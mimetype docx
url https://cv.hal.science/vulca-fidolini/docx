--- v0 (2026-04-11)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.1356466877px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vulca Fidolini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Senior Lecturer/Associate Professor in Sociology.Università di Torino (IT)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échographies prénatales et l’annonce du sexe du bébé : entre projection sociale et humanisation du fœtus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna El Gaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabbrica del maschio. L’educazione informale al genere in adolescenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Burgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scuola democratica. Learning for Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.169-186. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12828/117170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuovi padri, nuove maschilità? Gli uomini tra progetto procreativo ed entrata nel ruolo genitoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Voléry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, LXVI (3), pp.447-478. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1423/114093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padri nei corridoi di una maternità. Accompagnamento della gestazione, sguardo medico e salute maschile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di Sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.303-315. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26350/000309_000229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«‘Perché diventino i dottori di loro stessi’. Le transizioni mediche e d’età nei percorsi di cura dell’asma cronico»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salute e società</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XXIV (3), pp.160 -175. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/SES2025-003011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes aux prises avec la fécondation. Les recompositions des visions masculines de la fertilité dans la France contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Voléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Rzeszotko-Rutili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 253 (3), pp.229-245. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.253.0230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer des patients autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Duprat-Kushtanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (168), pp.127-145. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12r2x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diventare padri, rimanere padri : le maschilità in famiglia e nella coppia attraverso due casi di studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gusmeroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambio. Rivista sulle Trasformazioni Sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (27), pp.149-161. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/cambio-15530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion et spiritualité dans la France contemporaine : où sont et que font les jeunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (98), pp.44-55. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.098.0044.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping With Gender Norms. Constructions of Masculinity Between Autonomy and Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Sociological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.115-135. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13136/isr.v14i1.642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between “Here” and “There”. Premarital Relationships, Family Control and Masculinities Among Migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Sociology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.131-151. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14658/PUPJ-IJSE-2024-1-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de décohabitation et maladie chronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (93), pp.23-36. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.093.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensare la precarità alimentare in tempi di crisi. Prospettive e limiti d’intervento nel contesto contemporaneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Berti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomie locali e servizi sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.263-277. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1447/108277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retrait : entre technique contraceptive et espace de recomposition des masculinités. Commentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Voléry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (3), pp.99-107. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2022.0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la table des stéréotypes. Dialogue fictif entre un homme et une femme au restaurant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, S17, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.13234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de l’asthme. Filles et garçons face à une maladie chronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Merienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Éléments pour une sociologie du genre de la santé, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating like a man. Food, masculinities and self-care behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (2), pp.254-267. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15528014.2021.1882795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percorsi di cura e questioni di genere. Uno studio sui giovani pazienti asmatici in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomie locali e servizi sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XLIV (1), pp.135-150. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1447/100480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasciare casa, diventare grandi. l’uscita dal domicilio genitoriale tra i malati d’asma cronico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di Sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (3), pp.211-225. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26350/000309_000121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stranieri a tavola? Ridefinire i confini identitari attraverso le narrazioni alimentari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Scavarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Ferrero Camoletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondi migranti : rivista di studi e ricerche sulle migrazioni internazionali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/MM2021-002008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2020], « Heteromasculinities. Sexual Experiences and Transition to Adulthood among Young Moroccan Men in Europe », Men and Masculinities, vol. 23, n° 2, pp. 242-265.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Men and Masculinities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pratiche alimentari sotto la lente del genere. La comparsa della maschilità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Stagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">About Gender</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (17), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15167/2279-5057/AG2020.9.17.1213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adultes “encore” jeunes, jeunes “déjà” adultes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (1), pp.127-142. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.4003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2019], « Sorvegliare la salute ? Uomini e costruzioni di genere attraverso le pratiche alimentari », Rassegna Italiana di Sociologia, vol. LX, n° 2, pp. 229-330.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rosa Favretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salute e società</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Childhood, youth and health. International and contemporary perspectives, 18 (3), pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garder le cap : corps, masculinité et pratiques alimentaires à l'âge critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Diasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/4 (176), pp.751-767. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.194.0751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamiec C., Fidolini V., Wolff V. [2019], « Penser les dissidences et les conflictualités &amp;quot;par et dans&amp;quot; l’alimentation », Revue des Sciences Sociales, n° 61, pp. 6-13.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2019], « Osservare le maschilità. Un’etnografia delle identificazioni di genere egemoniche e complici », AG AboutGender. International Journal of Gender Studies, vol. 8, n° 16, pp. 167-196.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">About Gender</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2019], « Youth and chronic illness. Thinking age and health care trajectories among asthmatic patients », Salute e Società, dossier thématique « Childhood, youth and health : contemporary sociological perspectives », vol. XVIII, n° 3, pp. 59-71.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salute e società</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2018], « Les cuirasses de la masculinité. Jeunes immigrés, double morale sexuelle et double morale culturelle », Revue Internationale de Sociologie, vol. 28, n° 2, pp. 354-372.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V., Masullo G. [2018], « Sessualità negate ? L’eros negli istituti penitenziari », Salute e Società, vol. XVII, n° 1, pp. 27-42.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Masullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salute e società</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2017], « Composer avec l’interdit religieux. Jeunes musulmans, sexualités préconjugales et arrangements normatifs », Émulations, Dossier thématique « Sexualité et religion aux risques de l’enquête de terrain », n° 23, pp. 83-98.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2017], « Habiter l’ordre hétéronormatif et la masculinité par le mariage », Genre, sexualité & sociétés, n° 17 – printemps 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2017], « Hétérosexualités en action. La production des masculinités prédatrices et complices », GLAD ! Revue sur le langage, le genre, les sexualités, Dossier thématique « Dire et dédire les hétérosexualités », n° 3/2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2017], « Religione e intimità. Un’analisi delle negoziazioni della norma religiosa attraverso lo studio dei vissuti intimi di giovani maschi musulmani », Rassegna Italiana di Sociologia, vol. LVIII, n° 1, pp. 99-125.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2017], « Partenaires ‘dangereuses’. Sexualité, masculinités et économie des désirs en milieu migrant », Ethnologie française, vol. 166, n° 2, pp. 351-358.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laffort Bruno, &amp;lt;i&amp;gt;Entre ici et là-bas. Des Maghrébins racontent&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30ème anniversaire. Renouveler la question migratoire, 32 (3-4), pp.352-354. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.7881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2016], « Costruzioni della maschilità nella transizione all’età adulta. Modelli egemoni e scripts sessuali tra i giovani marocchini in Italia e in Francia », Polis. Ricerche e studi su società e politica in Italia, vol. 30, n°1, pp. 87-122.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polis. Ricerche e studi su società e politica in Italia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V., Porrovecchio A. [2016], « Young Sexualities : Crossing Methods, Techniques and Approaches », Sociologies in dialogue – Journal of the Brazilian Sociological Society, vol. 2, n° 2, pp. 180-198.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies in dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéaux de masculinité et sexualité interdite. Expériences sexuelles au moment de la transition vers l’âge adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.069.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studiare l’individuo per leggere la società. La prospettiva dell’individualizzazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di Sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (1), pp.45-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Construction and multiple-modernities. A sociological approach to the condition of the individual in contemporary Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (1), pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’honneur, outil de la construction identitaire. Masculinités, sexualité et altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de estudos anti-utilitaristas e pos-coloniais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.117-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexuality Research and Italian Social Studies. Long-standing deficits and future scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSEP - Journal of the International Network for Sexual Ethics &amp; Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.63-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2012], « Pensare l’individuo nel Sud. Da attore empirico a soggetto morale », La società degli individui, vol. 45, n° 3, pp. 91-108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La società degli individui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echographies prénatales entre temporalités de l'annonce du sexe du bébé et appropriation du rôle de parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna El Gaied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e congrès international No(s) Futur (s). Genre : Bouleversements, utopies, impatiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du genre (Université Toulouse Jean Jaurès), Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echographie(s) prénatale(s) : enjeux communicationnels, projections et parentalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna El Gaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Lire et dire les foetus dans les images, les textes et la parole en interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Dec 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités sexuelles au regard de la classe chez les jeunes immigré.e.s musulman.e.s. Une étude croisée sur les résultats de deux enquêtes empiriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexualité et classes sociales. Décloisonnement thématique et enjeux méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Max Weber; Université Lumière Lyon 2; MSH Lyon Saint Etienne; MSH Paris Nord, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports sociaux de sexe en période péri-conceptionnelle : entre médicalisations et négociations conjugales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Voléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Rzeszotko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CEPICORAGE - Université de Lorraine, de Strasbourg, de Bourgogne Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uomini e diete. Cibo, maschilità, stili di vita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosenberg &amp; Sellier, 2022, 9791259930552. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.res.8909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Making of Heterosexualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9780367757939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2019], Fai l’uomo ! Come l’eterosessualità produce le maschilità, Milan, Meltemi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2018], La production de l’hétéronormativité. Sexualités et masculinités chez de jeunes Marocains en Europe, Préface de Michel Bozon, Toulouse, Presses Universitaires du Midi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V., Ottaviano C. [2024], « Uomini e dominio: nuove piste di riflessione per nuove narrazioni » in Bernacchi E., Bonu Rosenkranz G. (dir.), Eppur si muove. Ripensare il genere in campo educativo e culturale, Rome, Castelvecchi, pp. 127-146.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Ottaviano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eppur si muove. Ripensare il genere in campo educativo e culturale, Rome, Castelvecchi.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maschilità a scuola. Un’esplorazione attraverso quarant’anni di ricerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biemmi Irene. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le maschilità nei contesti educativi e di cura. Sguardi pedagogici e sociologici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carocci editore, pp.45-60, 2024, 9788829020461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wild Side of Man. How animal metaphors shape masculine food practices and midlife transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Diasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tristan Fournier; Sébastien Dalgalarrondo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rewilding Food and the Self. Critical Conversations from Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.141-160, 2023, 9781003243496. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003243496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metti, una sera a cena… Invito alla tavola degli stereotipi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uomini e diete. Cibo, maschilità, stili di vita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosenberg &amp; Sellier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J’ai retardé mon vieillissement&amp;quot;. Masculinités, choix alimentaires et médecine anticipatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingrid Voléry; Frédéric Balard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médicalisation des âges en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN - Éditions Universitaires de Lorraine, pp.105-120, 2021, 978-2-8143-0578-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervista nell’etnografia. Riflessioni metodologiche a partire da una ricerca di campo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe Masullo; Felice Addeo; Angela Delli Paoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etnografia e netnografia. Sfide metodologiche, riflessioni teoriche ed esperienze di ricerca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loffredo Editore, pp.87-98, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food and lifestyle show</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Ross; Ingrid Bachmann; Valentina Cardo; Sujata Moorti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international encyclopedia of gender, media, and communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley Blackwell, pp.410-414, 2020, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119429128.iegmc107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2019], « Masculinities », in The Wiley Blackwell Encyclopedia of Urban and Regional Studies, (edited by Anthony M. Orum), Oxford, Wiley Blackwell, pp. 1163-1168.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wiley Blackwell Encyclopedia of Urban and Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2019], « L’hétéronormativité » in Philippe Boursier, Willy Pelletier (dir.), Manuel indocile de sciences sociales, Paris, La Découverte, pp. 798-804.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel indocile de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2018], « Corps purs, corps impurs. Scénarios sexuels et rapport à soi chez de jeunes marocains immigrés en France et en Italie » in Farid Zahi, Zakaria Rhani (dir.), Politiques du corps, Rabat, IURS, pp. 161-174.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2018], « Ethical Dilemmas within the “Ethnographic Pact”. A Study of Moroccan Migrants’ Sexual Experiences » in Emiliana Mangone, Giuseppe Masullo, Mar Gallego (dir.), Gender and Sexuality in the Migration Trajectories. Studies between the Northern and Southern Mediterranean Shores, Charlotte, IAP, pp. 101-114.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender and Sexuality in the Migration Trajectories. Studies between the Northern and Southern Mediterranean Shores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2017], « The Normative Account : Sexual Experiences and Constructions of Masculinity among Young Moroccan Men in Europe » in Andrew King, Ana Cristina Santos, Isabel Crowhurst (dir.), Sexualities Research : Critical Interjections, Diverse Methodologies and Practical Applications, New York et Londres, Routledge, pp. 58-69.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexualities Research : Critical Interjections, Diverse Methodologies and Practical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2017], « Ethics of the Body. Sexuality and Technologies of the Self » in Alessandro Porrovecchio (dir.), Sport, sexe et genre. Représentations et narrations – Sport, Sex and Gender : Representations and Narratives, Paris, L’Harmattan, pp. 97-111.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, sexe et genre. Représentations et narrations – Sport, Sex and Gender : Representations and Narratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2017], « Scripts coniugali e avventure passeggere. Per un approccio sociologico delle condotte sessuali » in Cirus Rinaldi (dir.), I copioni sessuali. Storia, analisi e applicazioni, Milan, Mondadori Università, pp. 307-323.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I copioni sessuali. Storia, analisi e applicazioni.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2016], « Transition vers l’âge adulte et trajectoires d’individualisation. Une analyse des ‘modernités’ à travers le cas du Maroc », in ICSR Mediterranean Knowledge (dir.), ICSR Working Papers Series, n° 2, Fisciano, ICSR Mediterranean Knowledge, pp. 51-66.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSR Working Papers Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2015], « Religione e esperienza migratoria. Tra ‘doppia assenza’ e costruzione identitaria » in Emiliana Mangone, Giuseppe Masullo (dir.), L’Altro da Sé. Ri-comporre le differenze, Milan, FrancoAngeli, pp. 149-163.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Altro da Sé. Ri-comporre le differenze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2015], « Le halal comme technique de soi. Interdit religieux, maîtrise du corps et discipline sexuelle » in Florence Bergeaud-Blackler (dir.), Les sens du halal. Une norme dans un marché mondial, Paris, CNRS Éditions Alpha, pp. 153-168.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sens du halal. Une norme dans un marché mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2014], « When Religion Reshapes identities : Young Moroccan Adults, Sexual Behaviour and Islamic Modernities » in Yvette Taylor, Ria Snowdon (dir.), Queering Religion, Religious Queers, New York et Londres, Routledge, pp. 178-193.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Queering Religion, Religious Queers, New York et Londres, Routledge.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2020], « Ester Gallo et Francesca Scrinzi, Migration, Masculinities and Reproductive Labour : Men of the Home. London, Palgrave Macmillan, 2016, 311 p. », Travail, genre et sociétés, n° 1, vol. 43, pp. 183-186.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2017],« Vincenzo Cicchelli, Pluriel et commun. Sociologie d’un monde cosmopolite », in International Sociology, vol. 32, n° 5, pp. 639-641.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trachman M., « Il lavoro dei desideri. Scripts intrapsichici e erotizzazione dei rapporti sociali nella pornografia francese » in Cirus Rinaldi (dir.), I copioni sessuali. Storia, analisi e applicazioni, Milan, Mondadori Università, pp. 199-211.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2016], « Laffort Bruno, Entre ici et là-bas. Des Maghrébins racontent », in Revue Européennes des Migrations Internationales, vol. 32, n° 3-4, pp. 352-354.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Legami e famiglie », pp. 57-65, in Sociologia dell’omosessualità, Turin, Kaplan. Traduction du chapitre IV « Des liens et des familles » de l’ouvrage Sociologie de l’homosexualité, coécrit par S. Chavin et A. Lerch – 2013, Paris, La Découverte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2015], « Under Bright Lights : Gay Manila and the Global Scene, B. Benedicto », in Genre, sexualité & société [en ligne], Analyses et comptes rendus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2015], « Uomini in movimento. Il lavoro della maschilità tra Bangladesh e Italia, F. Della Puppa », in Rassegna Italiana di Sociologia, n° 2, pp. pp. 346-437.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2013], « The Cosmopolitan Spirit : European Youth and the Broadening of the Mind through Travel – By Vincenzo Cicchelli », in The Sociological Review, vol. 61, pp. 630-632.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2013], « L’esprit cosmopolite. Voyages de formation des jeunes en Europe – V. Cicchelli », in Rassegna Italiana di Sociologia, n° 1, pp. 163-164.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions de l'hétéronormativité : sexualité, masculinités et transition vers l'âge adulte chez de jeunes marocains en France et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Strasbourg, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015STRAG025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01319803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes, religions et spiritualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (98), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precarità alimentare in tempi di crisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Berti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomie locali e servizi sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cibo e genere. Rappresentazioni, pratiche, gerarchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Stagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vulca Fidolini; Luisa Stagi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG AboutGender, International Journal of Gender Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (17), 2020, Food and gender. Representations, practices, hierarchies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamiec C., Fidolini V., Wolff V. [2019], « Dissidences alimentaires », Revue des Sciences Sociales, n° 61.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favretto A. R., Fidolini V. [2019], « Childhood, youth and health : contemporary sociological perspectives », Salute e Società, vol. XVIII, n° 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favretto Anna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The making of heterosexuality (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/u9eo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’hétérosexualité (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/u9bb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId152"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.1356466877px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vulca Fidolini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Senior Lecturer/Associate Professor in Sociology.Università di Torino (IT)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échographies prénatales et l’annonce du sexe du bébé : entre projection sociale et humanisation du fœtus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna El Gaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padri nei corridoi di una maternità. Accompagnamento della gestazione, sguardo medico e salute maschile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di Sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.303-315. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26350/000309_000229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«‘Perché diventino i dottori di loro stessi’. Le transizioni mediche e d’età nei percorsi di cura dell’asma cronico»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salute e società</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XXIV (3), pp.160 -175. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/SES2025-003011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes aux prises avec la fécondation. Les recompositions des visions masculines de la fertilité dans la France contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Voléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Rzeszotko-Rutili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 253 (3), pp.229-245. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.253.0230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabbrica del maschio. L’educazione informale al genere in adolescenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Burgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scuola democratica. Learning for Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.169-186. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12828/117170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuovi padri, nuove maschilità? Gli uomini tra progetto procreativo ed entrata nel ruolo genitoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Voléry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, LXVI (3), pp.447-478. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1423/114093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diventare padri, rimanere padri : le maschilità in famiglia e nella coppia attraverso due casi di studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gusmeroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambio. Rivista sulle Trasformazioni Sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (27), pp.149-161. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/cambio-15530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion et spiritualité dans la France contemporaine : où sont et que font les jeunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (98), pp.44-55. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.098.0044.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between “Here” and “There”. Premarital Relationships, Family Control and Masculinities Among Migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Sociology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.131-151. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14658/PUPJ-IJSE-2024-1-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping With Gender Norms. Constructions of Masculinity Between Autonomy and Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Sociological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.115-135. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13136/isr.v14i1.642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer des patients autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Schepens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Duprat-Kushtanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (168), pp.127-145. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12r2x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de décohabitation et maladie chronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (93), pp.23-36. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.093.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensare la precarità alimentare in tempi di crisi. Prospettive e limiti d’intervento nel contesto contemporaneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Berti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomie locali e servizi sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.263-277. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1447/108277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la table des stéréotypes. Dialogue fictif entre un homme et une femme au restaurant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, S17, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.13234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de l’asthme. Filles et garçons face à une maladie chronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Merienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Éléments pour une sociologie du genre de la santé, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retrait : entre technique contraceptive et espace de recomposition des masculinités. Commentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Voléry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (3), pp.99-107. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2022.0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating like a man. Food, masculinities and self-care behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (2), pp.254-267. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15528014.2021.1882795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasciare casa, diventare grandi. l’uscita dal domicilio genitoriale tra i malati d’asma cronico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di Sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (3), pp.211-225. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26350/000309_000121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stranieri a tavola? Ridefinire i confini identitari attraverso le narrazioni alimentari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Scavarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Ferrero Camoletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondi migranti : rivista di studi e ricerche sulle migrazioni internazionali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/MM2021-002008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percorsi di cura e questioni di genere. Uno studio sui giovani pazienti asmatici in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomie locali e servizi sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XLIV (1), pp.135-150. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1447/100480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2020], « Heteromasculinities. Sexual Experiences and Transition to Adulthood among Young Moroccan Men in Europe », Men and Masculinities, vol. 23, n° 2, pp. 242-265.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Men and Masculinities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pratiche alimentari sotto la lente del genere. La comparsa della maschilità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Stagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">About Gender</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (17), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15167/2279-5057/AG2020.9.17.1213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adultes “encore” jeunes, jeunes “déjà” adultes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (1), pp.127-142. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.4003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rosa Favretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salute e società</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Childhood, youth and health. International and contemporary perspectives, 18 (3), pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garder le cap : corps, masculinité et pratiques alimentaires à l'âge critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Diasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/4 (176), pp.751-767. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.194.0751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2019], « Osservare le maschilità. Un’etnografia delle identificazioni di genere egemoniche e complici », AG AboutGender. International Journal of Gender Studies, vol. 8, n° 16, pp. 167-196.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">About Gender</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamiec C., Fidolini V., Wolff V. [2019], « Penser les dissidences et les conflictualités &amp;quot;par et dans&amp;quot; l’alimentation », Revue des Sciences Sociales, n° 61, pp. 6-13.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2019], « Youth and chronic illness. Thinking age and health care trajectories among asthmatic patients », Salute e Società, dossier thématique « Childhood, youth and health : contemporary sociological perspectives », vol. XVIII, n° 3, pp. 59-71.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salute e società</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2019], « Sorvegliare la salute ? Uomini e costruzioni di genere attraverso le pratiche alimentari », Rassegna Italiana di Sociologia, vol. LX, n° 2, pp. 229-330.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2018], « Les cuirasses de la masculinité. Jeunes immigrés, double morale sexuelle et double morale culturelle », Revue Internationale de Sociologie, vol. 28, n° 2, pp. 354-372.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V., Masullo G. [2018], « Sessualità negate ? L’eros negli istituti penitenziari », Salute e Società, vol. XVII, n° 1, pp. 27-42.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Masullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salute e società</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2017], « Hétérosexualités en action. La production des masculinités prédatrices et complices », GLAD ! Revue sur le langage, le genre, les sexualités, Dossier thématique « Dire et dédire les hétérosexualités », n° 3/2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2017], « Religione e intimità. Un’analisi delle negoziazioni della norma religiosa attraverso lo studio dei vissuti intimi di giovani maschi musulmani », Rassegna Italiana di Sociologia, vol. LVIII, n° 1, pp. 99-125.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2017], « Partenaires ‘dangereuses’. Sexualité, masculinités et économie des désirs en milieu migrant », Ethnologie française, vol. 166, n° 2, pp. 351-358.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2017], « Composer avec l’interdit religieux. Jeunes musulmans, sexualités préconjugales et arrangements normatifs », Émulations, Dossier thématique « Sexualité et religion aux risques de l’enquête de terrain », n° 23, pp. 83-98.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2017], « Habiter l’ordre hétéronormatif et la masculinité par le mariage », Genre, sexualité & sociétés, n° 17 – printemps 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V., Porrovecchio A. [2016], « Young Sexualities : Crossing Methods, Techniques and Approaches », Sociologies in dialogue – Journal of the Brazilian Sociological Society, vol. 2, n° 2, pp. 180-198.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies in dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2016], « Costruzioni della maschilità nella transizione all’età adulta. Modelli egemoni e scripts sessuali tra i giovani marocchini in Italia e in Francia », Polis. Ricerche e studi su società e politica in Italia, vol. 30, n°1, pp. 87-122.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polis. Ricerche e studi su società e politica in Italia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laffort Bruno, &amp;lt;i&amp;gt;Entre ici et là-bas. Des Maghrébins racontent&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30ème anniversaire. Renouveler la question migratoire, 32 (3-4), pp.352-354. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.7881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéaux de masculinité et sexualité interdite. Expériences sexuelles au moment de la transition vers l’âge adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.069.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studiare l’individuo per leggere la società. La prospettiva dell’individualizzazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di Sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (1), pp.45-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Construction and multiple-modernities. A sociological approach to the condition of the individual in contemporary Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (1), pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexuality Research and Italian Social Studies. Long-standing deficits and future scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSEP - Journal of the International Network for Sexual Ethics &amp; Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.63-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’honneur, outil de la construction identitaire. Masculinités, sexualité et altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de estudos anti-utilitaristas e pos-coloniais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.117-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2012], « Pensare l’individuo nel Sud. Da attore empirico a soggetto morale », La società degli individui, vol. 45, n° 3, pp. 91-108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La società degli individui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echographies prénatales entre temporalités de l'annonce du sexe du bébé et appropriation du rôle de parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna El Gaied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e congrès international No(s) Futur (s). Genre : Bouleversements, utopies, impatiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du genre (Université Toulouse Jean Jaurès), Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echographie(s) prénatale(s) : enjeux communicationnels, projections et parentalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna El Gaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Lire et dire les foetus dans les images, les textes et la parole en interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Dec 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités sexuelles au regard de la classe chez les jeunes immigré.e.s musulman.e.s. Une étude croisée sur les résultats de deux enquêtes empiriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexualité et classes sociales. Décloisonnement thématique et enjeux méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Max Weber; Université Lumière Lyon 2; MSH Lyon Saint Etienne; MSH Paris Nord, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports sociaux de sexe en période péri-conceptionnelle : entre médicalisations et négociations conjugales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Voléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Rzeszotko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CEPICORAGE - Université de Lorraine, de Strasbourg, de Bourgogne Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uomini e diete. Cibo, maschilità, stili di vita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosenberg &amp; Sellier, 2022, 9791259930552. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.res.8909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Making of Heterosexualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9780367757939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2019], Fai l’uomo ! Come l’eterosessualità produce le maschilità, Milan, Meltemi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2018], La production de l’hétéronormativité. Sexualités et masculinités chez de jeunes Marocains en Europe, Préface de Michel Bozon, Toulouse, Presses Universitaires du Midi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V., Ottaviano C. [2024], « Uomini e dominio: nuove piste di riflessione per nuove narrazioni » in Bernacchi E., Bonu Rosenkranz G. (dir.), Eppur si muove. Ripensare il genere in campo educativo e culturale, Rome, Castelvecchi, pp. 127-146.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Ottaviano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eppur si muove. Ripensare il genere in campo educativo e culturale, Rome, Castelvecchi.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maschilità a scuola. Un’esplorazione attraverso quarant’anni di ricerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biemmi Irene. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le maschilità nei contesti educativi e di cura. Sguardi pedagogici e sociologici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carocci editore, pp.45-60, 2024, 9788829020461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wild Side of Man. How animal metaphors shape masculine food practices and midlife transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Diasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tristan Fournier; Sébastien Dalgalarrondo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rewilding Food and the Self. Critical Conversations from Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.141-160, 2023, 9781003243496. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003243496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metti, una sera a cena… Invito alla tavola degli stereotipi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uomini e diete. Cibo, maschilità, stili di vita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosenberg &amp; Sellier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J’ai retardé mon vieillissement&amp;quot;. Masculinités, choix alimentaires et médecine anticipatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingrid Voléry; Frédéric Balard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médicalisation des âges en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN - Éditions Universitaires de Lorraine, pp.105-120, 2021, 978-2-8143-0578-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food and lifestyle show</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Ross; Ingrid Bachmann; Valentina Cardo; Sujata Moorti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international encyclopedia of gender, media, and communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley Blackwell, pp.410-414, 2020, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119429128.iegmc107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervista nell’etnografia. Riflessioni metodologiche a partire da una ricerca di campo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe Masullo; Felice Addeo; Angela Delli Paoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etnografia e netnografia. Sfide metodologiche, riflessioni teoriche ed esperienze di ricerca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loffredo Editore, pp.87-98, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2019], « L’hétéronormativité » in Philippe Boursier, Willy Pelletier (dir.), Manuel indocile de sciences sociales, Paris, La Découverte, pp. 798-804.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel indocile de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2019], « Masculinities », in The Wiley Blackwell Encyclopedia of Urban and Regional Studies, (edited by Anthony M. Orum), Oxford, Wiley Blackwell, pp. 1163-1168.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wiley Blackwell Encyclopedia of Urban and Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2018], « Corps purs, corps impurs. Scénarios sexuels et rapport à soi chez de jeunes marocains immigrés en France et en Italie » in Farid Zahi, Zakaria Rhani (dir.), Politiques du corps, Rabat, IURS, pp. 161-174.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2018], « Ethical Dilemmas within the “Ethnographic Pact”. A Study of Moroccan Migrants’ Sexual Experiences » in Emiliana Mangone, Giuseppe Masullo, Mar Gallego (dir.), Gender and Sexuality in the Migration Trajectories. Studies between the Northern and Southern Mediterranean Shores, Charlotte, IAP, pp. 101-114.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender and Sexuality in the Migration Trajectories. Studies between the Northern and Southern Mediterranean Shores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2017], « The Normative Account : Sexual Experiences and Constructions of Masculinity among Young Moroccan Men in Europe » in Andrew King, Ana Cristina Santos, Isabel Crowhurst (dir.), Sexualities Research : Critical Interjections, Diverse Methodologies and Practical Applications, New York et Londres, Routledge, pp. 58-69.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexualities Research : Critical Interjections, Diverse Methodologies and Practical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2017], « Ethics of the Body. Sexuality and Technologies of the Self » in Alessandro Porrovecchio (dir.), Sport, sexe et genre. Représentations et narrations – Sport, Sex and Gender : Representations and Narratives, Paris, L’Harmattan, pp. 97-111.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, sexe et genre. Représentations et narrations – Sport, Sex and Gender : Representations and Narratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2017], « Scripts coniugali e avventure passeggere. Per un approccio sociologico delle condotte sessuali » in Cirus Rinaldi (dir.), I copioni sessuali. Storia, analisi e applicazioni, Milan, Mondadori Università, pp. 307-323.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I copioni sessuali. Storia, analisi e applicazioni.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2016], « Transition vers l’âge adulte et trajectoires d’individualisation. Une analyse des ‘modernités’ à travers le cas du Maroc », in ICSR Mediterranean Knowledge (dir.), ICSR Working Papers Series, n° 2, Fisciano, ICSR Mediterranean Knowledge, pp. 51-66.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSR Working Papers Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2015], « Le halal comme technique de soi. Interdit religieux, maîtrise du corps et discipline sexuelle » in Florence Bergeaud-Blackler (dir.), Les sens du halal. Une norme dans un marché mondial, Paris, CNRS Éditions Alpha, pp. 153-168.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sens du halal. Une norme dans un marché mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2015], « Religione e esperienza migratoria. Tra ‘doppia assenza’ e costruzione identitaria » in Emiliana Mangone, Giuseppe Masullo (dir.), L’Altro da Sé. Ri-comporre le differenze, Milan, FrancoAngeli, pp. 149-163.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Altro da Sé. Ri-comporre le differenze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2014], « When Religion Reshapes identities : Young Moroccan Adults, Sexual Behaviour and Islamic Modernities » in Yvette Taylor, Ria Snowdon (dir.), Queering Religion, Religious Queers, New York et Londres, Routledge, pp. 178-193.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Queering Religion, Religious Queers, New York et Londres, Routledge.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2020], « Ester Gallo et Francesca Scrinzi, Migration, Masculinities and Reproductive Labour : Men of the Home. London, Palgrave Macmillan, 2016, 311 p. », Travail, genre et sociétés, n° 1, vol. 43, pp. 183-186.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2017],« Vincenzo Cicchelli, Pluriel et commun. Sociologie d’un monde cosmopolite », in International Sociology, vol. 32, n° 5, pp. 639-641.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trachman M., « Il lavoro dei desideri. Scripts intrapsichici e erotizzazione dei rapporti sociali nella pornografia francese » in Cirus Rinaldi (dir.), I copioni sessuali. Storia, analisi e applicazioni, Milan, Mondadori Università, pp. 199-211.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Legami e famiglie », pp. 57-65, in Sociologia dell’omosessualità, Turin, Kaplan. Traduction du chapitre IV « Des liens et des familles » de l’ouvrage Sociologie de l’homosexualité, coécrit par S. Chavin et A. Lerch – 2013, Paris, La Découverte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2016], « Laffort Bruno, Entre ici et là-bas. Des Maghrébins racontent », in Revue Européennes des Migrations Internationales, vol. 32, n° 3-4, pp. 352-354.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2015], « Under Bright Lights : Gay Manila and the Global Scene, B. Benedicto », in Genre, sexualité & société [en ligne], Analyses et comptes rendus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2015], « Uomini in movimento. Il lavoro della maschilità tra Bangladesh e Italia, F. Della Puppa », in Rassegna Italiana di Sociologia, n° 2, pp. pp. 346-437.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2013], « The Cosmopolitan Spirit : European Youth and the Broadening of the Mind through Travel – By Vincenzo Cicchelli », in The Sociological Review, vol. 61, pp. 630-632.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidolini V. [2013], « L’esprit cosmopolite. Voyages de formation des jeunes en Europe – V. Cicchelli », in Rassegna Italiana di Sociologia, n° 1, pp. 163-164.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions de l'hétéronormativité : sexualité, masculinités et transition vers l'âge adulte chez de jeunes marocains en France et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Strasbourg, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015STRAG025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01319803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes, religions et spiritualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (98), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precarità alimentare in tempi di crisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Berti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomie locali e servizi sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cibo e genere. Rappresentazioni, pratiche, gerarchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Stagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vulca Fidolini; Luisa Stagi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG AboutGender, International Journal of Gender Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (17), 2020, Food and gender. Representations, practices, hierarchies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamiec C., Fidolini V., Wolff V. [2019], « Dissidences alimentaires », Revue des Sciences Sociales, n° 61.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favretto A. R., Fidolini V. [2019], « Childhood, youth and health : contemporary sociological perspectives », Salute e Società, vol. XVIII, n° 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favretto Anna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The making of heterosexuality (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/u9eo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’hétérosexualité (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulca Fidolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/u9bb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId152"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563391v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brusq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Gaied" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vulca Fidolini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126667v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Burgio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12828/117170" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190430v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1423/114093" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/000309_000229" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429306v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SES2025-003011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436622v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Rzeszotko-Rutili" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.253.0230" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Berger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Schepens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Duprat-Kushtanina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12r2x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921325v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gusmeroli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/cambio-15530" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maudet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.098.0044." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453733v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13136/isr.v14i1.642" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526157v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14658/PUPJ-IJSE-2024-1-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051664v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.093.0023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Berti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1447/108277" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794875v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0234" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.13234" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Merienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171254v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15528014.2021.1882795" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222125v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1447/100480" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284366v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/000309_000121" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Scavarda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Ferrero Camoletto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/MM2021-002008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931064v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Stagi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/2279-5057/AG2020.9.17.1213" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.4003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931062v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768387v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rosa Favretto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572961v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.194.0751" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931057v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wolff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931061v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931063v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931056v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931053v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Masullo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931050v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931048v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931041v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043534v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7881" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931039v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.069.0023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931031v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931027v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931010v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04547781v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04547831v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707896v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241803v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Rzeszotko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647145v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.res.8909" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Making-of-Heterosexualities-Sexual-Conducts-and-Masculinities-among/Fidolini/p/book/9780367757939" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931074v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931073v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04744777v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Ottaviano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378528v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826724v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003243496" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895744v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264162v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973776v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119429128.iegmc107" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931086v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931084v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931085v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931082v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931080v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931081v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931079v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931078v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931076v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931075v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931089v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931096v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931090v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931097v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931092v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931093v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931094v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01319803v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STRAG025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783335v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402130v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931072v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931070v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931071v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favretto Anna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042664v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9eo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926878v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9bb" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563391v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brusq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Gaied" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vulca Fidolini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456455v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/000309_000229" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429306v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SES2025-003011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436622v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Rzeszotko-Rutili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.253.0230" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Burgio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12828/117170" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1423/114093" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921325v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gusmeroli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/cambio-15530" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maudet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.098.0044." TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14658/PUPJ-IJSE-2024-1-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453733v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13136/isr.v14i1.642" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Berger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Schepens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Duprat-Kushtanina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12r2x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051664v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.093.0023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Berti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1447/108277" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.13234" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Merienne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794875v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0234" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171254v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15528014.2021.1882795" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/000309_000121" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353951v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Scavarda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Ferrero Camoletto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/MM2021-002008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222125v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1447/100480" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931064v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Stagi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/2279-5057/AG2020.9.17.1213" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.4003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768387v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rosa Favretto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572961v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.194.0751" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931061v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931057v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wolff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931063v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931062v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931056v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931053v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Masullo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931043v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931041v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931050v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931048v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7881" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.069.0023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931031v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931027v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931010v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04547781v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04547831v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707896v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241803v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Rzeszotko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647145v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.res.8909" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Making-of-Heterosexualities-Sexual-Conducts-and-Masculinities-among/Fidolini/p/book/9780367757939" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931074v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931073v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04744777v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Ottaviano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378528v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826724v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003243496" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895744v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264162v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066237v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119429128.iegmc107" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973776v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931086v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931087v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931084v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931085v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931082v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931080v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931081v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931079v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931076v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931078v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931075v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931089v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931096v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931097v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931090v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931092v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931093v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931094v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01319803v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STRAG025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783335v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402130v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931072v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931070v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931071v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favretto Anna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042664v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9eo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926878v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9bb" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>