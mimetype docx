--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -472,212 +472,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Algorithms</w:t>
+                <w:t xml:space="preserve">Semi-Blind Methods for Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyvärinen Aapo</w:t>
+                <w:t xml:space="preserve">Dirk Slock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Comon, Christian Jutten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Blind Source Separation, Independent Component Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Academic Press, pp.179-225, 2010</w:t>
+              <w:t xml:space="preserve">, Academic Press, pp.593-638, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848622v1</w:t>
+                <w:t xml:space="preserve">hal-00848636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Blind Methods for Communications</w:t>
+                <w:t xml:space="preserve">Iterative Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Slock</w:t>
+                <w:t xml:space="preserve">Hyvärinen Aapo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Comon, Christian Jutten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Blind Source Separation, Independent Component Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Academic Press, pp.593-638, 2010</w:t>
+              <w:t xml:space="preserve">, Academic Press, pp.179-225, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848636v1</w:t>
+                <w:t xml:space="preserve">hal-00848622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of ECG Characteristics Using Source Separation Techniques: Exploiting Statistical Independence and Beyond</w:t>
               </w:r>
@@ -1255,750 +1255,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L1-norm unsupervised Fukunaga-Koontz transform</w:t>
+                <w:t xml:space="preserve">Identification of Spatiotemporal Dispersion Electrograms in Atrial Fibrillation Ablation Using Machine Learning: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luís Camargo</w:t>
+                <w:t xml:space="preserve">Amina Ghrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
+                <w:t xml:space="preserve">Douglas Almonfrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Squara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Hornillo-Mellado</w:t>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2021.103269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151487v1</w:t>
+                <w:t xml:space="preserve">hal-03373043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Spatiotemporal Dispersion Electrograms in Atrial Fibrillation Ablation Using Machine Learning: A Comparative Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L1-norm unsupervised Fukunaga-Koontz transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Almonfrey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Squara</w:t>
+                <w:t xml:space="preserve">José Luís Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Montagnat</w:t>
+                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Hornillo-Mellado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373043v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LDA via L1-PCA of Whitened Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
+                <w:t xml:space="preserve">Alternating group lasso for block-term tensor decomposition with application to ECG source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Henrique de Morais Goulart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 68, pp.225-240. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2019.2955860⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 68, pp.2682-2696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2020.2985591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486881v1</w:t>
+                <w:t xml:space="preserve">hal-01899469v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternating group lasso for block-term tensor decomposition with application to ECG source separation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
+                <w:t xml:space="preserve">Association between circadian Holter ECG changes and sudden cardiac death in patients with Chagas heart disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Chaves Alberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Coury Pedrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Comon</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurandir Nadal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2020.2985591⟩</w:t>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6579/ab6ebc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899469v3</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between circadian Holter ECG changes and sudden cardiac death in patients with Chagas heart disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roberto Coury Pedrosa</w:t>
+                <w:t xml:space="preserve">Cramér-Rao Bounds for Complex-Valued Independent Component Extraction: Determined and Piecewise Determined Mixing Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Václav Kautský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbyněk Koldovský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Tichavský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jurandir Nadal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6579/ab6ebc⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68, pp.5230-5243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2020.3022827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487034v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cramér-Rao Bounds for Complex-Valued Independent Component Extraction: Determined and Piecewise Determined Mixing Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Petr Tichavský</w:t>
+                <w:t xml:space="preserve">LDA via L1-PCA of Whitened Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 68, pp.5230-5243. </w:t>
+              <w:t xml:space="preserve">, 2020, 68, pp.225-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2020.3022827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2019.2955860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563610v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Common Spatial Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Olias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2377,360 +2377,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral and spatiotemporal variability ECG parameters linked to catheter ablation outcome in persistent atrial fibrillation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Link Between L1-PCA and ICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2017.07.004⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2016.2557797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587371v1</w:t>
+                <w:t xml:space="preserve">hal-01302690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion methods for biosignal analysis: theory and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addisson Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rosa-Zurera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Vergara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Intelligence and Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Fusion Methods for Biosignal Analysis: Theory and Applications, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Link Between L1-PCA and ICA</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spectral and spatiotemporal variability ECG parameters linked to catheter ablation outcome in persistent atrial fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio R. Hidalgo-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.126-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2016.2557797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2017.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302690v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive Prediction of Catheter Ablation Outcome in Persistent Atrial Fibrillation by Fibrillatory Wave Amplitude Computation in Multiple ECG Leads</w:t>
               </w:r>
@@ -2755,51 +2755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hidalgo-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2958,51 +2958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of the 12-lead surface ECG as a tool for noninvasive prediction of catheter ablation outcome in persistent atrial fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3088,51 +3088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catheter ablation outcome prediction in persistent atrial fibrillation using weighted principal component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3243,64 +3243,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent Component Analysis Based on First-Order Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Hornillo-Mellado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 92 (8), pp.1779-1784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3625,159 +3625,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Channel Estimation Based on Maximizing the Eigenvalue Spread of Cumulant Matrices in (2x1) Alamouti's Coding Schemes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Héctor Pérez-Iglesias</w:t>
+                <w:t xml:space="preserve">Source Extraction by Maximizing the Variance in the Conditional Distribution Tails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignace Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (1), pp.305-316</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543055v1</w:t>
+                <w:t xml:space="preserve">hal-00543143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Contrast Function for Independent Component Analysis Without Permutation Ambiguity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3806,662 +3785,683 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (5), pp.863-868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive Assessment of the Complexity and Stationarity of the Atrial Wavefront Patterns During Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bonizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria S. Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreu M. Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 57 (9), pp.2147-2157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Extraction by Maximizing the Variance in the Conditional Distribution Tails</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronald Phlypo</w:t>
+                <w:t xml:space="preserve">Blind Channel Estimation Based on Maximizing the Eigenvalue Spread of Cumulant Matrices in (2x1) Alamouti's Coding Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Dapena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Pérez-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ignace Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wcm.992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543143v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Channel Identification in Alamouti Coded Systems: A Comparative Study of Eigendecomposition Methods in Indoor Transmissions at 2.4 GHz</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Contrast for Independent Component Analysis with Priors on Source Kurtosis Signs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Phlypo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Transactions on Telecommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15, pp.501-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2008.919845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543145v1</w:t>
+                <w:t xml:space="preserve">hal-00342353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Step-Size Constant Modulus Algorithm</w:t>
+                <w:t xml:space="preserve">Second-Order Criterion for Blind Source Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (22), pp.1327-1328</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327594v1</w:t>
+                <w:t xml:space="preserve">hal-00543144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contrast for Independent Component Analysis with Priors on Source Kurtosis Signs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind Channel Identification in Alamouti Coded Systems: A Comparative Study of Eigendecomposition Methods in Indoor Transmissions at 2.4 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Pérez-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. García-Naya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Dapena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Castedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Transactions on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (7), pp.751-759</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342353v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-Order Criterion for Blind Source Extraction</w:t>
+                <w:t xml:space="preserve">Optimal Step-Size Constant Modulus Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (1), pp.10-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2008.050484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543144v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Pairwise Fourth-Order Independent Component Analysis</w:t>
               </w:r>
@@ -4581,51 +4581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José J. Rieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4790,51 +4790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of realistic synthetic electrograms for atrial fibrillation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Costa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almonfrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Squara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4898,51 +4898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A digital twin framework with synthetic ablation and electrogram classification for ablation guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Costa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almonfrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricio Sarmento Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5006,51 +5006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of persistent atrial fibrillation targets using machine learning on multipolar electrograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Costa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almonfrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Squara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5311,273 +5311,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition tensorielle en termes blocs contrainte pour la mesure non invasive de la complexité de la fibrillation atriale persistante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying spatiotemporal dispersion in catheter ablation of persistent atrial fibrillation: a comparative study of machine learning techniques using both real and realistic synthetic multipolar electrograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Frusone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Costa de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Almonfrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Squara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ième Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Computing in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Atlanta, GA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488816v1</w:t>
+                <w:t xml:space="preserve">hal-04506148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying spatiotemporal dispersion in catheter ablation of persistent atrial fibrillation: a comparative study of machine learning techniques using both real and realistic synthetic multipolar electrograms</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décomposition tensorielle en termes blocs contrainte pour la mesure non invasive de la complexité de la fibrillation atriale persistante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Abdalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Atlanta, GA, United States</w:t>
+              <w:t xml:space="preserve">29ième Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506148v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised and computationally lightweight spectrum sensing in IoT devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5823,51 +5823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Rank Hankel Signal Model: Numerical Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Abdalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Marinho Ramos De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5940,77 +5940,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Spatiotemporal Dispersion Electrograms in Persistent Atrial Fibrillation Ablation Using Maximal Voltage Absolute Values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Ghrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Squara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6165,77 +6165,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Ablation Sites in Persistent Atrial Fibrillation Based on Spatiotemporal Dispersion of Electrograms Using Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Ghrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Squara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6273,103 +6273,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Augmentation for Automatic Identification of Spatiotemporal Dispersion Electrograms in Persistent Atrial Fibrillation Ablation Using Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Ghrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almonfrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Costa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Squara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual International Conferences of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jul 2020, Montreal, Canada</w:t>
@@ -6411,51 +6411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Cardiac Arrhythmias From Varied Length Multichannel Electrocardiogram Recordings Using Deep Convolutional Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Sallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Ghrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6626,775 +6626,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed sensing for the extraction of atrial fibrillation patterns from surface electrocardiograms</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multidimensional CX Decomposition of Tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kallynna Bezerra Couras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo de Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Paulo da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André L.F. de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO-2019, 27th European Signal Processing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Communication Networks and Power Systems (WCNPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Brasilia, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486993v1</w:t>
+                <w:t xml:space="preserve">hal-03548141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Löwner-Based Tensor Decomposition for Blind Source Separation in Atrial Fibrillation ECGs</w:t>
+                <w:t xml:space="preserve">Source Classification in Atrial Fibrillation Using a Machine Learning Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alexandre Rolim Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO-2019, 27th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, A Coruña, Spain</w:t>
+              <w:t xml:space="preserve">Computing in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271029v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional CX Decomposition of Tensors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compressed sensing for the extraction of atrial fibrillation patterns from surface electrocardiograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Ghrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Communication Networks and Power Systems (WCNPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO-2019, 27th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, A Coruna, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8902596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548141v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Classification in Atrial Fibrillation Using a Machine Learning Approach</w:t>
+                <w:t xml:space="preserve">Löwner-Based Tensor Decomposition for Blind Source Separation in Atrial Fibrillation ECGs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Alexandre Rolim Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">EUSIPCO-2019, 27th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, A Coruña, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301040v1</w:t>
+                <w:t xml:space="preserve">hal-02271029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Classification of Array Data Based on the L1-Norm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
+                <w:t xml:space="preserve">Source Analysis and Selection Using Block Term Decomposition in Atrial Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Asilomar Conference on Signals, Systems and Computers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Guildford, United Kingdom. pp.46-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93764-9_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003722v1</w:t>
+                <w:t xml:space="preserve">hal-01949822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Analysis and Selection Using Block Term Decomposition in Atrial Fibrillation</w:t>
+                <w:t xml:space="preserve">Temporal Stability of Block Term Decomposition in Noninvasive Atrial Fibrillation Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">52nd Asilomar Conference on Signals, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Pacific Grove, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACSSC.2018.8645164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93764-9_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01949822v1</w:t>
+                <w:t xml:space="preserve">hal-01949877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block Term Decomposition Analysis in Long Segments of Atrial Fibrillation ECGs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVI Simpósio Brasileiro de Telecomunicações e Processamento de Sinais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Campina Grande, Brazil. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14209/sbrt.2018.182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Stability of Block Term Decomposition in Noninvasive Atrial Fibrillation Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t>
+                <w:t xml:space="preserve">Unsupervised Classification of Array Data Based on the L1-Norm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Asilomar Conference on Signals, Systems, and Computers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">52nd Asilomar Conference on Signals, Systems and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Pacific Grove, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACSSC.2018.8645164⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01949877v1</w:t>
+                <w:t xml:space="preserve">hal-02003722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter estimation in block term decomposition for noninvasive atrial fibrillation analysis</w:t>
               </w:r>
@@ -7443,442 +7443,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECG-Based Predictors of Sudden Cardiac Death in Chagas' Disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roberto Coury Pedrosa</w:t>
+                <w:t xml:space="preserve">L1-PCA signal subspace identification for non-sphered data under the ICA model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jurandir Nadal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. CAMSAP-2017, 7th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Curaçao, Netherlands Antilles</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002732v1</w:t>
+                <w:t xml:space="preserve">hal-01719134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L1-PCA signal subspace identification for non-sphered data under the ICA model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
+                <w:t xml:space="preserve">ECG-Based Predictors of Sudden Cardiac Death in Chagas' Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Chaves Alberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Azevedo Limeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Coury Pedrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurandir Nadal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. CAMSAP-2017, 7th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computing in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22489/cinc.2017.087-324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719134v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desenvolvimento de monitor respiratório utilizando múltiplos acelerômetros</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced Block Term Decomposition for Atrial Activity Extraction in Atrial Fibrillation ECG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago F. Rech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raimes Moraes</w:t>
+                <w:t xml:space="preserve">Lucas Nogueira Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André L. F. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBEB-2016, XXV Congresso Brasileiro de Engenharia Biomédica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Foz do Iguaçu, Brazil</w:t>
+              <w:t xml:space="preserve">SAM-2016, 9th IEEE Sensor Array and Multichannel Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634724v1</w:t>
+                <w:t xml:space="preserve">hal-01330512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Block Term Decomposition for Atrial Activity Extraction in Atrial Fibrillation ECG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Nogueira Ribeiro</w:t>
+                <w:t xml:space="preserve">Desenvolvimento de monitor respiratório utilizando múltiplos acelerômetros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ailton Luiz Dias Siqueira Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André L. F. de Almeida</w:t>
+                <w:t xml:space="preserve">Tiago F. Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimes Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAM-2016, 9th IEEE Sensor Array and Multichannel Signal Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">CBEB-2016, XXV Congresso Brasileiro de Engenharia Biomédica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Foz do Iguaçu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330512v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical Mode Decomposition for Noninvasive Atrial Fibrillation Dominant Frequency Estimation</w:t>
               </w:r>
@@ -8202,103 +8202,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tensor Decomposition Approach to Noninvasive Atrial Activity Extraction in Atrial Fibrillation ECG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Nogueira Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hidalgo-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João César Moura Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André L. F. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.2576-2580, </w:t>
@@ -8336,51 +8336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-wave Amplitude Stability on Multiple Electrocardiogram Leads in Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hidalgo-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8461,51 +8461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atrial Signal Extraction in Atrial Fibrillation Electrocardiograms Using a Tensor Decomposition Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Nogueira Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hidalgo-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8559,303 +8559,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Catheter Ablation Outcome in Persistent Atrial Fibrillation via Multivariate Analyses of ECG Fibrillatory Wave Amplitude</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Hidalgo-Muñoz</w:t>
+                <w:t xml:space="preserve">Joint Entropy for Spatial Information Retrieval from Orthogonal Heart Planes Improves Catheter Ablation Outcome Prediction in Persistent Atrial Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Decebal Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiotechnix-2014, 2nd International Congress on Cardiovascular Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Computing in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302935v1</w:t>
+                <w:t xml:space="preserve">hal-01079412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Entropy for Spatial Information Retrieval from Orthogonal Heart Planes Improves Catheter Ablation Outcome Prediction in Persistent Atrial Fibrillation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Predicting Catheter Ablation Outcome in Persistent Atrial Fibrillation via Multivariate Analyses of ECG Fibrillatory Wave Amplitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Hidalgo-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Decebal Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">Cardiotechnix-2014, 2nd International Congress on Cardiovascular Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079412v1</w:t>
+                <w:t xml:space="preserve">hal-01302935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive Prediction of Catheter Ablation Acute Outcome in Persistent Atrial Fibrillation Based on Logistic Regression of ECG Fibrillatory Wave Amplitude and Spatio-temporal Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8932,51 +8932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Multilead Characterization of F-wave Amplitude Enhances Prediction of Catheter Ablation Outcome in Persistent Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9051,139 +9051,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Intracardiac and Surface Recording Modalities for Atrial Signal Extraction in Atrial Fibrillation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-rank Signal Approximations with Reduced Error Dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC-2013, 35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.6015-6018</w:t>
+              <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848851v1</w:t>
+                <w:t xml:space="preserve">hal-00938267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point Process Modeling of R-R Interval Dynamics during Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9258,545 +9271,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-rank Signal Approximations with Reduced Error Dispersion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiting Intracardiac and Surface Recording Modalities for Atrial Signal Extraction in Atrial Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Garibaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO-2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">EMBC-2013, 35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.6015-6018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938267v1</w:t>
+                <w:t xml:space="preserve">hal-00848851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for Atrial Signal Extraction in Atrial Fibrillation ECGs: A Comparison Based on the Correlation Between Endocardial and Surface Dominant Frequency</w:t>
+                <w:t xml:space="preserve">Predicting Catheter Ablation Outcome in Persistent Atrial Fibrillation Using Atrial Dominant Frequency and Related Spectral Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Biosignal Interpretation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Como, Italy</w:t>
+              <w:t xml:space="preserve">EMBC-2012, 34th Annual International Conference of the IEEE Engineering in Medicine and Biology Society,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, San Diego, CA, United States. pp.613-616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848837v1</w:t>
+                <w:t xml:space="preserve">hal-00848842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonnegative Matrix Factorization for Noninvasive Prediction of Catheter Ablation Outcome in Persistent Atrial Fibrillation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianna Meo</w:t>
+                <w:t xml:space="preserve">Procedimiento simple de separación de fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Conference of the IEEE Acoustics, Speech, and Signal Processing, ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Japan. pp.601-604</w:t>
+              <w:t xml:space="preserve">URSI-2012, XXVII Simposium Nacional de la Unión Científica Internacional de Radio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Elche, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655798v1</w:t>
+                <w:t xml:space="preserve">hal-00848845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Catheter Ablation Outcome in Persistent Atrial Fibrillation Using Atrial Dominant Frequency and Related Spectral Features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical Analysis of Atrial Spatiotemporal Complexity on Standard ECG for Catheter Ablation Outcome Prediction in Persistent Atrial Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC-2012, 34th Annual International Conference of the IEEE Engineering in Medicine and Biology Society,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, San Diego, CA, United States. pp.613-616</w:t>
+              <w:t xml:space="preserve">European Society of Cardiology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848842v1</w:t>
+                <w:t xml:space="preserve">hal-00724389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedimiento simple de separación de fuentes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
+                <w:t xml:space="preserve">ECG Spatiotemporal Complexity Predicts Catheter Ablation Outcome in Persistent Afib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Garibaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI-2012, XXVII Simposium Nacional de la Unión Científica Internacional de Radio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Elche, España</w:t>
+              <w:t xml:space="preserve">CARDIOSTIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848845v1</w:t>
+                <w:t xml:space="preserve">hal-00724392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Analysis of Atrial Spatiotemporal Complexity on Standard ECG for Catheter Ablation Outcome Prediction in Persistent Atrial Fibrillation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">ECG Spatiotemporal Complexity Predicts Catheter Ablation Outcome of Persistent Afib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9825,478 +9872,431 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society of Cardiology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Cardiostim-2012, 18th World Congress in Cardiac Electrophysiology &amp; Cardiac Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724389v1</w:t>
+                <w:t xml:space="preserve">hal-00848834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECG Spatiotemporal Complexity Predicts Catheter Ablation Outcome in Persistent Afib</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Persistent Atrial Fibrillation Dominant Frequency on Standard ECG Predicts Catheter Ablation Outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Garibaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michele Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARDIOSTIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724392v1</w:t>
+                <w:t xml:space="preserve">hal-00724391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECG Spatiotemporal Complexity Predicts Catheter Ablation Outcome of Persistent Afib</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Nonnegative Matrix Factorization for Noninvasive Prediction of Catheter Ablation Outcome in Persistent Atrial Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiostim-2012, 18th World Congress in Cardiac Electrophysiology &amp; Cardiac Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">Annual International Conference of the IEEE Acoustics, Speech, and Signal Processing, ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Japan. pp.601-604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848834v1</w:t>
+                <w:t xml:space="preserve">hal-00655798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent Atrial Fibrillation Dominant Frequency on Standard ECG Predicts Catheter Ablation Outcome</w:t>
+                <w:t xml:space="preserve">Algorithms for Atrial Signal Extraction in Atrial Fibrillation ECGs: A Comparison Based on the Correlation Between Endocardial and Surface Dominant Frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARDIOSTIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Biosignal Interpretation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724391v1</w:t>
+                <w:t xml:space="preserve">hal-00848837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catheter Ablation Outcome Prediction in Persistent Atrial Fibrillation Based on Spatio-Temporal Complexity Measures of the Surface ECG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10373,51 +10373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive prediction of catheter ablation outcome in persistent atrial fibrillation by exploiting the spatial diversity of surface ECG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10810,51 +10810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiac Electrophysiology &amp; Cardiac Techniques, (CARDIOSTIM'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France. 1 page</w:t>
@@ -11043,51 +11043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Argentina. pp.5286-9, </w:t>
@@ -11138,77 +11138,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance of mixing matrix structure on principal component-based analysis of atrial fibrillation body surface potential maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bonizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria S. Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreu M. Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11960,51 +11960,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive prediction of catheter ablation outcome in persistent atrial fibrillation: exploiting the spatial variability of the f-wave amplitude in the surface ECG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12369,51 +12369,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Characterization of Fibrillatory Wave Amplitude on Surface ECG to Describe Catheter Ablation Impact on Persistent Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12746,51 +12746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decebal Gabriel Latcu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Saoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31208-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856835v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37880-5_9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bonizzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyv&#228;rinen Aapo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848636v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Slock" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scarlatti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Sithikun Bun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Moceri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ferrari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1145894" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marinho R. de Oliveira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de M Goulart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2021.3108699" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11154519" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Camargo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Mart&#237;n-Clemente" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Hornillo-Mellado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ghrissi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Almonfrey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.103269" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2955860" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899469v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de Morais Goulart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cabral Farias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2985591" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Chaves Alberto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Coury Pedrosa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurandir Nadal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab6ebc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Kautsk&#253;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyn&#283;k Koldovsk&#253;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Tichavsk&#253;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3022827" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Olias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cruces" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2019.2936411" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074552v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14209/jcis.2019.12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailton Luiz Dias Siqueira Junior" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Franco Spirandeli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimes Moraes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2018.2867727" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layli S. Goldoozian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Zahedi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.07.022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Meo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Popescu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.07.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003997v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addisson Salazar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rosa-Zurera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vergara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302690v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2557797" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302694v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2016.03.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Dapena" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Garc&#237;a-Naya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M. Castro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2220639" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806555v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2013.02.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57WKGMVX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658459v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.01.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4SZ6R54-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543142v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Lemahieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543055v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor P&#233;rez-Iglesias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.992" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8ZHKNQ4T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543058v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S. Guillem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu M. Climent" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Millet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543143v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543145v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castedo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327594v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.050484" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342353v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.919845" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543146v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Murillo-Fuentes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Boloix-Tortosa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asoke K. Nandi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543149v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Castells" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J. Rieta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543147v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288080v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa de Almeida" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289753v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Sarmento Vassallo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288084v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Frusone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735249v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488816v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Abdalah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506148v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecsa-9-13159" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840336v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Sousa Abdalah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151529v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287494" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488965v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marinho Ramos De Oliveira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter da Cruz Freitas Jr." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14209/sbrt.2021.1570727304" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756806v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287681" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152833v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Freitas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105200v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871770v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105195v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Sallem" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Saadaoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2020.339" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152856v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isac Do Nascimento Lira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2020.385" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486993v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902596" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271029v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548141v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kallynna Bezerra Couras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Pinho" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Favier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paulo da Costa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L.F. de Almeida" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301040v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003722v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949822v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949848v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14209/sbrt.2018.182" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949877v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2018.8645164" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002732v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Azevedo Limeira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/cinc.2017.087-324" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719134v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634724v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F. Rech" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330512v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nogueira Ribeiro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302680v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Tome" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362851" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302663v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7318311" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302628v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2015.7410986" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302686v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C&#233;sar Moura Mota" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362850" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Decebal Latcu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302671v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7320000" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302935v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079412v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848856v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848848v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Garibaldi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848851v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943572v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938267v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848837v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655798v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848842v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848845v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724389v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724392v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848834v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724391v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635740v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655786v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091411" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655788v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Westra" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Karel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090714" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848817v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Igual" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehad Ababneh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Llinares" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Mir&#243;-Borr&#225;s" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664177v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848819v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zehtabian" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hassanpour" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Zehtabian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543715v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626335" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422948v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435947v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357127v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340642v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339616v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356256v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357130v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357124v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362522v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362533v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544145v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718295v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00486872v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decebal Gabriel Latcu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Saoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31208-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856835v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37880-5_9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bonizzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Slock" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848622v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyv&#228;rinen Aapo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scarlatti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Sithikun Bun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Moceri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ferrari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1145894" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marinho R. de Oliveira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de M Goulart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2021.3108699" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11154519" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373043v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ghrissi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Almonfrey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.103269" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Camargo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Mart&#237;n-Clemente" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Hornillo-Mellado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899469v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de Morais Goulart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cabral Farias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2985591" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Chaves Alberto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Coury Pedrosa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurandir Nadal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab6ebc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563610v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Kautsk&#253;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyn&#283;k Koldovsk&#253;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Tichavsk&#253;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3022827" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2955860" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Olias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cruces" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2019.2936411" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074552v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14209/jcis.2019.12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailton Luiz Dias Siqueira Junior" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Franco Spirandeli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimes Moraes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2018.2867727" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layli S. Goldoozian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Zahedi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.07.022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302690v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2557797" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003997v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addisson Salazar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rosa-Zurera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vergara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Meo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Popescu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.07.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302694v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2016.03.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Dapena" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Garc&#237;a-Naya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M. Castro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2220639" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806555v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2013.02.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57WKGMVX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658459v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.01.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4SZ6R54-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543142v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Lemahieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543143v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543058v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S. Guillem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu M. Climent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Millet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543055v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor P&#233;rez-Iglesias" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.992" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8ZHKNQ4T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342353v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.919845" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543144v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543145v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castedo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.050484" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543146v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Murillo-Fuentes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Boloix-Tortosa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asoke K. Nandi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543149v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Castells" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J. Rieta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543147v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288080v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa de Almeida" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289753v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Sarmento Vassallo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288084v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Frusone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735249v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506148v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488816v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Abdalah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecsa-9-13159" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840336v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Sousa Abdalah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151529v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287494" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488965v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marinho Ramos De Oliveira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter da Cruz Freitas Jr." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14209/sbrt.2021.1570727304" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756806v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287681" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152833v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Freitas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105200v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871770v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105195v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Sallem" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Saadaoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2020.339" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152856v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isac Do Nascimento Lira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2020.385" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548141v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kallynna Bezerra Couras" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Pinho" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Favier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paulo da Costa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L.F. de Almeida" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301040v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486993v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902596" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271029v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949822v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949877v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2018.8645164" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949848v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14209/sbrt.2018.182" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003722v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719134v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002732v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Azevedo Limeira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/cinc.2017.087-324" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330512v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nogueira Ribeiro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634724v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F. Rech" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302680v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Tome" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362851" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302663v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7318311" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302628v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2015.7410986" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302686v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C&#233;sar Moura Mota" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362850" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Decebal Latcu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302671v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7320000" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302935v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848856v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848848v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Garibaldi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938267v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943572v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848851v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848842v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848845v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724389v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724392v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848834v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724391v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655798v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848837v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635740v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655786v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091411" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655788v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Westra" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Karel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090714" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848817v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Igual" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehad Ababneh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Llinares" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Mir&#243;-Borr&#225;s" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664177v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848819v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zehtabian" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hassanpour" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Zehtabian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543715v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626335" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422948v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435947v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357127v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340642v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339616v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356256v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357130v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357124v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362522v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362533v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544145v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718295v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00486872v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>