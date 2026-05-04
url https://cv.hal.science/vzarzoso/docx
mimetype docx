--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -472,212 +472,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Blind Methods for Communications</w:t>
+                <w:t xml:space="preserve">Iterative Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Slock</w:t>
+                <w:t xml:space="preserve">Hyvärinen Aapo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Comon, Christian Jutten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Blind Source Separation, Independent Component Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Academic Press, pp.593-638, 2010</w:t>
+              <w:t xml:space="preserve">, Academic Press, pp.179-225, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848636v1</w:t>
+                <w:t xml:space="preserve">hal-00848622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Algorithms</w:t>
+                <w:t xml:space="preserve">Semi-Blind Methods for Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyvärinen Aapo</w:t>
+                <w:t xml:space="preserve">Dirk Slock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Comon, Christian Jutten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Blind Source Separation, Independent Component Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Academic Press, pp.179-225, 2010</w:t>
+              <w:t xml:space="preserve">, Academic Press, pp.593-638, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848622v1</w:t>
+                <w:t xml:space="preserve">hal-00848636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of ECG Characteristics Using Source Separation Techniques: Exploiting Statistical Independence and Beyond</w:t>
               </w:r>
@@ -1255,750 +1255,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Spatiotemporal Dispersion Electrograms in Atrial Fibrillation Ablation Using Machine Learning: A Comparative Study</w:t>
+                <w:t xml:space="preserve">L1-norm unsupervised Fukunaga-Koontz transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Ghrissi</w:t>
+                <w:t xml:space="preserve">José Luís Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Almonfrey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Squara</w:t>
+                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Montagnat</w:t>
+                <w:t xml:space="preserve">Susana Hornillo-Mellado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373043v1</w:t>
+                <w:t xml:space="preserve">hal-03151487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L1-norm unsupervised Fukunaga-Koontz transform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Spatiotemporal Dispersion Electrograms in Atrial Fibrillation Ablation Using Machine Learning: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Ghrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luís Camargo</w:t>
+                <w:t xml:space="preserve">Douglas Almonfrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Squara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Susana Hornillo-Mellado</w:t>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2021.103269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151487v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternating group lasso for block-term tensor decomposition with application to ECG source separation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
+                <w:t xml:space="preserve">LDA via L1-PCA of Whitened Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 68, pp.2682-2696. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2020.2985591⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 68, pp.225-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2019.2955860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899469v3</w:t>
+                <w:t xml:space="preserve">hal-02486881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between circadian Holter ECG changes and sudden cardiac death in patients with Chagas heart disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roberto Coury Pedrosa</w:t>
+                <w:t xml:space="preserve">Alternating group lasso for block-term tensor decomposition with application to ECG source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Henrique de Morais Goulart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jurandir Nadal</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6579/ab6ebc⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68, pp.2682-2696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2020.2985591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487034v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899469v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cramér-Rao Bounds for Complex-Valued Independent Component Extraction: Determined and Piecewise Determined Mixing Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Petr Tichavský</w:t>
+                <w:t xml:space="preserve">Association between circadian Holter ECG changes and sudden cardiac death in patients with Chagas heart disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Chaves Alberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Coury Pedrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurandir Nadal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2020.3022827⟩</w:t>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6579/ab6ebc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563610v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LDA via L1-PCA of Whitened Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
+                <w:t xml:space="preserve">Cramér-Rao Bounds for Complex-Valued Independent Component Extraction: Determined and Piecewise Determined Mixing Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Václav Kautský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbyněk Koldovský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Tichavský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 68, pp.225-240. </w:t>
+              <w:t xml:space="preserve">, 2020, 68, pp.5230-5243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2019.2955860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2020.3022827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486881v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Common Spatial Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Olias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2377,360 +2377,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Link Between L1-PCA and ICA</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spectral and spatiotemporal variability ECG parameters linked to catheter ablation outcome in persistent atrial fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio R. Hidalgo-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2016.2557797⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.126-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2017.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302690v1</w:t>
+                <w:t xml:space="preserve">hal-01587371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion methods for biosignal analysis: theory and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addisson Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rosa-Zurera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Vergara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Intelligence and Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Fusion Methods for Biosignal Analysis: Theory and Applications, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral and spatiotemporal variability ECG parameters linked to catheter ablation outcome in persistent atrial fibrillation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Link Between L1-PCA and ICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 88, pp.126-131. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2017.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2016.2557797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587371v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive Prediction of Catheter Ablation Outcome in Persistent Atrial Fibrillation by Fibrillatory Wave Amplitude Computation in Multiple ECG Leads</w:t>
               </w:r>
@@ -2755,51 +2755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hidalgo-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2958,51 +2958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of the 12-lead surface ECG as a tool for noninvasive prediction of catheter ablation outcome in persistent atrial fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3088,51 +3088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catheter ablation outcome prediction in persistent atrial fibrillation using weighted principal component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3243,64 +3243,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent Component Analysis Based on First-Order Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Hornillo-Mellado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 92 (8), pp.1779-1784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3625,342 +3625,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Extraction by Maximizing the Variance in the Conditional Distribution Tails</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Contrast Function for Independent Component Analysis Without Permutation Ambiguity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ignace Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 58 (1), pp.305-316</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (5), pp.863-868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543143v1</w:t>
+                <w:t xml:space="preserve">hal-00543058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contrast Function for Independent Component Analysis Without Permutation Ambiguity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noninvasive Assessment of the Complexity and Stationarity of the Atrial Wavefront Patterns During Atrial Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Bonizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria S. Guillem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreu M. Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 21 (5), pp.863-868</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (9), pp.2147-2157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543058v1</w:t>
+                <w:t xml:space="preserve">hal-00543057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive Assessment of the Complexity and Stationarity of the Atrial Wavefront Patterns During Atrial Fibrillation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">José Millet</w:t>
+                <w:t xml:space="preserve">Source Extraction by Maximizing the Variance in the Conditional Distribution Tails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignace Lemahieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 57 (9), pp.2147-2157</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (1), pp.305-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543057v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Channel Estimation Based on Maximizing the Eigenvalue Spread of Cumulant Matrices in (2x1) Alamouti's Coding Schemes</w:t>
               </w:r>
@@ -4056,412 +4056,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contrast for Independent Component Analysis with Priors on Source Kurtosis Signs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind Channel Identification in Alamouti Coded Systems: A Comparative Study of Eigendecomposition Methods in Indoor Transmissions at 2.4 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Pérez-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. García-Naya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Dapena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Castedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Transactions on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (7), pp.751-759</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342353v1</w:t>
+                <w:t xml:space="preserve">hal-00543145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-Order Criterion for Blind Source Extraction</w:t>
+                <w:t xml:space="preserve">Optimal Step-Size Constant Modulus Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (1), pp.10-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2008.050484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543144v1</w:t>
+                <w:t xml:space="preserve">hal-00327594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Channel Identification in Alamouti Coded Systems: A Comparative Study of Eigendecomposition Methods in Indoor Transmissions at 2.4 GHz</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Contrast for Independent Component Analysis with Priors on Source Kurtosis Signs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Phlypo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Transactions on Telecommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15, pp.501-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2008.919845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543145v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Step-Size Constant Modulus Algorithm</w:t>
+                <w:t xml:space="preserve">Second-Order Criterion for Blind Source Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (22), pp.1327-1328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCOMM.2008.050484⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00327594v1</w:t>
+                <w:t xml:space="preserve">hal-00543144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Pairwise Fourth-Order Independent Component Analysis</w:t>
               </w:r>
@@ -4581,51 +4581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José J. Rieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4790,51 +4790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of realistic synthetic electrograms for atrial fibrillation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Costa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almonfrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Squara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4898,51 +4898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A digital twin framework with synthetic ablation and electrogram classification for ablation guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Costa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almonfrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricio Sarmento Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5006,51 +5006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of persistent atrial fibrillation targets using machine learning on multipolar electrograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Costa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almonfrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Squara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5311,273 +5311,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying spatiotemporal dispersion in catheter ablation of persistent atrial fibrillation: a comparative study of machine learning techniques using both real and realistic synthetic multipolar electrograms</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décomposition tensorielle en termes blocs contrainte pour la mesure non invasive de la complexité de la fibrillation atriale persistante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Abdalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Atlanta, GA, United States</w:t>
+              <w:t xml:space="preserve">29ième Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506148v1</w:t>
+                <w:t xml:space="preserve">hal-05488816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition tensorielle en termes blocs contrainte pour la mesure non invasive de la complexité de la fibrillation atriale persistante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying spatiotemporal dispersion in catheter ablation of persistent atrial fibrillation: a comparative study of machine learning techniques using both real and realistic synthetic multipolar electrograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Frusone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Costa de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Almonfrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Squara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ième Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Computing in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Atlanta, GA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488816v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised and computationally lightweight spectrum sensing in IoT devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5823,51 +5823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Rank Hankel Signal Model: Numerical Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Abdalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Marinho Ramos De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5940,77 +5940,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Spatiotemporal Dispersion Electrograms in Persistent Atrial Fibrillation Ablation Using Maximal Voltage Absolute Values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Ghrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Squara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6165,77 +6165,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Ablation Sites in Persistent Atrial Fibrillation Based on Spatiotemporal Dispersion of Electrograms Using Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Ghrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Squara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6273,103 +6273,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Augmentation for Automatic Identification of Spatiotemporal Dispersion Electrograms in Persistent Atrial Fibrillation Ablation Using Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Ghrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almonfrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Costa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Squara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual International Conferences of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jul 2020, Montreal, Canada</w:t>
@@ -6411,51 +6411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Cardiac Arrhythmias From Varied Length Multichannel Electrocardiogram Recordings Using Deep Convolutional Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Sallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Ghrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6626,775 +6626,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional CX Decomposition of Tensors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compressed sensing for the extraction of atrial fibrillation patterns from surface electrocardiograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Ghrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Communication Networks and Power Systems (WCNPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO-2019, 27th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, A Coruna, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8902596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548141v1</w:t>
+                <w:t xml:space="preserve">hal-02486993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Classification in Atrial Fibrillation Using a Machine Learning Approach</w:t>
+                <w:t xml:space="preserve">Löwner-Based Tensor Decomposition for Blind Source Separation in Atrial Fibrillation ECGs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Alexandre Rolim Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">EUSIPCO-2019, 27th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, A Coruña, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301040v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed sensing for the extraction of atrial fibrillation patterns from surface electrocardiograms</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multidimensional CX Decomposition of Tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kallynna Bezerra Couras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo de Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Paulo da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André L.F. de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO-2019, 27th European Signal Processing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Communication Networks and Power Systems (WCNPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Brasilia, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486993v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Löwner-Based Tensor Decomposition for Blind Source Separation in Atrial Fibrillation ECGs</w:t>
+                <w:t xml:space="preserve">Source Classification in Atrial Fibrillation Using a Machine Learning Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alexandre Rolim Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO-2019, 27th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, A Coruña, Spain</w:t>
+              <w:t xml:space="preserve">Computing in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271029v1</w:t>
+                <w:t xml:space="preserve">hal-02301040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Analysis and Selection Using Block Term Decomposition in Atrial Fibrillation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t>
+                <w:t xml:space="preserve">Unsupervised Classification of Array Data Based on the L1-Norm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">52nd Asilomar Conference on Signals, Systems and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Pacific Grove, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949822v1</w:t>
+                <w:t xml:space="preserve">hal-02003722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Stability of Block Term Decomposition in Noninvasive Atrial Fibrillation Analysis</w:t>
+                <w:t xml:space="preserve">Source Analysis and Selection Using Block Term Decomposition in Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Asilomar Conference on Signals, Systems, and Computers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACSSC.2018.8645164⟩</w:t>
+              <w:t xml:space="preserve">14th International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Guildford, United Kingdom. pp.46-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93764-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949877v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block Term Decomposition Analysis in Long Segments of Atrial Fibrillation ECGs</w:t>
+                <w:t xml:space="preserve">Temporal Stability of Block Term Decomposition in Noninvasive Atrial Fibrillation Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVI Simpósio Brasileiro de Telecomunicações e Processamento de Sinais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14209/sbrt.2018.182⟩</w:t>
+              <w:t xml:space="preserve">52nd Asilomar Conference on Signals, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Pacific Grove, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACSSC.2018.8645164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949848v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Classification of Array Data Based on the L1-Norm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
+                <w:t xml:space="preserve">Block Term Decomposition Analysis in Long Segments of Atrial Fibrillation ECGs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Asilomar Conference on Signals, Systems and Computers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXVI Simpósio Brasileiro de Telecomunicações e Processamento de Sinais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Campina Grande, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14209/sbrt.2018.182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003722v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter estimation in block term decomposition for noninvasive atrial fibrillation analysis</w:t>
               </w:r>
@@ -7449,51 +7449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L1-PCA signal subspace identification for non-sphered data under the ICA model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7531,103 +7531,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECG-Based Predictors of Sudden Cardiac Death in Chagas' Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Chaves Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Azevedo Limeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Coury Pedrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurandir Nadal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing in Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Rennes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7655,230 +7655,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Block Term Decomposition for Atrial Activity Extraction in Atrial Fibrillation ECG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Desenvolvimento de monitor respiratório utilizando múltiplos acelerômetros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ailton Luiz Dias Siqueira Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Nogueira Ribeiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André L. F. de Almeida</w:t>
+                <w:t xml:space="preserve">Tiago F. Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimes Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAM-2016, 9th IEEE Sensor Array and Multichannel Signal Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">CBEB-2016, XXV Congresso Brasileiro de Engenharia Biomédica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Foz do Iguaçu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330512v1</w:t>
+                <w:t xml:space="preserve">hal-03634724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desenvolvimento de monitor respiratório utilizando múltiplos acelerômetros</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ailton Luiz Dias Siqueira Junior</w:t>
+                <w:t xml:space="preserve">Enhanced Block Term Decomposition for Atrial Activity Extraction in Atrial Fibrillation ECG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Nogueira Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago F. Rech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raimes Moraes</w:t>
+                <w:t xml:space="preserve">André L. F. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBEB-2016, XXV Congresso Brasileiro de Engenharia Biomédica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Foz do Iguaçu, Brazil</w:t>
+              <w:t xml:space="preserve">SAM-2016, 9th IEEE Sensor Array and Multichannel Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634724v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical Mode Decomposition for Noninvasive Atrial Fibrillation Dominant Frequency Estimation</w:t>
               </w:r>
@@ -8202,103 +8202,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tensor Decomposition Approach to Noninvasive Atrial Activity Extraction in Atrial Fibrillation ECG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Nogueira Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hidalgo-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João César Moura Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André L. F. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.2576-2580, </w:t>
@@ -8336,51 +8336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-wave Amplitude Stability on Multiple Electrocardiogram Leads in Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hidalgo-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8461,51 +8461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atrial Signal Extraction in Atrial Fibrillation Electrocardiograms Using a Tensor Decomposition Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Nogueira Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hidalgo-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8559,303 +8559,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Entropy for Spatial Information Retrieval from Orthogonal Heart Planes Improves Catheter Ablation Outcome Prediction in Persistent Atrial Fibrillation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Predicting Catheter Ablation Outcome in Persistent Atrial Fibrillation via Multivariate Analyses of ECG Fibrillatory Wave Amplitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Hidalgo-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Decebal Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">Cardiotechnix-2014, 2nd International Congress on Cardiovascular Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079412v1</w:t>
+                <w:t xml:space="preserve">hal-01302935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Catheter Ablation Outcome in Persistent Atrial Fibrillation via Multivariate Analyses of ECG Fibrillatory Wave Amplitude</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Hidalgo-Muñoz</w:t>
+                <w:t xml:space="preserve">Joint Entropy for Spatial Information Retrieval from Orthogonal Heart Planes Improves Catheter Ablation Outcome Prediction in Persistent Atrial Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Decebal Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiotechnix-2014, 2nd International Congress on Cardiovascular Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Computing in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302935v1</w:t>
+                <w:t xml:space="preserve">hal-01079412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive Prediction of Catheter Ablation Acute Outcome in Persistent Atrial Fibrillation Based on Logistic Regression of ECG Fibrillatory Wave Amplitude and Spatio-temporal Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8932,51 +8932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Multilead Characterization of F-wave Amplitude Enhances Prediction of Catheter Ablation Outcome in Persistent Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9070,51 +9070,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-rank Signal Approximations with Reduced Error Dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9152,51 +9152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point Process Modeling of R-R Interval Dynamics during Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9353,497 +9353,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Catheter Ablation Outcome in Persistent Atrial Fibrillation Using Atrial Dominant Frequency and Related Spectral Features</w:t>
+                <w:t xml:space="preserve">Algorithms for Atrial Signal Extraction in Atrial Fibrillation ECGs: A Comparison Based on the Correlation Between Endocardial and Surface Dominant Frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC-2012, 34th Annual International Conference of the IEEE Engineering in Medicine and Biology Society,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, San Diego, CA, United States. pp.613-616</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Biosignal Interpretation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848842v1</w:t>
+                <w:t xml:space="preserve">hal-00848837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedimiento simple de separación de fuentes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
+                <w:t xml:space="preserve">Nonnegative Matrix Factorization for Noninvasive Prediction of Catheter Ablation Outcome in Persistent Atrial Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI-2012, XXVII Simposium Nacional de la Unión Científica Internacional de Radio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Elche, España</w:t>
+              <w:t xml:space="preserve">Annual International Conference of the IEEE Acoustics, Speech, and Signal Processing, ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Japan. pp.601-604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848845v1</w:t>
+                <w:t xml:space="preserve">hal-00655798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Analysis of Atrial Spatiotemporal Complexity on Standard ECG for Catheter Ablation Outcome Prediction in Persistent Atrial Fibrillation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianna Meo</w:t>
+                <w:t xml:space="preserve">Predicting Catheter Ablation Outcome in Persistent Atrial Fibrillation Using Atrial Dominant Frequency and Related Spectral Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Garibaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society of Cardiology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Munich, Germany</w:t>
+              <w:t xml:space="preserve">EMBC-2012, 34th Annual International Conference of the IEEE Engineering in Medicine and Biology Society,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, San Diego, CA, United States. pp.613-616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724389v1</w:t>
+                <w:t xml:space="preserve">hal-00848842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECG Spatiotemporal Complexity Predicts Catheter Ablation Outcome in Persistent Afib</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
+                <w:t xml:space="preserve">Procedimiento simple de separación de fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARDIOSTIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">URSI-2012, XXVII Simposium Nacional de la Unión Científica Internacional de Radio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Elche, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724392v1</w:t>
+                <w:t xml:space="preserve">hal-00848845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECG Spatiotemporal Complexity Predicts Catheter Ablation Outcome of Persistent Afib</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Mathematical Analysis of Atrial Spatiotemporal Complexity on Standard ECG for Catheter Ablation Outcome Prediction in Persistent Atrial Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9872,431 +9825,478 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiostim-2012, 18th World Congress in Cardiac Electrophysiology &amp; Cardiac Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">European Society of Cardiology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848834v1</w:t>
+                <w:t xml:space="preserve">hal-00724389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent Atrial Fibrillation Dominant Frequency on Standard ECG Predicts Catheter Ablation Outcome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ECG Spatiotemporal Complexity Predicts Catheter Ablation Outcome in Persistent Afib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Garibaldi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARDIOSTIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724391v1</w:t>
+                <w:t xml:space="preserve">hal-00724392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonnegative Matrix Factorization for Noninvasive Prediction of Catheter Ablation Outcome in Persistent Atrial Fibrillation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">ECG Spatiotemporal Complexity Predicts Catheter Ablation Outcome of Persistent Afib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Garibaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Conference of the IEEE Acoustics, Speech, and Signal Processing, ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Japan. pp.601-604</w:t>
+              <w:t xml:space="preserve">Cardiostim-2012, 18th World Congress in Cardiac Electrophysiology &amp; Cardiac Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655798v1</w:t>
+                <w:t xml:space="preserve">hal-00848834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for Atrial Signal Extraction in Atrial Fibrillation ECGs: A Comparison Based on the Correlation Between Endocardial and Surface Dominant Frequency</w:t>
+                <w:t xml:space="preserve">Persistent Atrial Fibrillation Dominant Frequency on Standard ECG Predicts Catheter Ablation Outcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Biosignal Interpretation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Como, Italy</w:t>
+              <w:t xml:space="preserve">CARDIOSTIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848837v1</w:t>
+                <w:t xml:space="preserve">hal-00724391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catheter Ablation Outcome Prediction in Persistent Atrial Fibrillation Based on Spatio-Temporal Complexity Measures of the Surface ECG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10373,51 +10373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive prediction of catheter ablation outcome in persistent atrial fibrillation by exploiting the spatial diversity of surface ECG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10810,51 +10810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiac Electrophysiology &amp; Cardiac Techniques, (CARDIOSTIM'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France. 1 page</w:t>
@@ -11043,51 +11043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Argentina. pp.5286-9, </w:t>
@@ -11138,77 +11138,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance of mixing matrix structure on principal component-based analysis of atrial fibrillation body surface potential maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bonizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria S. Guillem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Castells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreu M. Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11960,51 +11960,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive prediction of catheter ablation outcome in persistent atrial fibrillation: exploiting the spatial variability of the f-wave amplitude in the surface ECG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12369,51 +12369,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Characterization of Fibrillatory Wave Amplitude on Surface ECG to Describe Catheter Ablation Impact on Persistent Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12746,51 +12746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decebal Gabriel Latcu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Saoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31208-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856835v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37880-5_9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bonizzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Slock" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848622v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyv&#228;rinen Aapo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scarlatti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Sithikun Bun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Moceri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ferrari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1145894" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marinho R. de Oliveira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de M Goulart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2021.3108699" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11154519" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373043v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ghrissi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Almonfrey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.103269" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Camargo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Mart&#237;n-Clemente" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Hornillo-Mellado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899469v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de Morais Goulart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cabral Farias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2985591" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Chaves Alberto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Coury Pedrosa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurandir Nadal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab6ebc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563610v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Kautsk&#253;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyn&#283;k Koldovsk&#253;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Tichavsk&#253;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3022827" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2955860" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Olias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cruces" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2019.2936411" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074552v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14209/jcis.2019.12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailton Luiz Dias Siqueira Junior" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Franco Spirandeli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimes Moraes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2018.2867727" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layli S. Goldoozian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Zahedi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.07.022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302690v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2557797" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003997v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addisson Salazar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rosa-Zurera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vergara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Meo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Popescu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.07.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302694v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2016.03.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Dapena" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Garc&#237;a-Naya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M. Castro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2220639" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806555v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2013.02.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57WKGMVX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658459v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.01.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4SZ6R54-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543142v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Lemahieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543143v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543058v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S. Guillem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu M. Climent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Millet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543055v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor P&#233;rez-Iglesias" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.992" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8ZHKNQ4T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342353v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.919845" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543144v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543145v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castedo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.050484" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543146v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Murillo-Fuentes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Boloix-Tortosa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asoke K. Nandi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543149v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Castells" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J. Rieta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543147v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288080v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa de Almeida" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289753v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Sarmento Vassallo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288084v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Frusone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735249v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506148v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488816v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Abdalah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecsa-9-13159" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840336v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Sousa Abdalah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151529v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287494" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488965v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marinho Ramos De Oliveira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter da Cruz Freitas Jr." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14209/sbrt.2021.1570727304" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756806v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287681" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152833v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Freitas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105200v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871770v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105195v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Sallem" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Saadaoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2020.339" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152856v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isac Do Nascimento Lira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2020.385" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548141v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kallynna Bezerra Couras" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Pinho" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Favier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paulo da Costa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L.F. de Almeida" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301040v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486993v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902596" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271029v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949822v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949877v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2018.8645164" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949848v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14209/sbrt.2018.182" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003722v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719134v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002732v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Azevedo Limeira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/cinc.2017.087-324" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330512v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nogueira Ribeiro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634724v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F. Rech" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302680v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Tome" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362851" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302663v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7318311" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302628v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2015.7410986" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302686v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C&#233;sar Moura Mota" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362850" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Decebal Latcu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302671v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7320000" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302935v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848856v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848848v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Garibaldi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938267v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943572v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848851v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848842v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848845v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724389v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724392v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848834v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724391v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655798v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848837v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635740v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655786v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091411" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655788v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Westra" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Karel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090714" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848817v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Igual" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehad Ababneh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Llinares" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Mir&#243;-Borr&#225;s" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664177v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848819v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zehtabian" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hassanpour" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Zehtabian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543715v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626335" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422948v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435947v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357127v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340642v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339616v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356256v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357130v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357124v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362522v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362533v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544145v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718295v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00486872v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decebal Gabriel Latcu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Saoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31208-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856835v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37880-5_9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bonizzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyv&#228;rinen Aapo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848636v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Slock" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scarlatti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Sithikun Bun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Moceri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ferrari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1145894" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marinho R. de Oliveira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de M Goulart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2021.3108699" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11154519" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Camargo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Mart&#237;n-Clemente" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Hornillo-Mellado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ghrissi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Almonfrey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.103269" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2955860" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899469v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de Morais Goulart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cabral Farias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2985591" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Chaves Alberto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Coury Pedrosa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurandir Nadal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab6ebc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Kautsk&#253;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyn&#283;k Koldovsk&#253;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Tichavsk&#253;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3022827" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Olias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cruces" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2019.2936411" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074552v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14209/jcis.2019.12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailton Luiz Dias Siqueira Junior" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Franco Spirandeli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimes Moraes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2018.2867727" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layli S. Goldoozian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Zahedi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.07.022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Meo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Popescu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.07.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003997v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addisson Salazar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rosa-Zurera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vergara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302690v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2557797" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302694v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2016.03.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Dapena" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Garc&#237;a-Naya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M. Castro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2220639" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806555v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2013.02.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57WKGMVX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658459v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.01.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4SZ6R54-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543142v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Lemahieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543058v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543057v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S. Guillem" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu M. Climent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Millet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543055v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor P&#233;rez-Iglesias" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.992" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8ZHKNQ4T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543145v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castedo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327594v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.050484" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342353v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.919845" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543146v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Murillo-Fuentes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Boloix-Tortosa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asoke K. Nandi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543149v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Castells" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J. Rieta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543147v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288080v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa de Almeida" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289753v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Sarmento Vassallo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288084v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Frusone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735249v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488816v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Abdalah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506148v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecsa-9-13159" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840336v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Sousa Abdalah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151529v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287494" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488965v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marinho Ramos De Oliveira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter da Cruz Freitas Jr." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14209/sbrt.2021.1570727304" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756806v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287681" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152833v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Freitas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105200v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871770v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105195v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Sallem" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Saadaoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2020.339" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152856v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isac Do Nascimento Lira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2020.385" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486993v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902596" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271029v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548141v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kallynna Bezerra Couras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Pinho" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Favier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paulo da Costa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L.F. de Almeida" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301040v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003722v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949822v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949877v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2018.8645164" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949848v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14209/sbrt.2018.182" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719134v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002732v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Azevedo Limeira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/cinc.2017.087-324" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634724v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F. Rech" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330512v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nogueira Ribeiro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302680v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Tome" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362851" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302663v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7318311" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302628v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2015.7410986" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302686v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C&#233;sar Moura Mota" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362850" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Decebal Latcu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302671v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7320000" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302935v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079412v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848856v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848848v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Garibaldi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938267v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943572v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848851v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848837v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655798v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848842v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848845v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724389v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724392v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848834v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724391v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635740v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655786v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091411" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655788v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Westra" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Karel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090714" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848817v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Igual" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehad Ababneh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Llinares" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Mir&#243;-Borr&#225;s" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664177v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848819v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zehtabian" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hassanpour" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Zehtabian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543715v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626335" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422948v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435947v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357127v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340642v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339616v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356256v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357130v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357124v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362522v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362533v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544145v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718295v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00486872v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>