--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -472,212 +472,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Algorithms</w:t>
+                <w:t xml:space="preserve">Semi-Blind Methods for Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyvärinen Aapo</w:t>
+                <w:t xml:space="preserve">Dirk Slock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Comon, Christian Jutten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Blind Source Separation, Independent Component Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Academic Press, pp.179-225, 2010</w:t>
+              <w:t xml:space="preserve">, Academic Press, pp.593-638, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848622v1</w:t>
+                <w:t xml:space="preserve">hal-00848636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Blind Methods for Communications</w:t>
+                <w:t xml:space="preserve">Iterative Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Slock</w:t>
+                <w:t xml:space="preserve">Hyvärinen Aapo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Comon, Christian Jutten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Blind Source Separation, Independent Component Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Academic Press, pp.593-638, 2010</w:t>
+              <w:t xml:space="preserve">, Academic Press, pp.179-225, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848636v1</w:t>
+                <w:t xml:space="preserve">hal-00848622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of ECG Characteristics Using Source Separation Techniques: Exploiting Statistical Independence and Beyond</w:t>
               </w:r>
@@ -1255,750 +1255,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L1-norm unsupervised Fukunaga-Koontz transform</w:t>
+                <w:t xml:space="preserve">Identification of Spatiotemporal Dispersion Electrograms in Atrial Fibrillation Ablation Using Machine Learning: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luís Camargo</w:t>
+                <w:t xml:space="preserve">Amina Ghrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
+                <w:t xml:space="preserve">Douglas Almonfrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Squara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Hornillo-Mellado</w:t>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2021.103269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151487v1</w:t>
+                <w:t xml:space="preserve">hal-03373043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Spatiotemporal Dispersion Electrograms in Atrial Fibrillation Ablation Using Machine Learning: A Comparative Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L1-norm unsupervised Fukunaga-Koontz transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Almonfrey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Squara</w:t>
+                <w:t xml:space="preserve">José Luís Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Montagnat</w:t>
+                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Hornillo-Mellado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373043v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LDA via L1-PCA of Whitened Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
+                <w:t xml:space="preserve">Alternating group lasso for block-term tensor decomposition with application to ECG source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Henrique de Morais Goulart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 68, pp.225-240. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2019.2955860⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 68, pp.2682-2696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2020.2985591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486881v1</w:t>
+                <w:t xml:space="preserve">hal-01899469v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternating group lasso for block-term tensor decomposition with application to ECG source separation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
+                <w:t xml:space="preserve">Association between circadian Holter ECG changes and sudden cardiac death in patients with Chagas heart disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Chaves Alberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Coury Pedrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Comon</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurandir Nadal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2020.2985591⟩</w:t>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6579/ab6ebc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899469v3</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between circadian Holter ECG changes and sudden cardiac death in patients with Chagas heart disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roberto Coury Pedrosa</w:t>
+                <w:t xml:space="preserve">Cramér-Rao Bounds for Complex-Valued Independent Component Extraction: Determined and Piecewise Determined Mixing Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Václav Kautský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbyněk Koldovský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Tichavský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jurandir Nadal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6579/ab6ebc⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68, pp.5230-5243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2020.3022827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487034v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cramér-Rao Bounds for Complex-Valued Independent Component Extraction: Determined and Piecewise Determined Mixing Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Petr Tichavský</w:t>
+                <w:t xml:space="preserve">LDA via L1-PCA of Whitened Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 68, pp.5230-5243. </w:t>
+              <w:t xml:space="preserve">, 2020, 68, pp.225-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2020.3022827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2019.2955860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563610v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Common Spatial Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Olias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2377,360 +2377,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral and spatiotemporal variability ECG parameters linked to catheter ablation outcome in persistent atrial fibrillation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Link Between L1-PCA and ICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2017.07.004⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2016.2557797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587371v1</w:t>
+                <w:t xml:space="preserve">hal-01302690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion methods for biosignal analysis: theory and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addisson Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rosa-Zurera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Vergara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Intelligence and Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Fusion Methods for Biosignal Analysis: Theory and Applications, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Link Between L1-PCA and ICA</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spectral and spatiotemporal variability ECG parameters linked to catheter ablation outcome in persistent atrial fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio R. Hidalgo-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.126-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2016.2557797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2017.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302690v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive Prediction of Catheter Ablation Outcome in Persistent Atrial Fibrillation by Fibrillatory Wave Amplitude Computation in Multiple ECG Leads</w:t>
               </w:r>
@@ -2755,51 +2755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hidalgo-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2958,51 +2958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of the 12-lead surface ECG as a tool for noninvasive prediction of catheter ablation outcome in persistent atrial fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3088,51 +3088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catheter ablation outcome prediction in persistent atrial fibrillation using weighted principal component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3224,251 +3224,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent Component Analysis Based on First-Order Statistics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latent variable analysis and signal separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Susana Hornillo-Mellado</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 92 (8), pp.1779-1784</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 92, pp.1765-1766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2012.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848550v1</w:t>
+                <w:t xml:space="preserve">hal-00658459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent variable analysis and signal separation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Independent Component Analysis Based on First-Order Statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Hornillo-Mellado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 92, pp.1765-1766. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 92 (8), pp.1779-1784</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00658459v1</w:t>
+                <w:t xml:space="preserve">hal-00848550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Independent Component Analysis by Iterative Maximization of the Kurtosis Contrast with Algebraic Optimal Step Size</w:t>
               </w:r>
@@ -3625,342 +3625,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contrast Function for Independent Component Analysis Without Permutation Ambiguity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Source Extraction by Maximizing the Variance in the Conditional Distribution Tails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Phlypo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronald Phlypo</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignace Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 21 (5), pp.863-868</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (1), pp.305-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543058v1</w:t>
+                <w:t xml:space="preserve">hal-00543143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive Assessment of the Complexity and Stationarity of the Atrial Wavefront Patterns During Atrial Fibrillation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Contrast Function for Independent Component Analysis Without Permutation Ambiguity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Phlypo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 57 (9), pp.2147-2157</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (5), pp.863-868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543057v1</w:t>
+                <w:t xml:space="preserve">hal-00543058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Extraction by Maximizing the Variance in the Conditional Distribution Tails</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronald Phlypo</w:t>
+                <w:t xml:space="preserve">Noninvasive Assessment of the Complexity and Stationarity of the Atrial Wavefront Patterns During Atrial Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Bonizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria S. Guillem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreu M. Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 58 (1), pp.305-316</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (9), pp.2147-2157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543143v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Channel Estimation Based on Maximizing the Eigenvalue Spread of Cumulant Matrices in (2x1) Alamouti's Coding Schemes</w:t>
               </w:r>
@@ -4056,412 +4056,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Channel Identification in Alamouti Coded Systems: A Comparative Study of Eigendecomposition Methods in Indoor Transmissions at 2.4 GHz</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Contrast for Independent Component Analysis with Priors on Source Kurtosis Signs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Phlypo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Transactions on Telecommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15, pp.501-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2008.919845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543145v1</w:t>
+                <w:t xml:space="preserve">hal-00342353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Step-Size Constant Modulus Algorithm</w:t>
+                <w:t xml:space="preserve">Second-Order Criterion for Blind Source Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (22), pp.1327-1328</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327594v1</w:t>
+                <w:t xml:space="preserve">hal-00543144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contrast for Independent Component Analysis with Priors on Source Kurtosis Signs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind Channel Identification in Alamouti Coded Systems: A Comparative Study of Eigendecomposition Methods in Indoor Transmissions at 2.4 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Pérez-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. García-Naya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Dapena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Castedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Transactions on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (7), pp.751-759</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342353v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-Order Criterion for Blind Source Extraction</w:t>
+                <w:t xml:space="preserve">Optimal Step-Size Constant Modulus Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (1), pp.10-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2008.050484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543144v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Pairwise Fourth-Order Independent Component Analysis</w:t>
               </w:r>
@@ -4581,51 +4581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José J. Rieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4790,51 +4790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of realistic synthetic electrograms for atrial fibrillation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Costa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almonfrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Squara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4898,51 +4898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A digital twin framework with synthetic ablation and electrogram classification for ablation guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Costa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almonfrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricio Sarmento Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5006,51 +5006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of persistent atrial fibrillation targets using machine learning on multipolar electrograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Costa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almonfrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Squara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5311,273 +5311,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition tensorielle en termes blocs contrainte pour la mesure non invasive de la complexité de la fibrillation atriale persistante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying spatiotemporal dispersion in catheter ablation of persistent atrial fibrillation: a comparative study of machine learning techniques using both real and realistic synthetic multipolar electrograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Frusone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Costa de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Almonfrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Squara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ième Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Computing in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Atlanta, GA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488816v1</w:t>
+                <w:t xml:space="preserve">hal-04506148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying spatiotemporal dispersion in catheter ablation of persistent atrial fibrillation: a comparative study of machine learning techniques using both real and realistic synthetic multipolar electrograms</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décomposition tensorielle en termes blocs contrainte pour la mesure non invasive de la complexité de la fibrillation atriale persistante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Abdalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Atlanta, GA, United States</w:t>
+              <w:t xml:space="preserve">29ième Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506148v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised and computationally lightweight spectrum sensing in IoT devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5823,51 +5823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Rank Hankel Signal Model: Numerical Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Abdalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Marinho Ramos De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5940,77 +5940,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Spatiotemporal Dispersion Electrograms in Persistent Atrial Fibrillation Ablation Using Maximal Voltage Absolute Values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Ghrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Squara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6165,77 +6165,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Ablation Sites in Persistent Atrial Fibrillation Based on Spatiotemporal Dispersion of Electrograms Using Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Ghrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Squara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6273,103 +6273,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Augmentation for Automatic Identification of Spatiotemporal Dispersion Electrograms in Persistent Atrial Fibrillation Ablation Using Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Ghrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almonfrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Costa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Squara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual International Conferences of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jul 2020, Montreal, Canada</w:t>
@@ -6411,51 +6411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Cardiac Arrhythmias From Varied Length Multichannel Electrocardiogram Recordings Using Deep Convolutional Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Sallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Ghrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6626,775 +6626,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed sensing for the extraction of atrial fibrillation patterns from surface electrocardiograms</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multidimensional CX Decomposition of Tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kallynna Bezerra Couras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo de Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Paulo da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André L.F. de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO-2019, 27th European Signal Processing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Communication Networks and Power Systems (WCNPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Brasilia, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486993v1</w:t>
+                <w:t xml:space="preserve">hal-03548141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Löwner-Based Tensor Decomposition for Blind Source Separation in Atrial Fibrillation ECGs</w:t>
+                <w:t xml:space="preserve">Source Classification in Atrial Fibrillation Using a Machine Learning Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alexandre Rolim Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO-2019, 27th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, A Coruña, Spain</w:t>
+              <w:t xml:space="preserve">Computing in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271029v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional CX Decomposition of Tensors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compressed sensing for the extraction of atrial fibrillation patterns from surface electrocardiograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Ghrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Communication Networks and Power Systems (WCNPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO-2019, 27th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, A Coruna, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8902596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548141v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Classification in Atrial Fibrillation Using a Machine Learning Approach</w:t>
+                <w:t xml:space="preserve">Löwner-Based Tensor Decomposition for Blind Source Separation in Atrial Fibrillation ECGs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Alexandre Rolim Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">EUSIPCO-2019, 27th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, A Coruña, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301040v1</w:t>
+                <w:t xml:space="preserve">hal-02271029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Classification of Array Data Based on the L1-Norm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
+                <w:t xml:space="preserve">Source Analysis and Selection Using Block Term Decomposition in Atrial Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Asilomar Conference on Signals, Systems and Computers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Guildford, United Kingdom. pp.46-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93764-9_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003722v1</w:t>
+                <w:t xml:space="preserve">hal-01949822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Analysis and Selection Using Block Term Decomposition in Atrial Fibrillation</w:t>
+                <w:t xml:space="preserve">Temporal Stability of Block Term Decomposition in Noninvasive Atrial Fibrillation Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">52nd Asilomar Conference on Signals, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Pacific Grove, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACSSC.2018.8645164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93764-9_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01949822v1</w:t>
+                <w:t xml:space="preserve">hal-01949877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Stability of Block Term Decomposition in Noninvasive Atrial Fibrillation Analysis</w:t>
+                <w:t xml:space="preserve">Block Term Decomposition Analysis in Long Segments of Atrial Fibrillation ECGs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Asilomar Conference on Signals, Systems, and Computers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXVI Simpósio Brasileiro de Telecomunicações e Processamento de Sinais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Campina Grande, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14209/sbrt.2018.182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACSSC.2018.8645164⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01949877v1</w:t>
+                <w:t xml:space="preserve">hal-01949848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block Term Decomposition Analysis in Long Segments of Atrial Fibrillation ECGs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Marinho R. de Oliveira</w:t>
+                <w:t xml:space="preserve">Unsupervised Classification of Array Data Based on the L1-Norm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVI Simpósio Brasileiro de Telecomunicações e Processamento de Sinais</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">52nd Asilomar Conference on Signals, Systems and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Pacific Grove, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14209/sbrt.2018.182⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01949848v1</w:t>
+                <w:t xml:space="preserve">hal-02003722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter estimation in block term decomposition for noninvasive atrial fibrillation analysis</w:t>
               </w:r>
@@ -7443,442 +7443,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L1-PCA signal subspace identification for non-sphered data under the ICA model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
+                <w:t xml:space="preserve">ECG-Based Predictors of Sudden Cardiac Death in Chagas' Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Chaves Alberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Azevedo Limeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Coury Pedrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurandir Nadal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. CAMSAP-2017, 7th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computing in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22489/cinc.2017.087-324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719134v1</w:t>
+                <w:t xml:space="preserve">hal-02002732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECG-Based Predictors of Sudden Cardiac Death in Chagas' Disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roberto Coury Pedrosa</w:t>
+                <w:t xml:space="preserve">L1-PCA signal subspace identification for non-sphered data under the ICA model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jurandir Nadal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. CAMSAP-2017, 7th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Curaçao, Netherlands Antilles</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22489/cinc.2017.087-324⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02002732v1</w:t>
+                <w:t xml:space="preserve">hal-01719134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desenvolvimento de monitor respiratório utilizando múltiplos acelerômetros</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced Block Term Decomposition for Atrial Activity Extraction in Atrial Fibrillation ECG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago F. Rech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raimes Moraes</w:t>
+                <w:t xml:space="preserve">Lucas Nogueira Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André L. F. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBEB-2016, XXV Congresso Brasileiro de Engenharia Biomédica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Foz do Iguaçu, Brazil</w:t>
+              <w:t xml:space="preserve">SAM-2016, 9th IEEE Sensor Array and Multichannel Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634724v1</w:t>
+                <w:t xml:space="preserve">hal-01330512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Block Term Decomposition for Atrial Activity Extraction in Atrial Fibrillation ECG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Nogueira Ribeiro</w:t>
+                <w:t xml:space="preserve">Desenvolvimento de monitor respiratório utilizando múltiplos acelerômetros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ailton Luiz Dias Siqueira Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André L. F. de Almeida</w:t>
+                <w:t xml:space="preserve">Tiago F. Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimes Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAM-2016, 9th IEEE Sensor Array and Multichannel Signal Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">CBEB-2016, XXV Congresso Brasileiro de Engenharia Biomédica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Foz do Iguaçu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330512v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical Mode Decomposition for Noninvasive Atrial Fibrillation Dominant Frequency Estimation</w:t>
               </w:r>
@@ -8202,103 +8202,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tensor Decomposition Approach to Noninvasive Atrial Activity Extraction in Atrial Fibrillation ECG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Nogueira Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hidalgo-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João César Moura Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André L. F. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.2576-2580, </w:t>
@@ -8336,51 +8336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-wave Amplitude Stability on Multiple Electrocardiogram Leads in Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hidalgo-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8461,51 +8461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atrial Signal Extraction in Atrial Fibrillation Electrocardiograms Using a Tensor Decomposition Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Nogueira Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hidalgo-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8559,303 +8559,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Catheter Ablation Outcome in Persistent Atrial Fibrillation via Multivariate Analyses of ECG Fibrillatory Wave Amplitude</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Hidalgo-Muñoz</w:t>
+                <w:t xml:space="preserve">Joint Entropy for Spatial Information Retrieval from Orthogonal Heart Planes Improves Catheter Ablation Outcome Prediction in Persistent Atrial Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Decebal Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiotechnix-2014, 2nd International Congress on Cardiovascular Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Computing in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302935v1</w:t>
+                <w:t xml:space="preserve">hal-01079412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Entropy for Spatial Information Retrieval from Orthogonal Heart Planes Improves Catheter Ablation Outcome Prediction in Persistent Atrial Fibrillation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Predicting Catheter Ablation Outcome in Persistent Atrial Fibrillation via Multivariate Analyses of ECG Fibrillatory Wave Amplitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Hidalgo-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Decebal Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">Cardiotechnix-2014, 2nd International Congress on Cardiovascular Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079412v1</w:t>
+                <w:t xml:space="preserve">hal-01302935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive Prediction of Catheter Ablation Acute Outcome in Persistent Atrial Fibrillation Based on Logistic Regression of ECG Fibrillatory Wave Amplitude and Spatio-temporal Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8932,51 +8932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Multilead Characterization of F-wave Amplitude Enhances Prediction of Catheter Ablation Outcome in Persistent Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9051,152 +9051,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-rank Signal Approximations with Reduced Error Dispersion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiting Intracardiac and Surface Recording Modalities for Atrial Signal Extraction in Atrial Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Garibaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO-2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">EMBC-2013, 35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.6015-6018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938267v1</w:t>
+                <w:t xml:space="preserve">hal-00848851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point Process Modeling of R-R Interval Dynamics during Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9271,532 +9258,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Intracardiac and Surface Recording Modalities for Atrial Signal Extraction in Atrial Fibrillation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-rank Signal Approximations with Reduced Error Dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC-2013, 35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.6015-6018</w:t>
+              <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848851v1</w:t>
+                <w:t xml:space="preserve">hal-00938267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for Atrial Signal Extraction in Atrial Fibrillation ECGs: A Comparison Based on the Correlation Between Endocardial and Surface Dominant Frequency</w:t>
+                <w:t xml:space="preserve">Predicting Catheter Ablation Outcome in Persistent Atrial Fibrillation Using Atrial Dominant Frequency and Related Spectral Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Biosignal Interpretation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Como, Italy</w:t>
+              <w:t xml:space="preserve">EMBC-2012, 34th Annual International Conference of the IEEE Engineering in Medicine and Biology Society,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, San Diego, CA, United States. pp.613-616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848837v1</w:t>
+                <w:t xml:space="preserve">hal-00848842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonnegative Matrix Factorization for Noninvasive Prediction of Catheter Ablation Outcome in Persistent Atrial Fibrillation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianna Meo</w:t>
+                <w:t xml:space="preserve">Procedimiento simple de separación de fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Conference of the IEEE Acoustics, Speech, and Signal Processing, ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Japan. pp.601-604</w:t>
+              <w:t xml:space="preserve">URSI-2012, XXVII Simposium Nacional de la Unión Científica Internacional de Radio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Elche, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655798v1</w:t>
+                <w:t xml:space="preserve">hal-00848845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Catheter Ablation Outcome in Persistent Atrial Fibrillation Using Atrial Dominant Frequency and Related Spectral Features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical Analysis of Atrial Spatiotemporal Complexity on Standard ECG for Catheter Ablation Outcome Prediction in Persistent Atrial Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC-2012, 34th Annual International Conference of the IEEE Engineering in Medicine and Biology Society,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, San Diego, CA, United States. pp.613-616</w:t>
+              <w:t xml:space="preserve">European Society of Cardiology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848842v1</w:t>
+                <w:t xml:space="preserve">hal-00724389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedimiento simple de separación de fuentes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rubén Martín-Clemente</w:t>
+                <w:t xml:space="preserve">ECG Spatiotemporal Complexity Predicts Catheter Ablation Outcome in Persistent Afib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Garibaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI-2012, XXVII Simposium Nacional de la Unión Científica Internacional de Radio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Elche, España</w:t>
+              <w:t xml:space="preserve">CARDIOSTIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848845v1</w:t>
+                <w:t xml:space="preserve">hal-00724392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Analysis of Atrial Spatiotemporal Complexity on Standard ECG for Catheter Ablation Outcome Prediction in Persistent Atrial Fibrillation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">ECG Spatiotemporal Complexity Predicts Catheter Ablation Outcome of Persistent Afib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9825,478 +9872,431 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society of Cardiology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Cardiostim-2012, 18th World Congress in Cardiac Electrophysiology &amp; Cardiac Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724389v1</w:t>
+                <w:t xml:space="preserve">hal-00848834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECG Spatiotemporal Complexity Predicts Catheter Ablation Outcome in Persistent Afib</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Persistent Atrial Fibrillation Dominant Frequency on Standard ECG Predicts Catheter Ablation Outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Garibaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michele Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARDIOSTIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724392v1</w:t>
+                <w:t xml:space="preserve">hal-00724391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECG Spatiotemporal Complexity Predicts Catheter Ablation Outcome of Persistent Afib</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
+                <w:t xml:space="preserve">Algorithms for Atrial Signal Extraction in Atrial Fibrillation ECGs: A Comparison Based on the Correlation Between Endocardial and Surface Dominant Frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiostim-2012, 18th World Congress in Cardiac Electrophysiology &amp; Cardiac Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Biosignal Interpretation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848834v1</w:t>
+                <w:t xml:space="preserve">hal-00848837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent Atrial Fibrillation Dominant Frequency on Standard ECG Predicts Catheter Ablation Outcome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michele Garibaldi</w:t>
+                <w:t xml:space="preserve">Nonnegative Matrix Factorization for Noninvasive Prediction of Catheter Ablation Outcome in Persistent Atrial Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARDIOSTIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">Annual International Conference of the IEEE Acoustics, Speech, and Signal Processing, ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Japan. pp.601-604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724391v1</w:t>
+                <w:t xml:space="preserve">hal-00655798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catheter Ablation Outcome Prediction in Persistent Atrial Fibrillation Based on Spatio-Temporal Complexity Measures of the Surface ECG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10373,51 +10373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive prediction of catheter ablation outcome in persistent atrial fibrillation by exploiting the spatial diversity of surface ECG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10810,51 +10810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiac Electrophysiology &amp; Cardiac Techniques, (CARDIOSTIM'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France. 1 page</w:t>
@@ -11043,51 +11043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Gabriel Latcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Argentina. pp.5286-9, </w:t>
@@ -11138,77 +11138,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance of mixing matrix structure on principal component-based analysis of atrial fibrillation body surface potential maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bonizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria S. Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreu M. Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11960,51 +11960,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive prediction of catheter ablation outcome in persistent atrial fibrillation: exploiting the spatial variability of the f-wave amplitude in the surface ECG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12113,90 +12113,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on Latent Variable Analysis and Signal Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Vigneron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">92, 2012, Signal Processing</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12214,103 +12214,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LNCS 6365 - Proceedings of the 9th International Conference on Latent Variable Analysis and Signal Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Vigneron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Moreau</w:t>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, pp.656, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-15995-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12369,51 +12369,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Characterization of Fibrillatory Wave Amplitude on Surface ECG to Describe Catheter Ablation Impact on Persistent Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12746,51 +12746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decebal Gabriel Latcu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Saoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31208-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856835v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37880-5_9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bonizzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyv&#228;rinen Aapo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848636v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Slock" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scarlatti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Sithikun Bun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Moceri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ferrari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1145894" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marinho R. de Oliveira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de M Goulart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2021.3108699" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11154519" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Camargo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Mart&#237;n-Clemente" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Hornillo-Mellado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ghrissi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Almonfrey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.103269" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2955860" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899469v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de Morais Goulart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cabral Farias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2985591" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Chaves Alberto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Coury Pedrosa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurandir Nadal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab6ebc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Kautsk&#253;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyn&#283;k Koldovsk&#253;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Tichavsk&#253;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3022827" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Olias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cruces" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2019.2936411" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074552v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14209/jcis.2019.12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailton Luiz Dias Siqueira Junior" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Franco Spirandeli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimes Moraes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2018.2867727" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layli S. Goldoozian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Zahedi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.07.022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Meo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Popescu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.07.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003997v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addisson Salazar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rosa-Zurera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vergara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302690v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2557797" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302694v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2016.03.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Dapena" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Garc&#237;a-Naya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M. Castro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2220639" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806555v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2013.02.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57WKGMVX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658459v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.01.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4SZ6R54-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543142v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Lemahieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543058v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543057v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S. Guillem" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu M. Climent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Millet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543055v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor P&#233;rez-Iglesias" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.992" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8ZHKNQ4T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543145v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castedo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327594v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.050484" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342353v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.919845" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543146v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Murillo-Fuentes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Boloix-Tortosa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asoke K. Nandi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543149v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Castells" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J. Rieta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543147v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288080v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa de Almeida" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289753v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Sarmento Vassallo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288084v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Frusone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735249v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488816v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Abdalah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506148v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecsa-9-13159" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840336v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Sousa Abdalah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151529v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287494" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488965v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marinho Ramos De Oliveira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter da Cruz Freitas Jr." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14209/sbrt.2021.1570727304" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756806v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287681" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152833v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Freitas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105200v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871770v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105195v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Sallem" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Saadaoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2020.339" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152856v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isac Do Nascimento Lira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2020.385" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486993v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902596" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271029v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548141v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kallynna Bezerra Couras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Pinho" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Favier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paulo da Costa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L.F. de Almeida" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301040v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003722v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949822v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949877v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2018.8645164" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949848v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14209/sbrt.2018.182" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719134v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002732v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Azevedo Limeira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/cinc.2017.087-324" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634724v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F. Rech" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330512v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nogueira Ribeiro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302680v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Tome" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362851" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302663v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7318311" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302628v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2015.7410986" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302686v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C&#233;sar Moura Mota" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362850" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Decebal Latcu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302671v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7320000" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302935v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079412v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848856v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848848v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Garibaldi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938267v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943572v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848851v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848837v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655798v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848842v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848845v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724389v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724392v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848834v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724391v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635740v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655786v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091411" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655788v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Westra" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Karel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090714" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848817v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Igual" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehad Ababneh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Llinares" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Mir&#243;-Borr&#225;s" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664177v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848819v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zehtabian" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hassanpour" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Zehtabian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543715v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626335" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422948v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435947v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357127v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340642v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339616v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356256v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357130v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357124v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362522v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362533v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544145v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718295v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00486872v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decebal Gabriel Latcu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Saoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31208-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856835v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37880-5_9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bonizzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Slock" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848622v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyv&#228;rinen Aapo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scarlatti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Sithikun Bun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Moceri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ferrari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1145894" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marinho R. de Oliveira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de M Goulart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2021.3108699" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11154519" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373043v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ghrissi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Almonfrey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.103269" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Camargo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Mart&#237;n-Clemente" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Hornillo-Mellado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899469v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de Morais Goulart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cabral Farias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2985591" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Chaves Alberto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Coury Pedrosa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurandir Nadal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab6ebc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563610v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Kautsk&#253;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyn&#283;k Koldovsk&#253;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Tichavsk&#253;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3022827" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2955860" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Olias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cruces" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2019.2936411" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074552v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14209/jcis.2019.12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailton Luiz Dias Siqueira Junior" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Franco Spirandeli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimes Moraes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2018.2867727" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layli S. Goldoozian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Zahedi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.07.022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302690v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2557797" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003997v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addisson Salazar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rosa-Zurera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vergara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Meo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Popescu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.07.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302694v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2016.03.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Dapena" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Garc&#237;a-Naya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M. Castro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2220639" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806555v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2013.02.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57WKGMVX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658459v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.01.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4SZ6R54-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848550v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543142v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Lemahieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543143v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543058v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S. Guillem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu M. Climent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Millet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543055v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor P&#233;rez-Iglesias" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.992" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8ZHKNQ4T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342353v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.919845" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543144v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543145v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castedo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.050484" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543146v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Murillo-Fuentes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Boloix-Tortosa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asoke K. Nandi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543149v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Castells" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J. Rieta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543147v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288080v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa de Almeida" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289753v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Sarmento Vassallo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288084v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Frusone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735249v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506148v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488816v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Abdalah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecsa-9-13159" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840336v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Sousa Abdalah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151529v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexandre Rolim Fernandes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287494" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488965v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marinho Ramos De Oliveira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter da Cruz Freitas Jr." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14209/sbrt.2021.1570727304" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756806v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287681" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152833v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Freitas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105200v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871770v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105195v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Sallem" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Saadaoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2020.339" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152856v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isac Do Nascimento Lira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2020.385" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548141v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kallynna Bezerra Couras" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Pinho" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Favier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paulo da Costa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L.F. de Almeida" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301040v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486993v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902596" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271029v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949822v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949877v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2018.8645164" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949848v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14209/sbrt.2018.182" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003722v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002732v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Azevedo Limeira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/cinc.2017.087-324" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719134v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330512v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nogueira Ribeiro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634724v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F. Rech" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302680v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Tome" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362851" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302663v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7318311" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302628v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2015.7410986" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302686v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C&#233;sar Moura Mota" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362850" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Decebal Latcu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302671v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7320000" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302935v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848856v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848848v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Garibaldi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848851v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943572v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938267v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848842v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848845v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724389v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724392v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848834v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724391v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848837v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655798v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635740v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655786v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091411" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655788v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Westra" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Karel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090714" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848817v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Igual" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehad Ababneh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Llinares" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Mir&#243;-Borr&#225;s" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664177v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848819v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zehtabian" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hassanpour" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Zehtabian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543715v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626335" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422948v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435947v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357127v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340642v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339616v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356256v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357130v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357124v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362522v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362533v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544145v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718295v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00486872v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>