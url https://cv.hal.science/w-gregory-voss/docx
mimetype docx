--- v0 (2026-03-06)
+++ v1 (2026-05-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:87.5px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> W. Gregory Voss </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">w-gregory-voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2882-8788</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">191735019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">295147266664335480661</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-8045-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance Pricing and Personal Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPI Antitrust Chronicle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, July 2025 Vol. 1, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How We Learned to Stop Worrying and Love AI: Analyzing the Rapid Evolution of Generative Pre-Trained Transformer (GPT) and Its Impacts on Law, Business, and Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence J. Trautman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott J. Shackelford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albany Law Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (3), pp.203-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China Data Flows and Power in the Era of Chinese Big Tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pernot-Leplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northwestern Journal of International Law and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (1), pp.1-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRANSATLANTIC DATA TRANSFER COMPLIANCE (28 B.U. J. SCI. & TECH. L. 158 (2022))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boston University Journal of Science &amp; Technology Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (2), pp.158-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Border Data Flows, the GDPR, and Data Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Вестник международных организаций: образование, наука, новая экономика = International Organisations Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.56-95. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17323/1996-7845-2022-01-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU General Data Protection Regulation Sanctions in Theory and in Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santa Clara Computer and High Technology Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Santa Clara High Technology Law Review, 37 (1), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctions RGPD : ne sont-elles qu'un tigre de papier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEM - Juriste d'entreprise magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking the privacy paradox of consumers: A psychological perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Raggiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mar.21524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe and cyberspace -- Data protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe / Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Material civilization/Work</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airline Commercial Use of EU Personal Data in the Context of the GDPR, British Airways and Schrems II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colorado Technology Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (2), pp.377-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Act: The European Union's Proposed Framework Regulation for Artificial Intelligence Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), pp.1, 8-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CCPA and the GDPR Are Not the Same: Why You Should Understand Both</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPI Antitrust Chronicle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, CPI Antitrust Chronicle, 1 (1), pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Border Data Flows, the GDPR, and Data Governance (29 Wash. Int'l L.J. 485 (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Washington International Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (3), pp.485-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal Data and the GDPR: Providing a Competitive Advantage for U.S. Companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly A. Houser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Business Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (2 (Summer 2019)), pp.287-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBSTACLES TO TRANSATLANTIC HARMONIZATION OF DATA PRIVACY LAW IN CONTEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Law, Technology &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (2), pp.405-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Compliance Mechanisms for Firms in the EU General Data Protection Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique Thémis de l'Université de Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (3), pp.783-820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDPR: The End of Google and Facebook or a New Paradigm in Data Privacy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly A. Houser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richmond Journal of Law and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First the GDPR, Now the Proposed ePrivacy Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERNET, NEW TECHNOLOGIES, AND VALUE: TAKING SHARE OF ECONOMIC SURVEILLANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Law, Technology &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (2), pp.469-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Angela Daly: Private Power, Online Information Flows and EU Law: Mind the Gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIPITEC - Journal of Intellectual Property, Information Technology and E-Commerce Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.89-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la recherche en droit et sa mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rebeyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189-190, pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis du droit d'auteur américain (copyright) dans le contexte numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134, pp.35-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Union Data Privacy Law Reform: General Data Protection Regulation, Privacy Shield, and the Right to Delisting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Lawyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (1), pp.221-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After Google Spain and Charlie Hebdo: The Continuing Evolution of European Union Data Privacy Law in a Time of Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Lawyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (1), pp.281-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for an International Taxonomy on the Various Forms of the &amp;quot;Right to Be Forgotten&amp;quot;: A Study on the Convergence of Norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Castets-Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colorado Technology Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (2), pp.281-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de données à caractère personnel : divergences transatlantiques Safe Harbor et Privacy Shield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.119-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Future of Transatlantic Data Flows: Privacy Shield or Bust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (11), pp.1, 9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture et son impact sur les actions politiques des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 252 (2015/7), pp.109-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données personnelles dans l'entreprise vues au travers du prisme du droit américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.65-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy, E-Commerce, and Data Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Woodcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecil Saehoon Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoung Yeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jai Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Lawyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, The Year in Review (49), pp.97-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerospace and Defense Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William M. Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly A. Strosnider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna A. Dulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Lawyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (3), pp.231-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy, E-Commerce, and Data Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Woodcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Corbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Lawyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (Year in Review), pp.103-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking at European Union Data Protection Law Reform through a Different Prism: The Proposed EU General Data Protection Regulation Two Years Later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (9), pp.1, 12-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Right to Be Forgotten in the European Union: Enforcement in the Court of Justice and Amendment to the Proposed General Data Protection Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (1), pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : &amp;quot;Transformation de la sphère publique : sécurité de l'Etat à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Castets-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Azzaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 403 (164), pp.46-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;droit à l'oubli numérique&amp;quot; en Europe et en Californie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Castets-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100, pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Union Data Privacy Law Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Lawyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (1), pp.253-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy law implications of the use of drones for security and justice purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Liability and Scientific Enquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.171-192. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJLSE.2013.060848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy, E-Commerce, and Data Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Woodcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Corbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dhont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce A. Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Lawyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (Year in Review), pp.99-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Year and Loads of Data Later, Where Are We? An Update on the Proposed European Union General Data Protection Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (10), pp.1, 14-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Recent European Union Privacy Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Lawyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (1), pp.205-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing for the Proposed EU General Data Protection Regulation: With or Without Amendments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Law Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy, E-Commerce, and Data Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Woodcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas D. Wells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Ezor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Lawyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (1 (International Legal Developments Year in Review)), pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating EU Privacy and Data Protection Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Woodcock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Bar Association</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9781634251402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison des sanctions en droit financier, droit des données personnelles et droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bréhier Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit bancaire et financier : mélanges AEDBF France VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Banque Editions, pp.379-387, 2022, 9782850340291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Protection Issues for Smart Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcelo Corrales Compagnucci, Mark Fenwick, &amp; Stefan Wrbka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Contracts: Technological, Business and Legal Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hart Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-100, 2021, 9781509937028. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781509937059.ch-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of accountability in the context of the evolving role of ENISA in data protection, ePrivacy and cybersecurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technocracy and the Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.246-284, 2021, Transnational Law and Governance, 9780367898571. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003174769-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE EUROPEAN UNION'S 2014 NON-FINANCIAL REPORTING DIRECTIVE: MANDATORY EX POST DISCLOSURE -BUT DOES IT NEED IMPROVEMENT?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amissi Melchiade Manirabona &amp; Yenny Vega Cárdenas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extractive Industries and Human Rights in an Era of Global Justice: New Ways of Resolving and Preventing Conflicts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexisNexis Canada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.359-381, 2019, 9780433501169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Digital Single Market: move from traditional to digital?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangeeta Khorana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sangeeta Khorana &amp; María García. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on the EU and International Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing Limited</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.384-402, 2018, 9781785367465. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781785367472.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Privacy Implications of e-Procurement in the TTIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sangeeta Khorana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Transatlantic Trade and Investment Partnership (TTIP) Negotiations Between the EU and the USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIDOB edicions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-82, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE CONCEPT OF ACCOUNTABILITY IN THE CONTEXT OF THE EVOLVING ROLE OF ENISA IN DATA PROTECTION, EPRIVACY, AND CYBERSECURITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal Data and the GDPR: Providing a Competitive Advantage for U.S. Companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly A Houser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions générales d’utilisation des sites web soumis au droit américain et quelques protections pour les consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Voss on Facebook & Google Data Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:87.5px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> W. Gregory Voss </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">w-gregory-voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2882-8788</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">191735019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">295147266664335480661</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=4dyZ2E0AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-8045-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance Pricing and Personal Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPI Antitrust Chronicle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, July 2025 Vol. 1, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation juridique à la croisée du droit et de l’innovation : réflexions sur un champ émergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Kherrazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roquilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 78 (3), pp.5-40. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.078.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How We Learned to Stop Worrying and Love AI: Analyzing the Rapid Evolution of Generative Pre-Trained Transformer (GPT) and Its Impacts on Law, Business, and Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence J. Trautman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott J. Shackelford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albany Law Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (3), pp.203-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China Data Flows and Power in the Era of Chinese Big Tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pernot-Leplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northwestern Journal of International Law and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (1), pp.1-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRANSATLANTIC DATA TRANSFER COMPLIANCE (28 B.U. J. SCI. & TECH. L. 158 (2022))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boston University Journal of Science &amp; Technology Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (2), pp.158-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Border Data Flows, the GDPR, and Data Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Вестник международных организаций: образование, наука, новая экономика = International Organisations Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.56-95. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17323/1996-7845-2022-01-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctions RGPD : ne sont-elles qu'un tigre de papier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEM - Juriste d'entreprise magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe and cyberspace -- Data protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe / Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Material civilization/Work</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking the privacy paradox of consumers: A psychological perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Raggiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mar.21524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airline Commercial Use of EU Personal Data in the Context of the GDPR, British Airways and Schrems II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colorado Technology Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (2), pp.377-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Act: The European Union's Proposed Framework Regulation for Artificial Intelligence Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), pp.1, 8-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CCPA and the GDPR Are Not the Same: Why You Should Understand Both</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPI Antitrust Chronicle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, CPI Antitrust Chronicle, 1 (1), pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU General Data Protection Regulation Sanctions in Theory and in Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santa Clara Computer and High Technology Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Santa Clara High Technology Law Review, 37 (1), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Border Data Flows, the GDPR, and Data Governance (29 Wash. Int'l L.J. 485 (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Washington International Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (3), pp.485-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBSTACLES TO TRANSATLANTIC HARMONIZATION OF DATA PRIVACY LAW IN CONTEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Law, Technology &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (2), pp.405-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal Data and the GDPR: Providing a Competitive Advantage for U.S. Companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly A. Houser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Business Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (2 (Summer 2019)), pp.287-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Compliance Mechanisms for Firms in the EU General Data Protection Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique Thémis de l'Université de Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (3), pp.783-820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDPR: The End of Google and Facebook or a New Paradigm in Data Privacy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly A. Houser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richmond Journal of Law and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERNET, NEW TECHNOLOGIES, AND VALUE: TAKING SHARE OF ECONOMIC SURVEILLANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Law, Technology &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (2), pp.469-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Angela Daly: Private Power, Online Information Flows and EU Law: Mind the Gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIPITEC - Journal of Intellectual Property, Information Technology and E-Commerce Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.89-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la recherche en droit et sa mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rebeyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189-190, pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis du droit d'auteur américain (copyright) dans le contexte numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134, pp.35-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Union Data Privacy Law Reform: General Data Protection Regulation, Privacy Shield, and the Right to Delisting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Lawyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (1), pp.221-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First the GDPR, Now the Proposed ePrivacy Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de données à caractère personnel : divergences transatlantiques Safe Harbor et Privacy Shield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.119-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Future of Transatlantic Data Flows: Privacy Shield or Bust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (11), pp.1, 9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After Google Spain and Charlie Hebdo: The Continuing Evolution of European Union Data Privacy Law in a Time of Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Lawyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (1), pp.281-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for an International Taxonomy on the Various Forms of the &amp;quot;Right to Be Forgotten&amp;quot;: A Study on the Convergence of Norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Castets-Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colorado Technology Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (2), pp.281-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données personnelles dans l'entreprise vues au travers du prisme du droit américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.65-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy, E-Commerce, and Data Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Woodcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecil Saehoon Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoung Yeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jai Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Lawyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, The Year in Review (49), pp.97-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerospace and Defense Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William M. Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly A. Strosnider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna A. Dulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Lawyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (3), pp.231-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture et son impact sur les actions politiques des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 252 (2015/7), pp.109-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : &amp;quot;Transformation de la sphère publique : sécurité de l'Etat à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Castets-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Azzaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 403 (164), pp.46-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;droit à l'oubli numérique&amp;quot; en Europe et en Californie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Castets-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100, pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Right to Be Forgotten in the European Union: Enforcement in the Court of Justice and Amendment to the Proposed General Data Protection Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (1), pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Union Data Privacy Law Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Lawyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (1), pp.253-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy law implications of the use of drones for security and justice purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Liability and Scientific Enquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.171-192. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJLSE.2013.060848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking at European Union Data Protection Law Reform through a Different Prism: The Proposed EU General Data Protection Regulation Two Years Later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (9), pp.1, 12-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy, E-Commerce, and Data Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Woodcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Corbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Lawyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (Year in Review), pp.103-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Year and Loads of Data Later, Where Are We? An Update on the Proposed European Union General Data Protection Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (10), pp.1, 14-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy, E-Commerce, and Data Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Woodcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Corbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dhont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce A. Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Lawyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (Year in Review), pp.99-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy, E-Commerce, and Data Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Woodcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas D. Wells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan I. Ezor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Lawyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (1 (International Legal Developments Year in Review)), pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing for the Proposed EU General Data Protection Regulation: With or Without Amendments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Law Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Recent European Union Privacy Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Lawyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (1), pp.205-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating EU Privacy and Data Protection Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Woodcock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Bar Association</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9781634251402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison des sanctions en droit financier, droit des données personnelles et droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bréhier Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit bancaire et financier : mélanges AEDBF France VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Banque Editions, pp.379-387, 2022, 9782850340291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Protection Issues for Smart Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcelo Corrales Compagnucci, Mark Fenwick, &amp; Stefan Wrbka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Contracts: Technological, Business and Legal Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hart Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-100, 2021, 9781509937028. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781509937059.ch-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of accountability in the context of the evolving role of ENISA in data protection, ePrivacy and cybersecurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technocracy and the Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.246-284, 2021, Transnational Law and Governance, 9780367898571. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003174769-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE EUROPEAN UNION'S 2014 NON-FINANCIAL REPORTING DIRECTIVE: MANDATORY EX POST DISCLOSURE -BUT DOES IT NEED IMPROVEMENT?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amissi Melchiade Manirabona &amp; Yenny Vega Cárdenas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extractive Industries and Human Rights in an Era of Global Justice: New Ways of Resolving and Preventing Conflicts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexisNexis Canada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.359-381, 2019, 9780433501169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Digital Single Market: move from traditional to digital?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangeeta Khorana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sangeeta Khorana &amp; María García. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on the EU and International Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing Limited</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.384-402, 2018, 9781785367465. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781785367472.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Privacy Implications of e-Procurement in the TTIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sangeeta Khorana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Transatlantic Trade and Investment Partnership (TTIP) Negotiations Between the EU and the USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIDOB edicions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-82, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE CONCEPT OF ACCOUNTABILITY IN THE CONTEXT OF THE EVOLVING ROLE OF ENISA IN DATA PROTECTION, EPRIVACY, AND CYBERSECURITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal Data and the GDPR: Providing a Competitive Advantage for U.S. Companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly A Houser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions générales d’utilisation des sites web soumis au droit américain et quelques protections pour les consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Voss on Facebook & Google Data Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation juridique anticipe, confirme, provoque les changements sociétaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Kherrazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roquilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDPR Compliance in Light of Heavier Sanctions to Come—at Least in Theory (Oxford Business Law Blog, 29 October 2020). https://www.law.ox.ac.uk/business-law-blog/blog/2020/10/gdpr-compliance-light-heavier-sanctions-come-least-theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Such Lack of Coherence Between U.S. and EU Data Privacy Law?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, http://illinoisjltp.com/journal/why-such-lack-of-coherence-between-u-s-and-eu-data-privacy-law/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Facebook and Google survive the GDPR?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly A. Houser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://www.law.ox.ac.uk/business-law-blog/blog/2018/08/can-facebook-and-google-survive-gdpr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Commission on the Privacy Shield: All Bark and No Bite?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly A. Houser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, http://illinoisjltp.com/timelytech/the-european-commission-on-the-privacy-shield-all-bark-and-no-bite/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ACTA bouté hors d’Europe…tout à fait ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Castets-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, http://www.gdr-elsj.eu/2012/08/08/droits-fondamentaux/lacta-boute-hors-deurope-tout-a-fait/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe, le cyberespace et la protection des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B521749"/>
+    <w:nsid w:val="07C29C89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/w-gregory-voss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2882-8788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191735019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295147266664335480661" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-8045-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172235v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gregory Voss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219160v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence J. Trautman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott J. Shackelford" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513699v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pernot-Leplay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/1996-7845-2022-01-03" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bouthinon-Dumas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264950v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Massara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Raggiotto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21524" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432965v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116018v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872471v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554654v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly A. Houser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482174v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554182v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554657v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488661v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554698v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rebeyrol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554447v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castets-Renard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554458v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554411v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554642v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554464v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Woodcock" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecil Saehoon Chung" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Yeon Kim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Lee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557624v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Pannier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly A. Strosnider" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alep" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna A. Dulo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560210v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Corbet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bollard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554432v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Azzaria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553978v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560290v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSE.2013.060848" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560236v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dhont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Mcdonald" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554437v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553985v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554803v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560253v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas D. Wells" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan I. Ezor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.americanbar.org/products/inv/book/227839538/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550329v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/smart-contracts-9781509937028/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781509937059.ch-004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003174769-11/concept-accountability-context-evolving-role-enisa-data-protection-eprivacy-cybersecurity-gregory-voss" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003174769-11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562673v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.lexisnexis.ca/en/categories/shop-by-jurisdiction/federal-13/extractive-industries-and-human-rights-in-an-era-of-global-justice-new-ways-of-resolving-and-preventing-conflicts--skusku-cad-6722/details" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554687v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Khorana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/edcoll/9781785367465/9781785367465.00030.xml" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785367472.00030" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554620v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cidob.org/es/publicaciones/serie_de_publicacion/monografias/monografias/the_transatlantic_trade_and_investment_partnership_ttip_negotiations_between_the_eu_and_the_usa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880662v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875243v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly A Houser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560451v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560477v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/w-gregory-voss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2882-8788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191735019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295147266664335480661" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=4dyZ2E0AAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-8045-2017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gregory Voss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543116v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Kherrazi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roquilly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Said" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.078.0005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219160v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence J. Trautman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott J. Shackelford" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pernot-Leplay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793307v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771688v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/1996-7845-2022-01-03" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bouthinon-Dumas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Massara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Raggiotto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21524" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432965v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108500v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872471v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly A. Houser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554182v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488661v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554698v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rebeyrol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554411v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553963v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castets-Renard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557627v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Woodcock" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecil Saehoon Chung" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Yeon Kim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Lee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Pannier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly A. Strosnider" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alep" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna A. Dulo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554642v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561184v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Azzaria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554432v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553978v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSE.2013.060848" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554435v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560210v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Corbet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bollard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560236v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dhont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Mcdonald" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560253v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas D. Wells" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan I. Ezor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554803v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554707v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.americanbar.org/products/inv/book/227839538/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550329v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/smart-contracts-9781509937028/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781509937059.ch-004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242191v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003174769-11/concept-accountability-context-evolving-role-enisa-data-protection-eprivacy-cybersecurity-gregory-voss" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003174769-11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562673v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.lexisnexis.ca/en/categories/shop-by-jurisdiction/federal-13/extractive-industries-and-human-rights-in-an-era-of-global-justice-new-ways-of-resolving-and-preventing-conflicts--skusku-cad-6722/details" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554687v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Khorana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/edcoll/9781785367465/9781785367465.00030.xml" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785367472.00030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554620v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cidob.org/es/publicaciones/serie_de_publicacion/monografias/monografias/the_transatlantic_trade_and_investment_partnership_ttip_negotiations_between_the_eu_and_the_usa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880662v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875243v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly A Houser" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560477v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543705v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560354v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554826v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554678v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557617v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833806v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>