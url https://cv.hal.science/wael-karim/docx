--- v0 (2026-03-29)
+++ v1 (2026-05-01)
@@ -922,570 +922,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser texturing of PVD thin-film ceramics for micro-battery applications</w:t>
+                <w:t xml:space="preserve">LIPSS formation by picosecond laser irradiation of magnetron sputtered gadolinium-doped ceria thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mickan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Tabbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LaserAP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de technologie de Belfort Montbéliard (UTBM), Oct 2022, Semur-en-Auxois, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique ‘estival’ MatV2L édition 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matériaux Val De Loire-Limousin, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321709v1</w:t>
+                <w:t xml:space="preserve">hal-04321671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIPSS formation by picosecond laser irradiation of magnetron sputtered gadolinium-doped ceria thin films</w:t>
+                <w:t xml:space="preserve">Laser texturing of PVD thin-film ceramics for micro-battery applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Tabbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 SPRING MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Materials Research Society (EMRS), May 2022, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">Séminaire LaserAP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de technologie de Belfort Montbéliard (UTBM), Oct 2022, Semur-en-Auxois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321158v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIPSS NANOSTRUCTURING BY PICOSECOND LASER BEAM OF GDC/YSZ OXIDE THIN FILMS</w:t>
+                <w:t xml:space="preserve">LIPSS formation by picosecond laser irradiation of magnetron sputtered gadolinium-doped ceria thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mickan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Tabbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIPSS, Sep 2022, Orléans (45), France</w:t>
+              <w:t xml:space="preserve">2022 SPRING MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society (EMRS), May 2022, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321816v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIPSS formation by picosecond laser irradiation of magnetron sputtered gadolinium-doped ceria thin films</w:t>
+                <w:t xml:space="preserve">LIPSS NANOSTRUCTURING BY PICOSECOND LASER BEAM OF GDC/YSZ OXIDE THIN FILMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Tabbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique ‘estival’ MatV2L édition 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Matériaux Val De Loire-Limousin, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">10th International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIPSS, Sep 2022, Orléans (45), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321671v1</w:t>
+                <w:t xml:space="preserve">hal-04321816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIPSS formation by picosecond laser irradiation of magnetron sputtered CGO thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mickan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1501,116 +1501,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLATHINIUM 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Antibes, France</w:t>
+              <w:t xml:space="preserve">Plathinium 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française du Vide (SFV), Sep 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403593v1</w:t>
+                <w:t xml:space="preserve">hal-04321379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIPSS formation by picosecond laser irradiation of magnetron sputtered CGO thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mickan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1626,121 +1626,224 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plathinium 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française du Vide (SFV), Sep 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">PLATHINIUM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321379v1</w:t>
+                <w:t xml:space="preserve">hal-03403593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nano/micro-structuration de surface des couches minces d'oxydes CGO/YSZ par faisceau laser picoseconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université d'Orléans, 2022. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022ORLE1050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04217225v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the picosecond laser surface structuring on CGO thin films for solid oxide electrochemical cells (SOEC) applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1799,113 +1902,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire LaserAP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Semur-en-Auxois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the picosecond laser surface texturing of YSZ and CGO on YSZ films for electrochemical cells applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mickan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Petitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Tabbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1924,100 +2027,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIPSS formation by picosecond laser irradiation of magnetron sputtered CGO thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mickan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2049,160 +2152,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321605v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">tel-04217225v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2357,51 +2357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karuppiah Deva Arun Kumar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valanarasu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Capelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Nar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Karim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi15020188" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593304v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deva Arun Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rabat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gimenez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2024.108321" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056146v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vulliet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Tabbal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.157110" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056136v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-05866-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Briois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321709v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321158v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mickan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321816v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321671v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403593v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321724v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petitt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04217225v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ORLE1050" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karuppiah Deva Arun Kumar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valanarasu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Capelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Nar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Karim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi15020188" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593304v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deva Arun Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rabat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gimenez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2024.108321" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056146v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vulliet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Tabbal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.157110" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056136v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-05866-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Briois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mickan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321379v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403593v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04217225v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ORLE1050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321724v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321770v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petitt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>