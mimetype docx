--- v0 (2026-03-17)
+++ v1 (2026-04-27)
@@ -1285,200 +1285,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peak Transmission Rate Resilient Crosslayer Broadcast for Body Area Networks</w:t>
+                <w:t xml:space="preserve">Reliable Cross-Layer Protocol for Broadcast in Wireless Body Area Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ADHOC-NOW 2019 - 18th International Conference on Ad-Hoc Networks and Wireless</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Luxembourg, Luxembourg. pp.469-482, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31831-4_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161108v1</w:t>
+                <w:t xml:space="preserve">hal-02443137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Cross-Layer Protocol for Broadcast in Wireless Body Area Networks</w:t>
+                <w:t xml:space="preserve">Peak Transmission Rate Resilient Crosslayer Broadcast for Body Area Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADHOC-NOW 2019 - 18th International Conference on Ad-Hoc Networks and Wireless</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-31831-4_32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02443137v1</w:t>
+                <w:t xml:space="preserve">hal-02161108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Stratégies de Diffusion dans les Réseaux Wireless Body Area Networks</w:t>
               </w:r>
@@ -2177,51 +2177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abbessi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Ben Othmen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Badreddine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-024-04923-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302017v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Trannois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Legendre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijml.2023.13.2.1134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443135v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petruzzi Federico" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2019.102006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301773v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Khernane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2017.08.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04613141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551353" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805264v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstandinos Aiwansedo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bosche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamza Kermia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Djadane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66694-0_3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05417634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55326-4_10" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04264425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011660100003393" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03880406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmna Nasser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN53696.2022.9843811" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218154v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161108v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_32" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304615v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Petruzzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01294254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811587.2811611" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404848v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02489796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS214" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abbessi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Ben Othmen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Badreddine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-024-04923-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302017v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Trannois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Legendre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijml.2023.13.2.1134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443135v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petruzzi Federico" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2019.102006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301773v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Khernane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2017.08.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04613141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551353" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805264v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstandinos Aiwansedo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bosche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamza Kermia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Djadane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66694-0_3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05417634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55326-4_10" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04264425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011660100003393" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03880406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmna Nasser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN53696.2022.9843811" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218154v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_32" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304615v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Petruzzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01294254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811587.2811611" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404848v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02489796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS214" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>