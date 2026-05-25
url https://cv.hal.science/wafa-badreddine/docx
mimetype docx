--- v1 (2026-04-27)
+++ v2 (2026-05-25)
@@ -84,549 +84,679 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random cluster parallel PBFT global consensus for consistent blockchain distributed ledger</w:t>
+                <w:t xml:space="preserve">Cluster-Based PBFT Blockchain Consensus Modelling with Jackson Open Queuing Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rabeb Ben Othmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wassim Abbessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabeb Ben Othmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (3), pp.187. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Modeling and Performance Evaluation of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10586-024-04923-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3812805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986703v1</w:t>
+                <w:t xml:space="preserve">hal-05615489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decision-Making Model Based on Spiking Neural Network (SNN) for Remote Patient Monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Harold Trannois</w:t>
+                <w:t xml:space="preserve">Random cluster parallel PBFT global consensus for consistent blockchain distributed ledger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Abbessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabeb Ben Othmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Legendre</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Machine Learning and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18178/ijml.2023.13.2.1134⟩</w:t>
+              <w:t xml:space="preserve">Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (3), pp.187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10586-024-04923-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302017v1</w:t>
+                <w:t xml:space="preserve">hal-04986703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadcast strategies and performance evaluation of IEEE 802.15.4 in wireless body area networks WBAN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Decision-Making Model Based on Spiking Neural Network (SNN) for Remote Patient Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Trannois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2019.102006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Machine Learning and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18178/ijml.2023.13.2.1134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443135v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergecast in Wireless Body Area Networks</w:t>
+                <w:t xml:space="preserve">Broadcast strategies and performance evaluation of IEEE 802.15.4 in wireless body area networks WBAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claude Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petruzzi Federico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Chaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad Hoc Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97, pp.102006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2019.102006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergecast in Wireless Body Area Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Badreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Khernane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66, pp.40-51. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2017.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -636,1068 +766,1068 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low latency PBFT parallel consensus for IoT blockchain platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabeb Ben Othmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Abbessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 27th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Tunis, Tunisia. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISORC61049.2024.10551353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNN-N-BEATS: Novel Hybrid Model for Time-Series Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstandinos Aiwansedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bosche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamza Kermia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Djadane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Deep Learning Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Dijon, France. pp.38-57, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-66694-0_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Improving Multivariate Time-Series Forecasting Using Weighted Linear Stacking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstandinos Aiwansedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bosche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Badreddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agents and Artificial Intelligence: 15th International Conference, ICAART 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Lisbonne, Portugal. pp.202-222, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-55326-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-off Clustering Approach for Multivariate Multi-Step Ahead Time-Series Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstandinos Aiwansedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bosche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Agents and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal. pp.137-148, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0011660100003393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">e-CLDC: Efficient Cross-Layer protocol for Data Collection in WBAN for remote patient monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youmna Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Badreddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 47th Conference on Local Computer Networks (LCN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Edmonton, Canada. pp.383-386, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN53696.2022.9843811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLPB: vers une approche inter-couches pour une diffusion fiable dans les réseaux WBAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2021 — 23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable Cross-Layer Protocol for Broadcast in Wireless Body Area Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADHOC-NOW 2019 - 18th International Conference on Ad-Hoc Networks and Wireless</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Luxembourg, Luxembourg. pp.469-482, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-31831-4_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peak Transmission Rate Resilient Crosslayer Broadcast for Body Area Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Stratégies de Diffusion dans les Réseaux Wireless Body Area Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Petruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadcast strategies in Wireless Body Area Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Petruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Cancun, Mexico. pp.83-90, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2811587.2811611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1707,213 +1837,213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peak Transmission Rate Resilient Crosslayer Broadcast for Body Area Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] UPMC - Paris 6 Sorbonne Universités; UPMC - Université Paris 6 Pierre et Marie Curie; LIP6 UMR 7606, UPMC Sorbonne Universités, France. 2017, pp.15 - 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadcast Strategies and Performance Evaluation of IEEE 802.15.4 in Wireless Body Area Networks WBAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Petruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP6 UMR 7606, UPMC Sorbonne Universités, France; UPMC - Paris 6 Sorbonne Universités. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404848v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1923,114 +2053,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Protocols in Wireless Body Area Networks (WBAN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Badreddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Performance [cs.PF]. Sorbonne Université, 2018. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018SORUS214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02489796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2177,51 +2307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abbessi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Ben Othmen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Badreddine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-024-04923-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302017v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Trannois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Legendre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijml.2023.13.2.1134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443135v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petruzzi Federico" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2019.102006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301773v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Khernane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2017.08.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04613141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551353" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805264v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstandinos Aiwansedo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bosche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamza Kermia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Djadane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66694-0_3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05417634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55326-4_10" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04264425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011660100003393" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03880406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmna Nasser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN53696.2022.9843811" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218154v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_32" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304615v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Petruzzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01294254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811587.2811611" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404848v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02489796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS214" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05615489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Ben Othmen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abbessi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Badreddine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3812805" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-024-04923-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302017v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cohen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Trannois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Legendre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijml.2023.13.2.1134" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443135v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petruzzi Federico" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2019.102006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301773v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Khernane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2017.08.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04613141v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551353" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805264v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstandinos Aiwansedo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bosche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamza Kermia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Djadane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66694-0_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05417634v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55326-4_10" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04264425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011660100003393" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03880406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmna Nasser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN53696.2022.9843811" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443137v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_32" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161108v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Petruzzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01294254v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811587.2811611" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469314v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404848v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02489796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS214" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>