--- v0 (2026-04-03)
+++ v1 (2026-04-29)
@@ -1476,265 +1476,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular thermodynamics for food science and engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phuong Mai Nguyen</w:t>
+                <w:t xml:space="preserve">Optimization and modeling of diananofiltration process for the detoxification of ligno-cellulosic hydrolysates - Study at pre-industrial scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.T.N.N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lewandowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.03.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 512, pp.111 - 121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533921v1</w:t>
+                <w:t xml:space="preserve">hal-01583758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and modeling of diananofiltration process for the detoxification of ligno-cellulosic hydrolysates - Study at pre-industrial scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
+                <w:t xml:space="preserve">Molecular thermodynamics for food science and engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vitrac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 512, pp.111 - 121. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.91-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583758v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing nanofiltration and reverse osmosis for the detoxification of lignocellulosic hydrolysates</w:t>
               </w:r>
@@ -2534,51 +2534,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2640,189 +2640,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-815353-6.00009-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372580v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03911525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malt house process and equipment with steep water recycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2857,51 +2766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP1988150A1. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2911,51 +2820,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des hydroperoxydes purs, stables et peu coûteux pour des études et applications les plus diverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2964,77 +2873,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Degrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3044,342 +2953,342 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable D3.4. Modélisation des opérations de traitement membranaire : Étude critique des paramètres du modèle et exemples de simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Livrable D3.3.1. Analyses d’effluents et performances de traitements pour le cas d’étude : « Industrie des fruits et légumes surgelés »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AgroParisTech. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956802v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable D3.3.1. Analyses d’effluents et performances de traitements pour le cas d’étude : « Industrie des fruits et légumes surgelés »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Livrable D3.4. Modélisation des opérations de traitement membranaire : Étude critique des paramètres du modèle et exemples de simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Guiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AgroParisTech. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956796v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des inhibiteurs de la germination de l'orge et mise au point d'un procédé de traitement des eaux de trempe en malterie en vue leur recyclage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006INPL077N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01752879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3389,91 +3298,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’étude multi-échelles des transferts de matière dans les procédésbaro-membranaires et application au traitement des effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université de Lorraine, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04272812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3483,1176 +3392,1124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effluents reuse in the food industry: from the development of methodologies and tools to the multiobjective optimization of the reverse osmosis process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Romdhana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Guiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedi Romdhana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wafa Guiga</w:t>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luidgi Residant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Nanomaterials and Membrane Science for Water, Energy and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Mohammedia, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of immersive modules of safety and pilot equipment for practical works in Process Engineering Education</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Havet</w:t>
+                <w:t xml:space="preserve">Immersive technology for food science education: digital twin laboratory, safety and experimental modules for practical works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Sylla-Iyarreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Bertrand</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">7th International ISEKI-FOOD conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEKI FOOD association, Jul 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068901v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of eco-design tools for wastewater reuse or recycling in the food processing industries: the MINIMEAU ANR project – Application to a dairy case study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hedi Romdhana</w:t>
+                <w:t xml:space="preserve">Development of immersive modules of safety and pilot equipment for practical works in Process Engineering Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Haustant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEF14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481987v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive technology for food science education: digital twin laboratory, safety and experimental modules for practical works</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Pommet</w:t>
+                <w:t xml:space="preserve">Development of eco-design tools for wastewater reuse or recycling in the food processing industries: the MINIMEAU ANR project – Application to a dairy case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deloche Yvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Romdhana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lagarde</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International ISEKI-FOOD conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISEKI FOOD association, Jul 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">ICEF14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527097v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An immersive twin of a chemistry lab in virtual reality: how to design and use VR in classroom</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traitement d’effluents issus de l’industrie des fruits et légumes par osmose inverse à l’échelle semi-industrielle –Dimensionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sininth Rasasegaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Guiga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educause ELI conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés, XVIIIe édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069648v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback from teaching and learning with immersive digital twin of a chemistry lab</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">An immersive twin of a chemistry lab in virtual reality: how to design and use VR in classroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Koscielniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Sylla-Iyarreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educause annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Denver, United States</w:t>
+              <w:t xml:space="preserve">Educause ELI conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069004v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement d’effluents issus de l’industrie des fruits et légumes par osmose inverse à l’échelle semi-industrielle –Dimensionnement</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feedback from teaching and learning with immersive digital twin of a chemistry lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cousquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Koscielniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Sylla-Iyarreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés, XVIIIe édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Educause annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956699v1</w:t>
+                <w:t xml:space="preserve">hal-05069004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie générale d’un projet de minimisation des consommations d’eau en IAA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop « La réutilisation des eaux industrielles en agroalimentaire. Réglementation, méthode, témoignage »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRIA Grand Est, Dec 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche et outils d’aide au choix des technologies de traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de clôture du projet ANR Minimeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycler des eaux issues du pelage des carottes par procédés membranaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retour d’expérience sur l’enseignement des bioprocédés à distance au Cnam. Les possibilités et les limites des outils numériques et des pédagogies actives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Fargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e congrès de la Société française de Génie des Procédés</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés, XVIIe édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956838v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools development for the water recycling in the food industry</w:t>
+                <w:t xml:space="preserve">Recycler des eaux issues du pelage des carottes par procédés membranaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
@@ -4683,401 +4540,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Degrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Water Association (IWA) Membrane Technology Conference &amp; Exhibition for Water and Wastewater Treatment and Reuse (IWA-MTC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">17e congrès de la Société française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959555v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience sur l’enseignement des bioprocédés à distance au Cnam. Les possibilités et les limites des outils numériques et des pédagogies actives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tools development for the water recycling in the food industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Degrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés, XVIIe édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">9th International Water Association (IWA) Membrane Technology Conference &amp; Exhibition for Water and Wastewater Treatment and Reuse (IWA-MTC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956829v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">kLa measurement for accurate investigation of Lipoxygenase kinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control oxygen transfer to ensure fully linoleic acid oxidation into hydroperoxide with soybean lipoxygenase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïgwen Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Boussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Congress on Green Process Engineering (GPE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National Polytechnique (Toulouse) (Toulouse INP). FRA., Jun 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Lipid Oxidation and Antioxidants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation for the Science and Technology of Lipids. DEU., Jun 2018, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737454v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control oxygen transfer to ensure fully linoleic acid oxidation into hydroperoxide with soybean lipoxygenase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">kLa measurement for accurate investigation of Lipoxygenase kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Guiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïgwen Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Boussard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Lipid Oxidation and Antioxidants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation for the Science and Technology of Lipids. DEU., Jun 2018, Graz, Austria</w:t>
+              <w:t xml:space="preserve">6. International Congress on Green Process Engineering (GPE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National Polytechnique (Toulouse) (Toulouse INP). FRA., Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840964v1</w:t>
+                <w:t xml:space="preserve">hal-02737454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing nanofiltration and reverse osmosis for the detoxification of fermentable solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu Nguyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5092,51 +5001,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Membrane Society. INT.; Imperial College London. GBR., Sep 2012, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5146,288 +5055,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of immersive modules of safety and pilot equipment for practical works in progress engineering education</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Havet</w:t>
+                <w:t xml:space="preserve">Revisiting the design of a multi-stage reverse osmosis process for the treatment and recycling of an agri-food industry wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Romdhana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Margarida Vieira; Florence Dubois-Brissonnet; Marwen Moussa; Rimantas Venskutonis; Rui Costa; Foteini Chrysanthopoulou. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Berlin, France</w:t>
+              <w:t xml:space="preserve">7th International Iseki Food Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Palaiseau, France. ISEKI2023_BoA- Book of Abstracts- Next-Generation of Food Research, Education and Industry, #103, pp.140, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068955v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the design of a multi-stage reverse osmosis process for the treatment and recycling of an agri-food industry wastewater</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hedi Romdhana</w:t>
+                <w:t xml:space="preserve">Development of immersive modules of safety and pilot equipment for practical works in progress engineering education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Haustant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Iseki Food Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Palaiseau, France. ISEKI2023_BoA- Book of Abstracts- Next-Generation of Food Research, Education and Industry, #103, pp.140, 2023</w:t>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482393v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding proteases’ mechanisms for production of pea protein hydrolysates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5469,73 +5378,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international ISEKI Food conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular modeling and experimental characterization of key polymeric material in reverse-osmosis membranes and of their interactions with water: A contribution to transfer control in dense polymers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefan Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5544,123 +5453,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jonquières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du transfert d'oxygène gaz‐liquide pour l'optimisation de la production enzymatique d'hydroperoxydes d'acide linoléique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5689,281 +5598,281 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Catalyse Hétérogène - CEPIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detoxification of ligno-cellulosic hydrolyzates by nanofiltration in a diafiltration mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Nguyen Dinh Thi Nhu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Guiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congrès MemPro "Intégration des Membranes dans les Procédés" (MemPro 5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Toulouse, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ingénieur Cnam en génie des procédés, c’est possible ? même à distance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Guiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Stainmesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Lille, France. 101, pp.433, Récents Progrès en Génie des Procédés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6031,51 +5940,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AE95B04"/>
+    <w:nsid w:val="1E177C84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6262,51 +6171,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wafa-guiga" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0179-2359" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136800165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202280707" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431574701" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488439v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Sylla-Iyarreta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pommet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard Garnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lagarde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohayb Khaoulani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04180238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Degrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Guiga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122670" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefan Song" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teuler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fargues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2021.120010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110863" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lameloise Marie-Laure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111397" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415174v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Boussard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.132978" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03222083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonquieres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c05393" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10160-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jopha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513783598443995E12" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530786v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Mai Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dkhissi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b03683" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.03.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01583758v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.N.N. Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lewandowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.04.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186911v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Dinh Thi Nhu Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.03.072" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ1QGB4D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911530v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ioannou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guiga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charbonnel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghoul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2010.07.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Swesi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peyrol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degraeve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2010.01.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6KSF8ZJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carnet-Pantiez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2008.09.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB61F49X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouarnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fick" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2007.12.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBF91F6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911537v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boivin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ouarnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Fournier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fick" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372580v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815353-6.00009-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953236v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956790v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956802v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956796v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752879v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPL077N" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/tel-04272812v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05510087v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Romdhana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luidgi Residant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caqueret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Havet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Haustant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bertrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deloche Yvan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527097v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069648v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cousquer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069004v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sininth Rasasegaram" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956825v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956827v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956838v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03959555v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956829v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737454v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;gwen Guillard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840964v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270219v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Nguyen Nguyen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lewandowski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068955v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482393v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488261v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03959566v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonqui&#232;res" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786110v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797154v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Nguyen Dinh Thi Nhu Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500247v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stainmesse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wafa-guiga" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0179-2359" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136800165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202280707" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431574701" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488439v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Sylla-Iyarreta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pommet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard Garnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lagarde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohayb Khaoulani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04180238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Degrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Guiga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122670" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefan Song" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teuler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fargues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2021.120010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110863" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lameloise Marie-Laure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111397" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415174v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Boussard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.132978" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03222083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonquieres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c05393" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10160-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jopha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513783598443995E12" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530786v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Mai Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dkhissi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b03683" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01583758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.N.N. Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lewandowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.04.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.03.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186911v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Dinh Thi Nhu Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.03.072" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ1QGB4D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911530v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ioannou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guiga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charbonnel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghoul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2010.07.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Swesi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peyrol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degraeve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2010.01.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6KSF8ZJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carnet-Pantiez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2008.09.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB61F49X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouarnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fick" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2007.12.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBF91F6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911537v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boivin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ouarnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Fournier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fick" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372580v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815353-6.00009-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953236v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956796v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956802v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752879v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPL077N" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/tel-04272812v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05510087v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Romdhana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luidgi Residant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caqueret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Havet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Haustant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bertrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deloche Yvan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956699v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sininth Rasasegaram" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069648v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cousquer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069004v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956825v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956827v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956829v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956838v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03959555v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840964v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;gwen Guillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737454v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270219v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Nguyen Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lewandowski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482393v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068955v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488261v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03959566v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonqui&#232;res" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786110v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797154v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Nguyen Dinh Thi Nhu Nguyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500247v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stainmesse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>