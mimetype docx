--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -2961,237 +2961,237 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable D3.3.1. Analyses d’effluents et performances de traitements pour le cas d’étude : « Industrie des fruits et légumes surgelés »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Livrable D3.4. Modélisation des opérations de traitement membranaire : Étude critique des paramètres du modèle et exemples de simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Guiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AgroParisTech. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956796v1</w:t>
+                <w:t xml:space="preserve">hal-03956802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable D3.4. Modélisation des opérations de traitement membranaire : Étude critique des paramètres du modèle et exemples de simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Livrable D3.3.1. Analyses d’effluents et performances de traitements pour le cas d’étude : « Industrie des fruits et légumes surgelés »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AgroParisTech. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956802v1</w:t>
+                <w:t xml:space="preserve">hal-03956796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3525,760 +3525,760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive technology for food science education: digital twin laboratory, safety and experimental modules for practical works</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Pommet</w:t>
+                <w:t xml:space="preserve">Development of immersive modules of safety and pilot equipment for practical works in Process Engineering Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lagarde</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Haustant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International ISEKI-FOOD conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISEKI FOOD association, Jul 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527097v1</w:t>
+                <w:t xml:space="preserve">hal-05068901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of immersive modules of safety and pilot equipment for practical works in Process Engineering Education</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Havet</w:t>
+                <w:t xml:space="preserve">Development of eco-design tools for wastewater reuse or recycling in the food processing industries: the MINIMEAU ANR project – Application to a dairy case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deloche Yvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Romdhana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Bertrand</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">ICEF14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068901v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of eco-design tools for wastewater reuse or recycling in the food processing industries: the MINIMEAU ANR project – Application to a dairy case study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hedi Romdhana</w:t>
+                <w:t xml:space="preserve">Immersive technology for food science education: digital twin laboratory, safety and experimental modules for practical works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Sylla-Iyarreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEF14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">7th International ISEKI-FOOD conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEKI FOOD association, Jul 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481987v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement d’effluents issus de l’industrie des fruits et légumes par osmose inverse à l’échelle semi-industrielle –Dimensionnement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An immersive twin of a chemistry lab in virtual reality: how to design and use VR in classroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sininth Rasasegaram</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Cousquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Koscielniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Sylla-Iyarreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés, XVIIIe édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Educause ELI conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956699v1</w:t>
+                <w:t xml:space="preserve">hal-05069648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An immersive twin of a chemistry lab in virtual reality: how to design and use VR in classroom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feedback from teaching and learning with immersive digital twin of a chemistry lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cousquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Koscielniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Sylla-Iyarreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educause ELI conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Educause annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069648v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback from teaching and learning with immersive digital twin of a chemistry lab</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traitement d’effluents issus de l’industrie des fruits et légumes par osmose inverse à l’échelle semi-industrielle –Dimensionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sininth Rasasegaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Guiga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educause annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Denver, United States</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés, XVIIIe édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069004v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie générale d’un projet de minimisation des consommations d’eau en IAA</w:t>
               </w:r>
@@ -4396,120 +4396,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience sur l’enseignement des bioprocédés à distance au Cnam. Les possibilités et les limites des outils numériques et des pédagogies actives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recycler des eaux issues du pelage des carottes par procédés membranaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Degrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés, XVIIe édition</w:t>
+              <w:t xml:space="preserve">17e congrès de la Société française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956829v1</w:t>
+                <w:t xml:space="preserve">hal-03956838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycler des eaux issues du pelage des carottes par procédés membranaires</w:t>
+                <w:t xml:space="preserve">Tools development for the water recycling in the food industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
@@ -4540,397 +4592,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Degrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e congrès de la Société française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">9th International Water Association (IWA) Membrane Technology Conference &amp; Exhibition for Water and Wastewater Treatment and Reuse (IWA-MTC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956838v1</w:t>
+                <w:t xml:space="preserve">hal-03959555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools development for the water recycling in the food industry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retour d’expérience sur l’enseignement des bioprocédés à distance au Cnam. Les possibilités et les limites des outils numériques et des pédagogies actives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Fargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Water Association (IWA) Membrane Technology Conference &amp; Exhibition for Water and Wastewater Treatment and Reuse (IWA-MTC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés, XVIIe édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959555v1</w:t>
+                <w:t xml:space="preserve">hal-03956829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control oxygen transfer to ensure fully linoleic acid oxidation into hydroperoxide with soybean lipoxygenase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">kLa measurement for accurate investigation of Lipoxygenase kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Guiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïgwen Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Boussard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Lipid Oxidation and Antioxidants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation for the Science and Technology of Lipids. DEU., Jun 2018, Graz, Austria</w:t>
+              <w:t xml:space="preserve">6. International Congress on Green Process Engineering (GPE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National Polytechnique (Toulouse) (Toulouse INP). FRA., Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840964v1</w:t>
+                <w:t xml:space="preserve">hal-02737454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">kLa measurement for accurate investigation of Lipoxygenase kinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control oxygen transfer to ensure fully linoleic acid oxidation into hydroperoxide with soybean lipoxygenase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïgwen Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Boussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Congress on Green Process Engineering (GPE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National Polytechnique (Toulouse) (Toulouse INP). FRA., Jun 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Lipid Oxidation and Antioxidants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation for the Science and Technology of Lipids. DEU., Jun 2018, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737454v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing nanofiltration and reverse osmosis for the detoxification of fermentable solutions</w:t>
               </w:r>
@@ -5063,264 +5063,264 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the design of a multi-stage reverse osmosis process for the treatment and recycling of an agri-food industry wastewater</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hedi Romdhana</w:t>
+                <w:t xml:space="preserve">Development of immersive modules of safety and pilot equipment for practical works in progress engineering education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Haustant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Iseki Food Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Palaiseau, France. ISEKI2023_BoA- Book of Abstracts- Next-Generation of Food Research, Education and Industry, #103, pp.140, 2023</w:t>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482393v1</w:t>
+                <w:t xml:space="preserve">hal-05068955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of immersive modules of safety and pilot equipment for practical works in progress engineering education</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Havet</w:t>
+                <w:t xml:space="preserve">Revisiting the design of a multi-stage reverse osmosis process for the treatment and recycling of an agri-food industry wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Romdhana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Margarida Vieira; Florence Dubois-Brissonnet; Marwen Moussa; Rimantas Venskutonis; Rui Costa; Foteini Chrysanthopoulou. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Berlin, France</w:t>
+              <w:t xml:space="preserve">7th International Iseki Food Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Palaiseau, France. ISEKI2023_BoA- Book of Abstracts- Next-Generation of Food Research, Education and Industry, #103, pp.140, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068955v1</w:t>
+                <w:t xml:space="preserve">hal-04482393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding proteases’ mechanisms for production of pea protein hydrolysates</w:t>
               </w:r>
@@ -5539,51 +5539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du transfert d'oxygène gaz‐liquide pour l'optimisation de la production enzymatique d'hydroperoxydes d'acide linoléique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5940,51 +5940,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E177C84"/>
+    <w:nsid w:val="F365AC2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6171,51 +6171,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wafa-guiga" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0179-2359" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136800165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202280707" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431574701" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488439v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Sylla-Iyarreta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pommet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard Garnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lagarde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohayb Khaoulani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04180238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Degrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Guiga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122670" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefan Song" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teuler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fargues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2021.120010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110863" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lameloise Marie-Laure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111397" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415174v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Boussard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.132978" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03222083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonquieres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c05393" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10160-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jopha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513783598443995E12" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530786v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Mai Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dkhissi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b03683" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01583758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.N.N. Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lewandowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.04.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.03.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186911v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Dinh Thi Nhu Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.03.072" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ1QGB4D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911530v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ioannou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guiga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charbonnel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghoul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2010.07.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Swesi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peyrol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degraeve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2010.01.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6KSF8ZJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carnet-Pantiez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2008.09.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB61F49X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouarnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fick" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2007.12.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBF91F6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911537v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boivin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ouarnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Fournier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fick" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372580v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815353-6.00009-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953236v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956796v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956802v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752879v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPL077N" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/tel-04272812v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05510087v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Romdhana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luidgi Residant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caqueret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Havet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Haustant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bertrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deloche Yvan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956699v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sininth Rasasegaram" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069648v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cousquer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069004v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956825v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956827v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956829v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956838v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03959555v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840964v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;gwen Guillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737454v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270219v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Nguyen Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lewandowski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482393v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068955v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488261v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03959566v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonqui&#232;res" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786110v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797154v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Nguyen Dinh Thi Nhu Nguyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500247v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stainmesse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/wafa-guiga" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0179-2359" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136800165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202280707" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431574701" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488439v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Sylla-Iyarreta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pommet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard Garnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lagarde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohayb Khaoulani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04180238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Degrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Guiga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122670" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefan Song" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teuler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fargues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2021.120010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110863" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lameloise Marie-Laure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111397" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415174v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Boussard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.132978" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03222083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonquieres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c05393" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10160-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jopha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513783598443995E12" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530786v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Mai Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dkhissi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b03683" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01583758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.N.N. Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lewandowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.04.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.03.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186911v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Dinh Thi Nhu Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.03.072" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ1QGB4D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911530v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ioannou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guiga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charbonnel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghoul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2010.07.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Swesi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peyrol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degraeve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2010.01.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6KSF8ZJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carnet-Pantiez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2008.09.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB61F49X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouarnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fick" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2007.12.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBF91F6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911537v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boivin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ouarnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Fournier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fick" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372580v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815353-6.00009-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953236v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956802v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956796v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752879v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPL077N" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/tel-04272812v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05510087v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Romdhana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luidgi Residant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068901v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caqueret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Havet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Haustant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bertrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deloche Yvan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527097v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069648v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cousquer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069004v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956699v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sininth Rasasegaram" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956825v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956827v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956838v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03959555v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737454v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;gwen Guillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840964v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270219v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Nguyen Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lewandowski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068955v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482393v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488261v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03959566v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonqui&#232;res" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786110v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797154v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Nguyen Dinh Thi Nhu Nguyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500247v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stainmesse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>