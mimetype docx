--- v0 (2026-03-22)
+++ v1 (2026-05-05)
@@ -338,641 +338,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterated Local Search for dynamic assembly line rebalancing problem</w:t>
+                <w:t xml:space="preserve">The two-echelon multi-products location-routing problem with pickup and delivery: formulation and heuristic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manceaux Antoine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bentaha Mohand Lounes</w:t>
+                <w:t xml:space="preserve">Younes Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.679⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (4), pp.999-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2015.1040127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963200v1</w:t>
+                <w:t xml:space="preserve">hal-01307014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The two-echelon multi-products location-routing problem with pickup and delivery: formulation and heuristic approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iterated Local Search for dynamic assembly line rebalancing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manceaux Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bril El-Haouzi Hind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Rahmani</w:t>
+                <w:t xml:space="preserve">Bentaha Mohand Lounes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54 (4), pp.999-1019. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (12), pp.515-519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2015.1040127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307014v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle Routing Problem with Mixed fleet of conventional and heterogeneous electric vehicles and time dependent charging costs</w:t>
+                <w:t xml:space="preserve">New notation and classification scheme for vehicle routing problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ons Sassi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ammar Oulamara</w:t>
+                <w:t xml:space="preserve">Wahiba Ramdane-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mais Haj Rachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chatonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mathematical and Computational Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1099756⟩</w:t>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (1), pp.161 - 194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ro/2014030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982797v1</w:t>
+                <w:t xml:space="preserve">hal-02945564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A local search approach for the Two-Echelon Multi-products Location-Routing problem with Pickup and Delivery,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Ramdane Cherif- Khettaf</w:t>
+                <w:t xml:space="preserve">Vehicle Routing Problem with Mixed fleet of conventional and heterogeneous electric vehicles and time dependent charging costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.080⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mathematical and Computational Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (3), pp.171-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1099756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306993v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New notation and classification scheme for vehicle routing problems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chatonnay</w:t>
+                <w:t xml:space="preserve">A local search approach for the Two-Echelon Multi-products Location-Routing problem with Pickup and Delivery,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif- Khettaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ro/2014030⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2015, 48 (3), pp.193-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02945564v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Products Location-Routing Problem with Pickup and Delivery: Two-Echelon Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif- Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11 (1), pp.198-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1078,316 +1078,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary algorithms for periodic arc routing problems</w:t>
+                <w:t xml:space="preserve">Improving Robustness of Solutions to Arc Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Ph. Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2004.04.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 56 (5), pp.526-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/palgrave.jors.2601822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00104119v1</w:t>
+                <w:t xml:space="preserve">inria-00000300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Robustness of Solutions to Arc Routing Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Evolutionary algorithms for periodic arc routing problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ph. Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Project Management and Scheduling, 165 (2), pp.535-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2004.04.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/palgrave.jors.2601822⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000300v1</w:t>
+                <w:t xml:space="preserve">inria-00104119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive Memetic Algorithms for Arc Routing Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 131 (1-4), pp.159-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1533,416 +1533,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep Reinforcement Learning-based Large Neighborhood Search for Capacitated Vehicle Routing Problems</w:t>
+                <w:t xml:space="preserve">Reinforcement Learning-Based Operator Selection in Adaptive Large Neighborhood Search for Vehicle Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Cherrered</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Knowledge-Based and Intelligent Information Engineering Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 52nd International Conference on Computers and Industrial Engineering (CIE52)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358091v1</w:t>
+                <w:t xml:space="preserve">hal-05358093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MILP Formulations for Interval Scheduling with Multiple Time Windows: Application to Bin Transportation in the Construction Sector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Osanno</w:t>
+                <w:t xml:space="preserve">A Deep Reinforcement Learning-based Large Neighborhood Search for Capacitated Vehicle Routing Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Cherrered</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCLEUROMAR2025: International Conference on Computational Logistics and Euro Mini Conference on Maritime Optimization and Logistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th International Conference on Knowledge-Based and Intelligent Information Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Osaka, Japan. pp.1568-1577, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.09.277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05512558v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Approach for Vehicle Routing Problem with Deep Reinforcement Learning and Large Neighborhood Search</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ammar Oulamara</w:t>
+                <w:t xml:space="preserve">MILP Formulations for Interval Scheduling with Multiple Time Windows: Application to Bin Transportation in the Construction Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Osanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Champs sur Marne - Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">ICCLEUROMAR2025: International Conference on Computational Logistics and Euro Mini Conference on Maritime Optimization and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Delft and Rotterdam, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05358086v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning-Based Operator Selection in Adaptive Large Neighborhood Search for Vehicle Routing Problem</w:t>
+                <w:t xml:space="preserve">Hybrid Approach for Vehicle Routing Problem with Deep Reinforcement Learning and Large Neighborhood Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Cherrered</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 52nd International Conference on Computers and Industrial Engineering (CIE52)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">26ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs sur Marne - Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358093v1</w:t>
+                <w:t xml:space="preserve">hal-05358086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRASP-based memetic algorithm for Multi-period technician routing problem with mandatory assigned tasks and selective tasks</w:t>
               </w:r>
@@ -2311,135 +2311,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Robust Solutions for the Stochastic CARP</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Prins</w:t>
+                <w:t xml:space="preserve">Memetic Algorithms for the Workforce Routing and Scheduling Problem: case study of Energy Distribution System Operator (DSO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ODYSSEUS 2003 Second International Workshop on Freight Transportation and Logistics Mondello (Palermo), Sicily, Italy, May 27-30, 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Palermo, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Metaheuristics and Nature Inspired Computing META 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Marrakech (MA), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146655v1</w:t>
+                <w:t xml:space="preserve">hal-04521142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Direct Transportation Flows for the Removal of Construction Waste Bins with both Resource and Task Availability Interval Constraints</w:t>
               </w:r>
@@ -2510,122 +2497,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memetic Algorithms for the Workforce Routing and Scheduling Problem: case study of Energy Distribution System Operator (DSO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Cardinael</w:t>
+                <w:t xml:space="preserve">Computing Robust Solutions for the Stochastic CARP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Metaheuristics and Nature Inspired Computing META 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Marrakech (MA), Morocco</w:t>
+              <w:t xml:space="preserve">ODYSSEUS 2003 Second International Workshop on Freight Transportation and Logistics Mondello (Palermo), Sicily, Italy, May 27-30, 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Palermo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521142v1</w:t>
+                <w:t xml:space="preserve">hal-04146655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-trip pickup and delivery problem, with split loads, profits and multiple time windows to model a real case problem in the construction industry</w:t>
               </w:r>
@@ -2908,235 +2908,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructive Heuristics for Periodic Electric Vehicle Routing Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tayeb Oulad Kouider</w:t>
+                <w:t xml:space="preserve">Behaviour of a Hybrid ILS Heuristic on the Capacitated Profitable Tour Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayet Chentli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Operations Research and Enterprise Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. pp.264-271, </w:t>
+              <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. pp.115-123, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006630502640271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0006630401150123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982813v1</w:t>
+                <w:t xml:space="preserve">hal-02982814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of a Hybrid ILS Heuristic on the Capacitated Profitable Tour Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ouafi</w:t>
+                <w:t xml:space="preserve">Constructive Heuristics for Periodic Electric Vehicle Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Oulad Kouider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Operations Research and Enterprise Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. pp.115-123, </w:t>
+              <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. pp.264-271, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006630401150123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0006630502640271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982814v1</w:t>
+                <w:t xml:space="preserve">hal-02982813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Neighborhood Search Procedures for the Multi-Period Technician Routing and Scheduling Problem</w:t>
               </w:r>
@@ -3334,51 +3334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tournées de véhicules électriques avec flotte mixte et chargement partiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Oulad Kouider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif- Khettaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3429,51 +3429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme d'optimisation adaptatif pour un service de mobilité intégré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif- Khettaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3524,77 +3524,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel outil pour la classification des problèmes de tournées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mais Haj Rachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chatonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3619,51 +3619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-start Iterated Local Search for the Mixed Fleet Vehicle Routing Problem with Heterogenous Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3714,51 +3714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle Routing Problem with Mixed Fleet of Conventional and Heterogenous Electric Vehicles and Time Dependent Charging Costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3809,51 +3809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterated Tabu Search for the Mix Fleet Vehicle Routing Problem with Heterogenous Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3904,77 +3904,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using clustering method to solve Two Echelon Multi-products Location-Routing problem with Pickup and Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif- Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Operations Research and Enterprise Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3993,528 +3993,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">problème de Localisation-Routage Multi-produits avec collecte et livraison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Multi-­products Location-­Routing problem with Pickup and Delivery: Two-­Echelon model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFAC Workshop on Intelligent Manufacturing Systems - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, São Paulo, Brazil. pp.198-203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130522-3-BR-4036.00039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307676v1</w:t>
+                <w:t xml:space="preserve">hal-00841500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification conjointe des tournées et de la recharge des véhicules électriques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche flexible pour l’ordonnancement des tâches de maintenance distribuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Roset</w:t>
+                <w:t xml:space="preserve">A. Khattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Serairi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Mostefai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif- Khettaf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">CPI’2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Tlemcen, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307682v1</w:t>
+                <w:t xml:space="preserve">hal-01307576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-­products Location-­Routing problem with Pickup and Delivery: Two-­Echelon model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Rahmani</w:t>
+                <w:t xml:space="preserve">Planification conjointe des tournées et de la recharge des véhicules électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Roset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Serairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Workshop on Intelligent Manufacturing Systems - 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841500v1</w:t>
+                <w:t xml:space="preserve">hal-01307682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche flexible pour l’ordonnancement des tâches de maintenance distribuée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Ramdane Cherif- Khettaf</w:t>
+                <w:t xml:space="preserve">problème de Localisation-Routage Multi-produits avec collecte et livraison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Oulamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPI’2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Tlemcen, Algeria</w:t>
+              <w:t xml:space="preserve">ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307576v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated model for electric vehicles routing and optimal charging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif- Khettaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Roset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Serairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Conference on Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
@@ -4543,51 +4543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-products Location-Routing problem with Pickup and Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4641,234 +4641,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un service de transport à la demande urbain</w:t>
+                <w:t xml:space="preserve">Etude d’un service de transport à la demande urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frasie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Ramdane-Cherif</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision - ROADEF 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t>
+              <w:t xml:space="preserve">12e congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00606500v1</w:t>
+                <w:t xml:space="preserve">hal-01307699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d’un service de transport à la demande urbain</w:t>
+                <w:t xml:space="preserve">Etude d'un service de transport à la demande urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frasie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision - ROADEF 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307699v1</w:t>
+                <w:t xml:space="preserve">inria-00606500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling problems for logistic platforms with fixed staircase component arrivals and various deliveries hypotheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Portmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4919,51 +4919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling supply chain node with fixed component arrivals and two partially flexible deliveries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Portmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5036,51 +5036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Portmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès International de Génie Industriel - CIGI 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Nationale d'Ingénieurs de Tarbes à Bagnères de Bigorre, Jun 2009, Tarbes, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5157,51 +5157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Portmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Workshop on Project Management and Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Istanbul, Turkey. pp.43-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5226,51 +5226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Algorithms for Capacitated Arc Routing problems with Time Windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing - INCOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Saint-Etienne/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5321,51 +5321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zérouk Mouloua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision - ROADEF'2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Tours/France, pp.285-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5416,51 +5416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thisselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Portmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5492,381 +5492,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of evolutionary algorithms for arc routing problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heuristics and Lower Bound for the Mixed Capacitated Arc Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Manuel Belenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORAL 2003 (Third Conf. on Routing and Location)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2003, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">Conference on Routing and Location</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Puerto de la Cruz (Ténérife), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895749v1</w:t>
+                <w:t xml:space="preserve">hal-02082005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Algorithms for Arc Routing Problems</w:t>
+                <w:t xml:space="preserve">An overview of evolutionary algorithms for arc routing problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Routing and Location (CORAL 2003))</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Puerto de la Cruz, Spain</w:t>
+              <w:t xml:space="preserve">CORAL 2003 (Third Conf. on Routing and Location)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082004v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics and Lower Bound for the Mixed Capacitated Arc Routing Problem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary Algorithms for Arc Routing Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Routing and Location</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Puerto de la Cruz (Ténérife), Spain</w:t>
+              <w:t xml:space="preserve">Conference on Routing and Location (CORAL 2003))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Puerto de la Cruz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082005v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic arc routing problems: fast heuristics and instance generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5898,476 +5898,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la robustesse des solutions pour le CARP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary Algorithms for Multiperiods Arc Routing Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Ramdane Cherif- Khettaf</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la ROADEF 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">IPMU'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Annecy, France. pp.845-852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895758v1</w:t>
+                <w:t xml:space="preserve">hal-02082010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Algorithms for Multiperiods Arc Routing Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robustness evaluation of solutions for the Capacitated Arc Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Annecy, France. pp.845-852</w:t>
+              <w:t xml:space="preserve">Simulation and Planning in High Autonomy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Lisbon, Portugal. pp.290-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082010v1</w:t>
+                <w:t xml:space="preserve">hal-02082012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness evaluation of solutions for the Capacitated Arc Routing Problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planning problems in arc routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation and Planning in High Autonomy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Lisbon, Portugal. pp.290-295</w:t>
+              <w:t xml:space="preserve">Actes de PMS 2002 (EURO Working Group on Project Management and Scheduling)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Valencia, Spain. pp.232-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082012v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning problems in arc routing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la robustesse des solutions pour le CARP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif- Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de PMS 2002 (EURO Working Group on Project Management and Scheduling)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Valencia, Spain. pp.232-235</w:t>
+              <w:t xml:space="preserve">Congrès de la ROADEF 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082013v1</w:t>
+                <w:t xml:space="preserve">hal-02895758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast algorithms for general arc routing problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6418,51 +6418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Arc Routing Problems Solved by a Cutting Plane Algorithm and a Genetic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6494,523 +6494,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les problèmes de tournées sur arcs : application à la collecte des déchets ménagers</w:t>
+                <w:t xml:space="preserve">Algorithmes génétiques pour le CARP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Transport Urbain et Multimodalité 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Belfort, France</w:t>
+              <w:t xml:space="preserve">MOSIM'01 (3ème Conférence Francophone de Modélisation et Simulation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895760v1</w:t>
+                <w:t xml:space="preserve">hal-02895342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes génétiques pour les problèmes de tournées sur arcs</w:t>
+                <w:t xml:space="preserve">Les problèmes de tournées sur arcs : application à la collecte des déchets ménagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence MOdélisation et SIMulation ( MOSIM'01)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Troyes, France. pp.117-124</w:t>
+              <w:t xml:space="preserve">Journée Technique Transport Urbain et Multimodalité 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082016v1</w:t>
+                <w:t xml:space="preserve">hal-02895760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integer linear model for general arc routing problems</w:t>
+                <w:t xml:space="preserve">Algorithmes génétiques pour les problèmes de tournées sur arcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Simulation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Marseille, France. pp.427-431</w:t>
+              <w:t xml:space="preserve">Conférence MOdélisation et SIMulation ( MOSIM'01)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Troyes, France. pp.117-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082014v1</w:t>
+                <w:t xml:space="preserve">hal-02082016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genetic Algorithm for the Capacitated Arc Routing Problem and Its Extensions</w:t>
+                <w:t xml:space="preserve">An integer linear model for general arc routing problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Ramdane-Cherif</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoWorkshops 2001</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th European Simulation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Marseille, France. pp.427-431</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119863v1</w:t>
+                <w:t xml:space="preserve">hal-02082014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes génétiques pour le CARP</w:t>
+                <w:t xml:space="preserve">A Genetic Algorithm for the Capacitated Arc Routing Problem and Its Extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'01 (3ème Conférence Francophone de Modélisation et Simulation)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EvoWorkshops 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Côme, Italy. pp.473-483, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45365-2_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895342v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7234,499 +7234,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Iterated Local Search Heuristic Hybridization on Vehicle Routing Problems: Application to the Capacitated Profitable Tour Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ouafi</w:t>
+                <w:t xml:space="preserve">Reinsertion Algorithm Based on Destroy and Repair Operators for Dynamic Dial a Ride Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 966, </w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science book series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11536, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.80-101, 2019, In: Parlier G., Liberatore F., Demange M. (eds) Operations Research and Enterprise Systems. ICORES 2018., </w:t>
+              <w:t xml:space="preserve">, pp.81-95, 2019, Computational Science – ICCS 2019 19th International Conference, Faro, Portugal, June 12–14, 2019, Proceedings, Part I, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-16035-7_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22734-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982808v1</w:t>
+                <w:t xml:space="preserve">hal-02982807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaheuristics for the Generalised Periodic Electric Vehicle Routing Problem</w:t>
+                <w:t xml:space="preserve">Metaheuristics for Periodic Electric Vehicle Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Oulad Kouider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Logistics. ICCL 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11756, </w:t>
+              <w:t xml:space="preserve">Communications in Computer and Information Science book series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.219-232, 2019, Lecture Notes in Computer Science book series, </w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-31140-7_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-37584-3_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982806v1</w:t>
+                <w:t xml:space="preserve">hal-02982804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaheuristics for Periodic Electric Vehicle Routing Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tayeb Oulad Kouider</w:t>
+                <w:t xml:space="preserve">Impact of Iterated Local Search Heuristic Hybridization on Vehicle Routing Problems: Application to the Capacitated Profitable Tour Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayet Chentli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computer and Information Science book series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 966, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">, pp.80-101, 2019, In: Parlier G., Liberatore F., Demange M. (eds) Operations Research and Enterprise Systems. ICORES 2018., </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-37584-3_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-16035-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982804v1</w:t>
+                <w:t xml:space="preserve">hal-02982808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinsertion Algorithm Based on Destroy and Repair Operators for Dynamic Dial a Ride Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sven Vallée</w:t>
+                <w:t xml:space="preserve">Metaheuristics for the Generalised Periodic Electric Vehicle Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Oulad Kouider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Paternina-Arboleda; S. Voß. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science book series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11536, </w:t>
+              <w:t xml:space="preserve">Computational Logistics. ICCL 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11756, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.81-95, 2019, Computational Science – ICCS 2019 19th International Conference, Faro, Portugal, June 12–14, 2019, Proceedings, Part I, </w:t>
+              <w:t xml:space="preserve">, pp.219-232, 2019, Lecture Notes in Computer Science book series, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-22734-0_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31140-7_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982807v1</w:t>
+                <w:t xml:space="preserve">hal-02982806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximizing the Number of Served Requests in an Online Shared Transport System by Solving a Dynamic DARP</w:t>
               </w:r>
@@ -7833,51 +7833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterated Tabu Search for the Mix Fleet Vehicle Routing Problem with Heterogenous Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7937,64 +7937,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Start Iterated Local Search for the Mixed fleet Vehicle Routing Problem with Heterogeneous Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif- Khettaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8073,51 +8073,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Two-Echelon Multi-products Location-Routing problem with Pickup and Delivery: Formulation and heuristic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8206,64 +8206,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Algorithms for the General Arc Routing Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Intern report] A04-R-340 || lacomme04c, LORIA - Université de Lorraine. 2004, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8450,51 +8450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981758v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Vall&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Oulamara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane Cherif-Khettaf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2020.101199" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982799v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Chentli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouafi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2018024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-QS7GVGQ2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manceaux Antoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bril El-Haouzi Hind" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentaha Mohand Lounes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.679" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307014v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Rahmani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1040127" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Sassi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1099756" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306993v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane Cherif- Khettaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.080" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945564v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mais Haj Rachid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bloch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chatonnay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2014030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C8039DA40B8F32D32E8D4FF96BD588E497451CD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307531v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130522-3-BR-4036.00039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00174" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ph. Lacomme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2004.04.021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC7HFMV2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.jors.2601822" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534972v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Mechi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Cherrered" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.277" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Osanno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Akbalik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358093v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cardinael" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardina&#235;l" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ramdane Cherif-Khettaf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69257-4_17" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04525873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973316v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04056131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Abderebbi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011821900003396" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521142v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Jaballah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010253002000207" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfei Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Oulad Kouider" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Kouider" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007409201690178" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982813v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006630502640271" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006630401150123" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982815v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abouliakdane Khattara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mostefai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102699" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clavier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307986v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane Cherif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307995v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308010v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307469v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307682v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Serairi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841500v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307576v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khattara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostefai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307615v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841498v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2013.6568445" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606500v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frasie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307699v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carrera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Portmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523287v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100908-3-PT-3007.00030" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464831v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339199v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Chami" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Guimaraes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104110v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000296v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;rouk Mouloua" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000298v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thisselin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895749v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082004v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082005v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Belenguer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benavent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082011v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082012v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082013v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082007v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082009v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895760v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082016v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082014v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119863v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45365-2_49" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C7G3PCM4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895342v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973281v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oulamara" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04056151v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16579-5_8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982808v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-16035-7_5#citeas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16035-7_5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982806v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-31140-7_14#citeas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31140-7_14" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982804v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-37584-3_8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37584-3_8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982807v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-22734-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22734-0_7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982809v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-68496-3_5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68496-3_5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982821v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18161-5_6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306896v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16468-7_12" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088960v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100227v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981758v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Vall&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Oulamara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane Cherif-Khettaf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2020.101199" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982799v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Chentli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouafi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2018024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-QS7GVGQ2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307014v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Rahmani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1040127" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963200v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manceaux Antoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bril El-Haouzi Hind" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentaha Mohand Lounes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.679" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945564v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mais Haj Rachid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bloch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chatonnay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2014030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C8039DA40B8F32D32E8D4FF96BD588E497451CD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982797v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Sassi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1099756" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane Cherif- Khettaf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.080" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307531v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130522-3-BR-4036.00039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00174" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ph. Lacomme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.jors.2601822" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2004.04.021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC7HFMV2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534972v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Mechi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Cherrered" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.277" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512558v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Osanno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Akbalik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358086v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cardinael" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardina&#235;l" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ramdane Cherif-Khettaf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69257-4_17" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04525873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973316v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521142v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04056131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Abderebbi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011821900003396" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146655v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Jaballah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010253002000207" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfei Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Oulad Kouider" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Kouider" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007409201690178" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982814v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006630401150123" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982813v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006630502640271" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982815v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abouliakdane Khattara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mostefai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102699" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clavier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307986v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane Cherif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307995v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308010v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307469v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khattara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostefai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307682v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Serairi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307676v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307615v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841498v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2013.6568445" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307699v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frasie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606500v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carrera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Portmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523287v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100908-3-PT-3007.00030" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464831v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339199v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Chami" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Guimaraes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104110v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000296v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;rouk Mouloua" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000298v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thisselin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082005v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Belenguer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benavent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895749v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082004v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082011v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082012v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082013v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895758v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082007v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082009v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895342v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895760v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082016v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082014v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119863v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45365-2_49" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C7G3PCM4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973281v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oulamara" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04056151v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16579-5_8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982807v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-22734-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22734-0_7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982804v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-37584-3_8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37584-3_8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982808v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-16035-7_5#citeas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16035-7_5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-31140-7_14#citeas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31140-7_14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982809v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-68496-3_5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68496-3_5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982821v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18161-5_6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306896v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16468-7_12" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088960v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100227v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>