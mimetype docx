--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -1078,303 +1078,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Robustness of Solutions to Arc Routing Problem</w:t>
+                <w:t xml:space="preserve">Evolutionary algorithms for periodic arc routing problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Fleury</w:t>
+                <w:t xml:space="preserve">Philippe Ph. Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Project Management and Scheduling, 165 (2), pp.535-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2004.04.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/palgrave.jors.2601822⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000300v1</w:t>
+                <w:t xml:space="preserve">inria-00104119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary algorithms for periodic arc routing problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Robustness of Solutions to Arc Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ph. Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2004.04.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 56 (5), pp.526-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/palgrave.jors.2601822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00104119v1</w:t>
+                <w:t xml:space="preserve">inria-00000300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive Memetic Algorithms for Arc Routing Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1732,446 +1732,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MILP Formulations for Interval Scheduling with Multiple Time Windows: Application to Bin Transportation in the Construction Sector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Osanno</w:t>
+                <w:t xml:space="preserve">Hybrid Approach for Vehicle Routing Problem with Deep Reinforcement Learning and Large Neighborhood Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Cherrered</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCLEUROMAR2025: International Conference on Computational Logistics and Euro Mini Conference on Maritime Optimization and Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Delft and Rotterdam, France</w:t>
+              <w:t xml:space="preserve">26ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs sur Marne - Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512558v1</w:t>
+                <w:t xml:space="preserve">hal-05358086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Approach for Vehicle Routing Problem with Deep Reinforcement Learning and Large Neighborhood Search</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ammar Oulamara</w:t>
+                <w:t xml:space="preserve">MILP Formulations for Interval Scheduling with Multiple Time Windows: Application to Bin Transportation in the Construction Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Osanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Champs sur Marne - Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">ICCLEUROMAR2025: International Conference on Computational Logistics and Euro Mini Conference on Maritime Optimization and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Delft and Rotterdam, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05358086v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRASP-based memetic algorithm for Multi-period technician routing problem with mandatory assigned tasks and selective tasks</w:t>
+                <w:t xml:space="preserve">Memetic Algorithms for the Technician Routing and Scheduling Problem: Real Case Study of Energy Distribution System Operator (DSO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Cardinael</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
+                <w:t xml:space="preserve">L. Cardinaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Biennial International Conference on Artificial Evolution, EA 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metaheuristics and Nature Inspired Computing (META 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Marrakech (MA), Morocco. pp.233-249, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-69257-4_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973282v1</w:t>
+                <w:t xml:space="preserve">hal-04956665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memetic Algorithms for the Technician Routing and Scheduling Problem: Real Case Study of Energy Distribution System Operator (DSO)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Ramdane Cherif-Khettaf</w:t>
+                <w:t xml:space="preserve">GRASP-based memetic algorithm for Multi-period technician routing problem with mandatory assigned tasks and selective tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metaheuristics and Nature Inspired Computing (META 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Biennial International Conference on Artificial Evolution, EA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956665v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme mémétique pour le problème de tournées de techniciens : Cas industriel d'un GRD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2317,51 +2317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memetic Algorithms for the Workforce Routing and Scheduling Problem: case study of Energy Distribution System Operator (DSO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2503,77 +2503,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Robust Solutions for the Stochastic CARP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3505,273 +3505,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouvel outil pour la classification des problèmes de tournées</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chatonnay</w:t>
+                <w:t xml:space="preserve">Multi-start Iterated Local Search for the Mixed Fleet Vehicle Routing Problem with Heterogenous Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">EVOCOP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Copenhagen Denmark. pp.138-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307667v1</w:t>
+                <w:t xml:space="preserve">hal-01307986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-start Iterated Local Search for the Mixed Fleet Vehicle Routing Problem with Heterogenous Electric Vehicles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ammar Oulamara</w:t>
+                <w:t xml:space="preserve">Un nouvel outil pour la classification des problèmes de tournées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mais Haj Rachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chatonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVOCOP 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Copenhagen Denmark. pp.138-149</w:t>
+              <w:t xml:space="preserve">ROADEF 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307986v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle Routing Problem with Mixed Fleet of Conventional and Heterogenous Electric Vehicles and Time Dependent Charging Costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3822,51 +3822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterated Tabu Search for the Mix Fleet Vehicle Routing Problem with Heterogenous Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3993,446 +3993,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-­products Location-­Routing problem with Pickup and Delivery: Two-­Echelon model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Rahmani</w:t>
+                <w:t xml:space="preserve">Planification conjointe des tournées et de la recharge des véhicules électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Roset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Serairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Workshop on Intelligent Manufacturing Systems - 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841500v1</w:t>
+                <w:t xml:space="preserve">hal-01307682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche flexible pour l’ordonnancement des tâches de maintenance distribuée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Ramdane Cherif- Khettaf</w:t>
+                <w:t xml:space="preserve">problème de Localisation-Routage Multi-produits avec collecte et livraison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Oulamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPI’2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Tlemcen, Algeria</w:t>
+              <w:t xml:space="preserve">ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307576v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification conjointe des tournées et de la recharge des véhicules électriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ons Sassi</w:t>
+                <w:t xml:space="preserve">Multi-­products Location-­Routing problem with Pickup and Delivery: Two-­Echelon model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFAC Workshop on Intelligent Manufacturing Systems - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, São Paulo, Brazil. pp.198-203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130522-3-BR-4036.00039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307682v1</w:t>
+                <w:t xml:space="preserve">hal-00841500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">problème de Localisation-Routage Multi-produits avec collecte et livraison</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
+                <w:t xml:space="preserve">Approche flexible pour l’ordonnancement des tâches de maintenance distribuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mostefai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif- Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">CPI’2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Tlemcen, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307676v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated model for electric vehicles routing and optimal charging</w:t>
               </w:r>
@@ -4457,64 +4457,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif- Khettaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Roset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Serairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Conference on Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
@@ -4569,51 +4569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICALT - International Conference on Advanced Logistics and Transport - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Sousse, Tunisia. pp.115-122, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5537,51 +5537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5632,51 +5632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of evolutionary algorithms for arc routing problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5727,51 +5727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Algorithms for Arc Routing Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5803,165 +5803,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic arc routing problems: fast heuristics and instance generator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la robustesse des solutions pour le CARP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif- Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">actes de CO2002 (International Sympsium on Combinatorial Optimization)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France. pp.112</w:t>
+              <w:t xml:space="preserve">Congrès de la ROADEF 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082011v1</w:t>
+                <w:t xml:space="preserve">hal-02895758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Algorithms for Multiperiods Arc Routing Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6025,51 +6038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6120,51 +6133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning problems in arc routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6196,368 +6209,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la robustesse des solutions pour le CARP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast algorithms for general arc routing problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Ramdane Cherif- Khettaf</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la ROADEF 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">Juillet 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895758v1</w:t>
+                <w:t xml:space="preserve">hal-02082007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast algorithms for general arc routing problems</w:t>
+                <w:t xml:space="preserve">General Arc Routing Problems Solved by a Cutting Plane Algorithm and a Genetic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Juillet 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">IFAC'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082007v1</w:t>
+                <w:t xml:space="preserve">hal-02082009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Arc Routing Problems Solved by a Cutting Plane Algorithm and a Genetic Algorithm</w:t>
+                <w:t xml:space="preserve">Realistic arc routing problems: fast heuristics and instance generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">actes de CO2002 (International Sympsium on Combinatorial Optimization)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France. pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082009v1</w:t>
+                <w:t xml:space="preserve">hal-02082011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes génétiques pour le CARP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6589,428 +6589,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les problèmes de tournées sur arcs : application à la collecte des déchets ménagers</w:t>
+                <w:t xml:space="preserve">Algorithmes génétiques pour les problèmes de tournées sur arcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Transport Urbain et Multimodalité 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Belfort, France</w:t>
+              <w:t xml:space="preserve">Conférence MOdélisation et SIMulation ( MOSIM'01)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Troyes, France. pp.117-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895760v1</w:t>
+                <w:t xml:space="preserve">hal-02082016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes génétiques pour les problèmes de tournées sur arcs</w:t>
+                <w:t xml:space="preserve">An integer linear model for general arc routing problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence MOdélisation et SIMulation ( MOSIM'01)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Troyes, France. pp.117-124</w:t>
+              <w:t xml:space="preserve">13th European Simulation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Marseille, France. pp.427-431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082016v1</w:t>
+                <w:t xml:space="preserve">hal-02082014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integer linear model for general arc routing problems</w:t>
+                <w:t xml:space="preserve">A Genetic Algorithm for the Capacitated Arc Routing Problem and Its Extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Simulation Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EvoWorkshops 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Côme, Italy. pp.473-483, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45365-2_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082014v1</w:t>
+                <w:t xml:space="preserve">hal-00119863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genetic Algorithm for the Capacitated Arc Routing Problem and Its Extensions</w:t>
+                <w:t xml:space="preserve">Les problèmes de tournées sur arcs : application à la collecte des déchets ménagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Ramdane-Cherif</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoWorkshops 2001</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Technique Transport Urbain et Multimodalité 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Belfort, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00119863v1</w:t>
+                <w:t xml:space="preserve">hal-02895760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7028,100 +7028,100 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memetic Algorithms for the Technician Routing and Scheduling Problem: Real Case Study of Energy Distribution System Operator (DSO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oulamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metaheuristics and Nature Inspired Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Springer Nature Switzerland, pp.233-249, 2024, Communications in Computer and Information Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-69257-4_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973281v1</w:t>
@@ -7827,235 +7827,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterated Tabu Search for the Mix Fleet Vehicle Routing Problem with Heterogenous Electric Vehicles</w:t>
+                <w:t xml:space="preserve">Multi-Start Iterated Local Search for the Mixed fleet Vehicle Routing Problem with Heterogeneous Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif- Khettaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Intelligent Systems and Computing, Springer, Cham</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 359, , pp.57-68, 2015, In: Le Thi H., Pham Dinh T., Nguyen N. (eds) Modelling, Computation and Optimization in Information Systems and Management Sciences, 978-3-319-18161-5. </w:t>
+              <w:t xml:space="preserve">Evolutionary Computation in Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9026, Springer, pp.138-149, 2015, 978-3-319-16467-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18161-5_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16468-7_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982821v1</w:t>
+                <w:t xml:space="preserve">hal-01306896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Start Iterated Local Search for the Mixed fleet Vehicle Routing Problem with Heterogeneous Electric Vehicles</w:t>
+                <w:t xml:space="preserve">Iterated Tabu Search for the Mix Fleet Vehicle Routing Problem with Heterogenous Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Ramdane Cherif- Khettaf</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Oulamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Computation in Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 9026, Springer, pp.138-149, 2015, 978-3-319-16467-0. </w:t>
+              <w:t xml:space="preserve">Advances in Intelligent Systems and Computing, Springer, Cham</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 359, , pp.57-68, 2015, In: Le Thi H., Pham Dinh T., Nguyen N. (eds) Modelling, Computation and Optimization in Information Systems and Management Sciences, 978-3-319-18161-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-16468-7_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18161-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306896v1</w:t>
+                <w:t xml:space="preserve">hal-02982821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8206,51 +8206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Algorithms for the General Arc Routing Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8450,51 +8450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981758v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Vall&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Oulamara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane Cherif-Khettaf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2020.101199" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982799v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Chentli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouafi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2018024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-QS7GVGQ2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307014v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Rahmani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1040127" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963200v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manceaux Antoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bril El-Haouzi Hind" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentaha Mohand Lounes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.679" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945564v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mais Haj Rachid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bloch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chatonnay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2014030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C8039DA40B8F32D32E8D4FF96BD588E497451CD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982797v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Sassi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1099756" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane Cherif- Khettaf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.080" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307531v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130522-3-BR-4036.00039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00174" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ph. Lacomme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.jors.2601822" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2004.04.021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC7HFMV2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534972v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Mechi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Cherrered" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.277" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512558v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Osanno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Akbalik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358086v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cardinael" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardina&#235;l" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ramdane Cherif-Khettaf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69257-4_17" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04525873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973316v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521142v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04056131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Abderebbi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011821900003396" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146655v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Jaballah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010253002000207" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfei Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Oulad Kouider" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Kouider" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007409201690178" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982814v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006630401150123" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982813v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006630502640271" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982815v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abouliakdane Khattara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mostefai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102699" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clavier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307986v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane Cherif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307995v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308010v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307469v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khattara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostefai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307682v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Serairi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307676v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307615v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841498v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2013.6568445" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307699v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frasie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606500v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carrera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Portmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523287v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100908-3-PT-3007.00030" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464831v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339199v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Chami" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Guimaraes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104110v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000296v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;rouk Mouloua" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000298v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thisselin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082005v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Belenguer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benavent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895749v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082004v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082011v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082012v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082013v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895758v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082007v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082009v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895342v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895760v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082016v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082014v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119863v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45365-2_49" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C7G3PCM4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973281v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oulamara" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04056151v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16579-5_8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982807v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-22734-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22734-0_7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982804v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-37584-3_8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37584-3_8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982808v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-16035-7_5#citeas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16035-7_5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-31140-7_14#citeas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31140-7_14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982809v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-68496-3_5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68496-3_5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982821v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18161-5_6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306896v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16468-7_12" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088960v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100227v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981758v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Vall&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Oulamara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane Cherif-Khettaf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2020.101199" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982799v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Chentli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouafi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2018024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-QS7GVGQ2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307014v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Rahmani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1040127" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963200v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manceaux Antoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bril El-Haouzi Hind" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentaha Mohand Lounes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.679" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945564v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mais Haj Rachid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bloch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chatonnay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2014030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C8039DA40B8F32D32E8D4FF96BD588E497451CD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982797v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Sassi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1099756" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane Cherif- Khettaf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.080" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307531v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130522-3-BR-4036.00039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00174" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ph. Lacomme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2004.04.021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC7HFMV2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.jors.2601822" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534972v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Mechi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Cherrered" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.277" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512558v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Osanno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Akbalik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardina&#235;l" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ramdane Cherif-Khettaf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69257-4_17" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cardinael" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04525873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973316v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521142v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04056131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Abderebbi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011821900003396" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146655v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Jaballah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010253002000207" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfei Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Oulad Kouider" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Kouider" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007409201690178" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982814v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006630401150123" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982813v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006630502640271" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982815v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abouliakdane Khattara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mostefai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102699" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clavier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307986v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane Cherif" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307995v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308010v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307469v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307682v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Serairi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841500v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307576v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khattara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostefai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307615v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841498v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2013.6568445" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307699v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frasie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606500v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carrera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Portmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523287v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100908-3-PT-3007.00030" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464831v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339199v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Chami" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Guimaraes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104110v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000296v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;rouk Mouloua" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000298v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thisselin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082005v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Belenguer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benavent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895749v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082004v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895758v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082012v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082013v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082007v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082009v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082011v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895342v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082016v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082014v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119863v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45365-2_49" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C7G3PCM4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895760v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973281v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oulamara" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04056151v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16579-5_8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982807v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-22734-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22734-0_7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982804v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-37584-3_8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37584-3_8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982808v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-16035-7_5#citeas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16035-7_5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-31140-7_14#citeas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31140-7_14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982809v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-68496-3_5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68496-3_5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306896v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16468-7_12" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982821v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18161-5_6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088960v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100227v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>