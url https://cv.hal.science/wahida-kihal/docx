--- v0 (2026-03-24)
+++ v1 (2026-05-13)
@@ -100,763 +100,763 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poor Children and Air Pollution Exposure: Time for Action</w:t>
+                <w:t xml:space="preserve">A Comprehensive Review on Social Inequalities and Pregnancy Outcome—Identification of Relevant Pathways and Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valentin Simoncic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Research &amp; Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37871/jbres1624⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Exclusive Papers Collection of Editorial Board Members (and Invited Scholars) in Section Public Health Statistics and Risk Assessment, 19 (24), pp.16592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192416592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907503v1</w:t>
+                <w:t xml:space="preserve">hal-03907446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study protocol to explore the social effects of environmental exposure and lifestyle behaviours on pregnancy outcome: an overview of cohort of pregnant women study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical activity and gestational weight gain: a systematic review of observational studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Simoncic</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-058883⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.1951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-022-14324-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874421v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Equity Impact Assessment Related to Air Pollution Reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposome and Social Vulnerability: An Overview of the Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Amuzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Deguen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Valentin Simoncic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19 (22), pp.15352. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 19 (6), pp.3534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19063534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph192215352⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03900273v1</w:t>
+                <w:t xml:space="preserve">hal-03620277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity and gestational weight gain: a systematic review of observational studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Study protocol to explore the social effects of environmental exposure and lifestyle behaviours on pregnancy outcome: an overview of cohort of pregnant women study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Simoncic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Deguen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loriane Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sananes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-022-14324-0⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.e058883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-058883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900651v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Review on Social Inequalities and Pregnancy Outcome—Identification of Relevant Pathways and Mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poor Children and Air Pollution Exposure: Time for Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Research &amp; Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (12), pp.1500-1502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37871/jbres1624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph192416592⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03907446v1</w:t>
+                <w:t xml:space="preserve">hal-03907503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposome and Social Vulnerability: An Overview of the Literature Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Health Equity Impact Assessment Related to Air Pollution Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19 (6), pp.3534. </w:t>
+              <w:t xml:space="preserve">, 2022, 19 (22), pp.15352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19063534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192215352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620277v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are the effects of air pollution on birth weight modified by infant sex and neighborhood socioeconomic deprivation? A multilevel analysis in Paris (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -933,77 +933,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités sociétales et exposome urbain. Des origines sociales pour des expositions différentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38 (&amp;), pp.75-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1037,64 +1037,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical Pattern of COVID-19-Related Outcomes over the Pandemic Period in France: A Nationwide Socio-Environmental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (4), pp.1824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1122,291 +1122,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant Mortality Related to NO2 and PM Exposure: Systematic Review and Meta-Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adverse Birth Outcomes Related to NO2 and PM Exposure: European Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Simoncic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (8), pp.2623. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17082623⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 17 (21), pp.8116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17218116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547894v1</w:t>
+                <w:t xml:space="preserve">hal-03003728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adverse Birth Outcomes Related to NO2 and PM Exposure: European Systematic Review and Meta-Analysis</w:t>
+                <w:t xml:space="preserve">Infant Mortality Related to NO2 and PM Exposure: Systematic Review and Meta-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Simoncic</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guadalupe Perez Marchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (21), pp.8116. </w:t>
+              <w:t xml:space="preserve">, 2020, 17 (8), pp.2623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph17218116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17082623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003728v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental amenities and the fetal and infant health during the first 1000 days of life: a literature review and theoretical contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (4), pp.287-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1440,77 +1440,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Burden of Disease Attributable to Air Pollution Due to Preterm Birth Complications and Infant Death in Paris Using Disability-Adjusted Life Years (DALYs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guadalupe Perez Marchetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (21), pp.7841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1544,51 +1544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adverse Birth Outcomes as Indicators of Poor Fetal Growth Conditions in a French Newborn Population—A Stratified Analysis by Neighborhood Deprivation Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Le Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1678,90 +1678,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premature Adult Death and Equity Impact of a Reduction of NO2, PM10, and PM2.5 Levels in Paris. A Health Impact Assessment Study Conducted at the Census Block Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Le Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (1), pp.38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1808,64 +1808,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does residential mobility during pregnancy induce exposure misclassification for air pollution?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2059,51 +2059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Clustering Approach to Investigate Socio-Environmental Inequality in Preterm Birth-A Study Conducted at Fine Spatial Scale in Paris (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2187,832 +2187,832 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need for, and value of, a spatial scan statistical tool for tackling social health inequalities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wahida Kihal</w:t>
+                <w:t xml:space="preserve">Systematic literature review of reproductive outcome associated with residential proximity to polluted sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (4), pp.99-102. </w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1757975916656358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12942-017-0091-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688586v1</w:t>
+                <w:t xml:space="preserve">hal-01547817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy Air Exposure: An R Package for Estimation of Exposure to Air Pollution during Critical Windows of Pregnancy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Do Individual and Neighborhood Characteristics Influence Perceived Air Quality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Nicollet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manon Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 07 (03), pp.422-433. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (12), pp.1559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/ojs.2017.73030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph14121559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028106v1</w:t>
+                <w:t xml:space="preserve">hal-01714622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a data-driven spatial approach to assessment of neighbourhood influences on the spatial distribution of myocardial infarction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the edge effect impact on the measure of spatial accessibility to healthcare providers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Souris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 16, pp.22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12942-017-0094-8⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12942-017-0119-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547785v1</w:t>
+                <w:t xml:space="preserve">hal-01671318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic literature review of reproductive outcome associated with residential proximity to polluted sites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Developing a data-driven spatial approach to assessment of neighbourhood influences on the spatial distribution of myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pedrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Segala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arveiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 16 (1), pp.20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12942-017-0091-y⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 16, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12942-017-0094-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547817v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Individual and Neighborhood Characteristics Influence Perceived Air Quality?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pregnancy Air Exposure: An R Package for Estimation of Exposure to Air Pollution during Critical Windows of Pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nicollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Danzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph14121559⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 07 (03), pp.422-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojs.2017.73030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714622v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the edge effect impact on the measure of spatial accessibility to healthcare providers?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The need for, and value of, a spatial scan statistical tool for tackling social health inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (1), pp.46. </w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (4), pp.99-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12942-017-0119-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1757975916656358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671318v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-area spatiotemporal analysis of heatwave impacts on elderly mortality in Paris: A cluster analysis approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ragettli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 592, pp.288-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3040,2509 +3040,2509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02419166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Planning of Green Space as a Local Intervention Aimed at Tackling Social Health Inequalities: Adverse Pregnancy Issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neighborhood deprivation and risk of congenital heart defects, neural tube defects and orofacial clefts: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Séverine Deguen</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoinformatics &amp; Geostatistics: An Overview</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2327-4581.1000141⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (10), pp.e0159039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0159039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323677v1</w:t>
+                <w:t xml:space="preserve">hal-01406070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Socio-Economic Inequalities on Access to Renal Transplantation and Survival of Patients with End-Stage Renal Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the spatial accessibility to health professionals at French census block level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Souris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0153431. </w:t>
+              <w:t xml:space="preserve">International Journal for Equity in Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1), pp.125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12939-016-0411-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305481v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the spatial accessibility to health professionals at French census block level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fei Gao</w:t>
+                <w:t xml:space="preserve">Correction: Neighbourhood Characteristics and Long-Term Air Pollution Levels Modify the Association between the Short-Term Nitrogen Dioxide Concentrations and All-Cause Mortality in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Equity in Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12939-016-0411-z⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.e0150875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359567v1</w:t>
+                <w:t xml:space="preserve">hal-01313745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Neighbourhood Characteristics and Long-Term Air Pollution Levels Modify the Association between the Short-Term Nitrogen Dioxide Concentrations and All-Cause Mortality in Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Spatial Planning of Green Space as a Local Intervention Aimed at Tackling Social Health Inequalities: Adverse Pregnancy Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (3), pp.e0150875. </w:t>
+              <w:t xml:space="preserve">Geoinformatics &amp; Geostatistics: An Overview</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4172/2327-4581.1000141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313745v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of geographic indicators of healthcare, environment and socioeconomic factors to characterize environmental health disparities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy Padilla</w:t>
+                <w:t xml:space="preserve">Influence of Socio-Economic Inequalities on Access to Renal Transplantation and Survival of Patients with End-Stage Renal Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12940-016-0163-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0153431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01366285v1</w:t>
+                <w:t xml:space="preserve">hal-01305481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">City-Specific Spatiotemporal Infant and Neonatal Mortality Clusters: Links with Socioeconomic and Air Pollution Spatial Patterns in France</w:t>
+                <w:t xml:space="preserve">Use of geographic indicators of healthcare, environment and socioeconomic factors to characterize environmental health disparities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wahida Kihal-Talantikit</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verónica M. Vieira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sandra Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (6), pp.624. </w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1), pp.79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph13060624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12940-016-0163-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765797v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01366285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual framework for the assessment of cumulative exposure to air pollution at a fine spatial scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">City-Specific Spatiotemporal Infant and Neonatal Mortality Clusters: Links with Socioeconomic and Air Pollution Spatial Patterns in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica M. Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13 (3), pp.319. </w:t>
+              <w:t xml:space="preserve">, 2016, 13 (6), pp.624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph13030319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph13060624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296781v1</w:t>
+                <w:t xml:space="preserve">hal-01765797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood deprivation and risk of congenital heart defects, neural tube defects and orofacial clefts: A systematic review and meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wahida Kihal</w:t>
+                <w:t xml:space="preserve">A conceptual framework for the assessment of cumulative exposure to air pollution at a fine spatial scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Jeanjean</w:t>
+                <w:t xml:space="preserve">Cindy M. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Padilla</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geraldine Le Nir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (10), pp.e0159039. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (3), pp.319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0159039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph13030319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406070v1</w:t>
+                <w:t xml:space="preserve">hal-01296781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention territoriale visant à lutter contre la pollution atmosphérique et Equité en matière de santé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Spatial distribution of end-stage renal disease (ESRD) and social inequalities in mixed urban and rural areas: a study in the Bretagne administrative region of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfst.464⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfu131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321207v1</w:t>
+                <w:t xml:space="preserve">hal-01118626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Neighbourhood Deprivation in the Adverse Effect of Air Pollution on Congenital Abnormalities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intervention territoriale visant à lutter contre la pollution atmosphérique et Equité en matière de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of public health and research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfst.464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321206v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data analysis techniques: a tool for cumulative exposure assessment.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cindy Padilla</w:t>
+                <w:t xml:space="preserve">Role of the Neighbourhood Deprivation in the Adverse Effect of Air Pollution on Congenital Abnormalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Kai-Chieh Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of public health and research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069587v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SesIndexCreatoR: An R package for socioeconomic indices computation and visualization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Data analysis techniques: a tool for cumulative exposure assessment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ojs.2015.54031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (2), pp.222-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jes.2014.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161775v1</w:t>
+                <w:t xml:space="preserve">hal-01069587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighbourhood Characteristics and Long-Term Air Pollution Levels Modify the Association between the Short-Term Nitrogen Dioxide Concentrations and All-Cause Mortality in Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">SesIndexCreatoR: An R package for socioeconomic indices computation and visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angélique Delbarre</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131463⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (4), pp.291-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojs.2015.54031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187406v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of end-stage renal disease (ESRD) and social inequalities in mixed urban and rural areas: a study in the Bretagne administrative region of France</w:t>
+                <w:t xml:space="preserve">Neighbourhood Characteristics and Long-Term Air Pollution Levels Modify the Association between the Short-Term Nitrogen Dioxide Concentrations and All-Cause Mortality in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Couchoud</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (1), pp.7-13. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0131463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfu131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118626v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air quality and social deprivation in four French metropolitan areas—A localized spatio-temporal environmental inequality analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traffic-Related Air Pollution and the Onset of Myocardial Infarction: Disclosing Benzene as a Trigger? A Small-Area Case-Crossover Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rossello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Le Nir</w:t>
+                <w:t xml:space="preserve">Denis Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Schillinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fermanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Segala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.07.017⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e100307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765768v1</w:t>
+                <w:t xml:space="preserve">hal-01888472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic-Related Air Pollution and the Onset of Myocardial Infarction: Disclosing Benzene as a Trigger? A Small-Area Case-Crossover Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Schillinger</w:t>
+                <w:t xml:space="preserve">Air quality and social deprivation in four French metropolitan areas—A localized spatio-temporal environmental inequality analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica M. Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Fermanian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Segala</w:t>
+                <w:t xml:space="preserve">Philippe Rossello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Le Nir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (6), pp.e100307. </w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 134, pp.315-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888472v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of synthetic homogeneous neighborhoods using zone design algorithms to explore relationships between asthma and deprivation in Strasbourg, France</w:t>
+                <w:t xml:space="preserve">Gender Differences in the Association between Socioeconomic Status and Subclinical Atherosclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clive E. Sabel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Berr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Helmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dufouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2012.11.018⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e80195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00763240v1</w:t>
+                <w:t xml:space="preserve">hal-02437437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le niveau socioéconomique influence-t-il les risques de la pollution atmosphérique pour la santé ? L’exemple de l’infarctus du myocarde, communauté urbaine de Strasbourg, 2000–2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pedrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (Supplement 2, J), pp.S110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2013.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Differences in the Association between Socioeconomic Status and Subclinical Atherosclerosis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Creation of synthetic homogeneous neighborhoods using zone design algorithms to explore relationships between asthma and deprivation in Strasbourg, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Helmer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clive E. Sabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.xx-xx. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2012.11.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080195⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02437437v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00763240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green space, social inequalities and neonatal mortality in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Gelormini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5606,103 +5606,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical procedure to create a neighborhood socioeconomic index for health inequalities analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Equity in Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (1), pp.21. </w:t>
@@ -5740,51 +5740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploratory spatial analysis to assess the relationship between deprivation, noise and infant mortality: an ecological study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5887,77 +5887,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PAISARC+ : pollution atmosphérique, inégalités sociales, asthme, risque cardiaque. Influence du contexte de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pedrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (3), pp.207-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6023,90 +6023,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SesIndexCreatoR : Un package R pour la création et la visualisation d'indices socioéconomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6148,77 +6148,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical techniques may help exploring the relationships between environmental exposure, social and economical neighbourhood characteristics and short-term health outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Health Conference 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Salvador de Bahia, Brazil. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6237,433 +6237,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00626419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle approche pour caractériser le contexte de vie</w:t>
+                <w:t xml:space="preserve">PAISARC (+) : Pollution atmosphérique, Inégalités Sociale, Asthme, Risque Cardiaque : contexte de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès des ORS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">« Qualité de l'air » à l'ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00569188v1</w:t>
+                <w:t xml:space="preserve">halshs-00569151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach for characterizing neighbourhood deprivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ISES-ISEE: Joint conference of International Society of Exposure Science &amp; International Society for Environmental Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00569178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAISARC (+) : Pollution atmosphérique, Inégalités Sociale, Asthme, Risque Cardiaque : contexte de vie</w:t>
+                <w:t xml:space="preserve">Nouvelle approche pour caractériser le contexte de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pédrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche du département Santé, Environnement, Travail de l'EHESP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">12ème Congrès des ORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00569165v1</w:t>
+                <w:t xml:space="preserve">halshs-00569188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAISARC (+) : Pollution atmosphérique, Inégalités Sociale, Asthme, Risque Cardiaque : contexte de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Qualité de l'air » à l'ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche du département Santé, Environnement, Travail de l'EHESP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00569151v1</w:t>
+                <w:t xml:space="preserve">halshs-00569165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAISARC (+) Project: Atmospheric Pollution, Social Inequalities, Asthma and Cardiac Risk: Influence of Neighbourhood Context</w:t>
               </w:r>
@@ -6675,64 +6675,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pelegris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE: International Society for Environmental Epidemiology, du 25 au 29 Août 2009 à Dublin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6783,64 +6783,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pelegris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFSSET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6910,64 +6910,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for complex environmental exposure situations: a classification approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lalloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7191,51 +7191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal-Talantikite" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37871/jbres1624" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874421v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Simoncic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Huber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Deruelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sananes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-058883" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192215352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900651v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deruelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Deguen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14324-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907446v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192416592" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03620277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amuzu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063534" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03200369v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gilles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Danzon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247699" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508965v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vasseur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021149" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145179v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041824" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02547894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Perez Marchetta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17082623" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003728v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17218116" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2020.0818" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02985665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17217841" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02341142v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Nouveau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legendre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou Navier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16214069" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16010038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903258v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fran&#231;ois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-018-0416-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Le Guillou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;laide Pladys" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Siebert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atman Haddj-Elmrabet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.02.018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01888870v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ahlers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15091895" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01688586v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975916656358" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04028106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nicollet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2017.73030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547785v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pedrono" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Segala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arveiler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0094-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547817v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0091-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01714622v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Padilla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph14121559" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671318v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souris" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0119-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ragettli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.102" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02323677v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2327-4581.1000141" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01305481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153431" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01359567v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-016-0411-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313745v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delbarre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150875" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366285v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-016-0163-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01765797v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal-Talantikit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica M. Vieira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13060624" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01296781v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy M. Padilla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Le Nir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13030319" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01406070v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jeanjean" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padilla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159039" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02321207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.464" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02321206v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kai-Chieh Chen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monnez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2014.66" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161775v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2015.54031" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187406v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131463" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118626v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siebert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couchoud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfu131" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01765768v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossello" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.07.017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888472v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schillinger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fermanian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100307" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763240v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive E. Sabel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2012.11.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRMVHW78-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04026613v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Havard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pedrono" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schillinger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.03.014" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437437v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lapostolle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dufouil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080195" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00878362v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gelormini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2393-13-191" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809310v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-9276-12-21" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924503v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lalloue" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rougier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-12-109" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03114681v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0459" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433087v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626419v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569188v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle P&#233;drono" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569178v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569165v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569151v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelegris" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569097v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432884v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907446v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Simoncic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal-Talantikite" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192416592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900651v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deruelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Deguen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14324-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03620277v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amuzu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063534" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874421v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Huber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Deruelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sananes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-058883" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907503v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37871/jbres1624" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192215352" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03200369v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gilles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Danzon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247699" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508965v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vasseur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021149" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145179v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041824" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003728v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17218116" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02547894v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Perez Marchetta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17082623" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2020.0818" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02985665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17217841" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02341142v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Nouveau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legendre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou Navier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16214069" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16010038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903258v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fran&#231;ois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-018-0416-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Le Guillou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;laide Pladys" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Siebert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atman Haddj-Elmrabet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.02.018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01888870v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ahlers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15091895" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547817v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0091-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01714622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Padilla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph14121559" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671318v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0119-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547785v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pedrono" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Segala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arveiler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0094-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04028106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nicollet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2017.73030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01688586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975916656358" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ragettli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.102" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01406070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jeanjean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padilla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01359567v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-016-0411-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313745v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delbarre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150875" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02323677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2327-4581.1000141" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01305481v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153431" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366285v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-016-0163-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01765797v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal-Talantikit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica M. Vieira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13060624" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01296781v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy M. Padilla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Le Nir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13030319" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118626v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siebert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couchoud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfu131" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02321207v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.464" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02321206v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kai-Chieh Chen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069587v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monnez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2014.66" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161775v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2015.54031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187406v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131463" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888472v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schillinger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fermanian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100307" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01765768v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossello" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.07.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437437v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lapostolle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dufouil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080195" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04026613v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Havard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pedrono" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schillinger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.03.014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763240v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive E. Sabel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2012.11.018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRMVHW78-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00878362v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gelormini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2393-13-191" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809310v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-9276-12-21" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924503v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lalloue" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rougier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-12-109" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03114681v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0459" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433087v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626419v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569151v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569178v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle P&#233;drono" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569188v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569165v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelegris" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569097v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432884v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>