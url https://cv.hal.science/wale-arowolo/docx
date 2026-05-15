--- v1 (2026-03-30)
+++ v2 (2026-05-15)
@@ -620,209 +620,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which developing countries are ripe for electric vehicle investment? An analytical framework</w:t>
+                <w:t xml:space="preserve">Rapid decarbonisation of Paris, Lyon and Marseille's power, transport and building sectors by coupling rooftop solar PV and electric vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wale Arowolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (2/3), pp. 322-338. </w:t>
+              <w:t xml:space="preserve">Energy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74, pp.196-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJATM.2023.10057060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.esd.2023.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03987449v1</w:t>
+                <w:t xml:space="preserve">hal-03903598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid decarbonisation of Paris, Lyon and Marseille's power, transport and building sectors by coupling rooftop solar PV and electric vehicles</w:t>
+                <w:t xml:space="preserve">Which developing countries are ripe for electric vehicle investment? An analytical framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wale Arowolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 74, pp.196-214. </w:t>
+              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (2/3), pp. 322-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.esd.2023.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJATM.2023.10057060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03903598v1</w:t>
+                <w:t xml:space="preserve">hal-03987449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of electromobility with the electric power systems: The key challenges</w:t>
               </w:r>
@@ -1280,191 +1280,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric mobility investment: emerging patterns from cross-country analyses.</w:t>
+                <w:t xml:space="preserve">Safety of shared self-driving automated vehicles in Europe: an analytical framework proposal and public policy implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wale Arowolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Rukia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th IAEE International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Energy Economics, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Electric Vehicle Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113376v1</w:t>
+                <w:t xml:space="preserve">hal-04897223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety of shared self-driving automated vehicles in Europe: an analytical framework proposal and public policy implications</w:t>
+                <w:t xml:space="preserve">Electric mobility investment: emerging patterns from cross-country analyses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wale Arowolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Vehicle Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">46th IAEE International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Energy Economics, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04897223v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are autonomous vehicles the future of public transport, even in low-density areas?</w:t>
               </w:r>
@@ -1686,178 +1686,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid decarbonisation of France’s power and transport sectors by coupling Solar PV and Electric Vehicle: towards net-zero emission homes by 2030</w:t>
+                <w:t xml:space="preserve">Electric Vehicles Economics: Managing the adaptation of energy and mobility systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wale Arowolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Armand Peugeot Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Peugeot, Energy &amp; Prosperity, and Climate Economics Chair., Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">International Association for Energy Economics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574219v1</w:t>
+                <w:t xml:space="preserve">hal-04551548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Vehicles Economics: Managing the adaptation of energy and mobility systems</w:t>
+                <w:t xml:space="preserve">Rapid decarbonisation of France’s power and transport sectors by coupling Solar PV and Electric Vehicle: towards net-zero emission homes by 2030</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wale Arowolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association for Energy Economics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Armand Peugeot Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Peugeot, Energy &amp; Prosperity, and Climate Economics Chair., Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551548v1</w:t>
+                <w:t xml:space="preserve">hal-04574219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2662,51 +2662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083499v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wale Arowolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2026.101764" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452216v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2025.101764" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629811v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tej.2025.107473" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04116484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Larsson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2024.101040" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760477v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2024.101256" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03987449v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2023.10057060" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esd.2023.04.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2020.111580" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903679v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tej.2019.106635" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903702v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Blechinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherina Cader" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2018.12.007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897223v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rukia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85578-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551560v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03987471v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4928884" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075132v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Gaitanidou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679579v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518624v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Beye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Zigah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana El Hajj Sleiman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole van den Boom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03522048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03904156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLS045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083499v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wale Arowolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2026.101764" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452216v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2025.101764" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629811v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tej.2025.107473" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04116484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Larsson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2024.101040" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760477v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2024.101256" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903598v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esd.2023.04.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03987449v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2023.10057060" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2020.111580" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903679v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tej.2019.106635" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903702v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Blechinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherina Cader" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2018.12.007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rukia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113376v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85578-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551560v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574219v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03987471v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4928884" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075132v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Gaitanidou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679579v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518624v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Beye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Zigah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana El Hajj Sleiman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole van den Boom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03522048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03904156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLS045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>