--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -192,51 +192,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islamic Law and International Commercial Arbitration,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rev. crit. DIP. Revue Critique de Droit International Privé</w:t>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 04, pp.1147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02517928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -284,923 +284,923 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24, pp.39-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergences et contradictions du droit des investissements et des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Ben Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Coulée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Walid Ben Hamida; Frédérique Coulée. Editions A. Pedone, 2017, 978-2-233-00834-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Code tunisien de l'arbitrage : annoté par la jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Ben Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Anis Bettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Anis Bettaieb, 2015, 978-9938-12-894-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'argent dans l'arbirtrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Ben Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Walid Ben Hamida; Thomas Clay. Lextenso, 2013, 978-2-35971-111-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des investissements et droit fiscal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabrina Rober-Cuendet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit des investissements internationaux : persoectives croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.119-134, 2017, 978-2-8027-5849-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport introductif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Walid Ben Hamida; Frédérique Coulée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convergences et contradictions du droit des investissements et des droits de l'homme : une approche contentieuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions A. Pedone, 2017, 978-2-233-00834-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédures parallèles et facteurs de désordres dans l’arbitrage d’investissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basile Darmois; Eloise Glucksmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures parallèles et décisions contradictoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.17-28, 2015, 978-2-8027-4894-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « dispositive motions » dans l’arbitrage d’investissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud de Nanteuil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'accès de l'investisseur à la justice arbitrale : réflexions sur la procéduralisation du droit international de l'investissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions A. Pedone, pp.137-165, 2015, 978-2-233-00765-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’admission des investissements et des investisseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Leben. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit international des investissements et de l'arbitrage transnational</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pedone, pp.243-264, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution de la Ligue Arabe à l’élaboration d’un droit régional effectif des investissements étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michele Vellano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il futuro delle organizzaioni internazionali : prospettive giuridiche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editoriale scientifica, pp.551-568, 2015, 978-88-6342-757-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investment treaties and democratic transition : Does investment law authorize not to honor contracts concluded with undemocratic regimes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephan W. Schill; Christian J. Tams; Rainer Hofmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International investment law and development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.309-329, 2015, 978-1-78471-134-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La détermination des frais de l’arbitrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Walid Ben Hamida; Thomas Clay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'argent dans l'arbitrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lextenso, pp.115-129, 2013, 978-2-35971-111-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590950v1</w:t>
-              </w:r>
-[...255 lines deleted...]
-                <w:t xml:space="preserve">hal-02573767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1456,51 +1456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben Hamida" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517928v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02550256v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590944v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590949v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590942v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590947v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590952v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590950v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573775v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Coul&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Anis Bettaieb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573767v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203186v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben Hamida" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517928v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02550256v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573775v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Coul&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571028v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Anis Bettaieb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573767v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590944v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590947v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590952v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203186v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>