--- v1 (2026-04-05)
+++ v2 (2026-05-13)
@@ -742,100 +742,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédures parallèles et facteurs de désordres dans l’arbitrage d’investissement</w:t>
+                <w:t xml:space="preserve">L’admission des investissements et des investisseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Basile Darmois; Eloise Glucksmann. </w:t>
+              <w:t xml:space="preserve">Charles Leben. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procédures parallèles et décisions contradictoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.17-28, 2015, 978-2-8027-4894-6</w:t>
+              <w:t xml:space="preserve">Droit international des investissements et de l'arbitrage transnational</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.243-264, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590942v1</w:t>
+                <w:t xml:space="preserve">hal-03203147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « dispositive motions » dans l’arbitrage d’investissement</w:t>
               </w:r>
@@ -888,246 +888,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’admission des investissements et des investisseurs</w:t>
+                <w:t xml:space="preserve">La contribution de la Ligue Arabe à l’élaboration d’un droit régional effectif des investissements étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Charles Leben. </w:t>
+              <w:t xml:space="preserve">Michele Vellano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit international des investissements et de l'arbitrage transnational</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp.243-264, 2015</w:t>
+              <w:t xml:space="preserve">Il futuro delle organizzaioni internazionali : prospettive giuridiche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editoriale scientifica, pp.551-568, 2015, 978-88-6342-757-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203147v1</w:t>
+                <w:t xml:space="preserve">hal-02590947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribution de la Ligue Arabe à l’élaboration d’un droit régional effectif des investissements étrangers</w:t>
+                <w:t xml:space="preserve">Investment treaties and democratic transition : Does investment law authorize not to honor contracts concluded with undemocratic regimes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michele Vellano. </w:t>
+              <w:t xml:space="preserve">Stephan W. Schill; Christian J. Tams; Rainer Hofmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il futuro delle organizzaioni internazionali : prospettive giuridiche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editoriale scientifica, pp.551-568, 2015, 978-88-6342-757-8</w:t>
+              <w:t xml:space="preserve">International investment law and development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.309-329, 2015, 978-1-78471-134-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590947v1</w:t>
+                <w:t xml:space="preserve">hal-02590952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investment treaties and democratic transition : Does investment law authorize not to honor contracts concluded with undemocratic regimes?</w:t>
+                <w:t xml:space="preserve">Procédures parallèles et facteurs de désordres dans l’arbitrage d’investissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stephan W. Schill; Christian J. Tams; Rainer Hofmann. </w:t>
+              <w:t xml:space="preserve">Basile Darmois; Eloise Glucksmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International investment law and development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.309-329, 2015, 978-1-78471-134-4</w:t>
+              <w:t xml:space="preserve">Procédures parallèles et décisions contradictoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.17-28, 2015, 978-2-8027-4894-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590952v1</w:t>
+                <w:t xml:space="preserve">hal-02590942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La détermination des frais de l’arbitrage</w:t>
               </w:r>
@@ -1456,51 +1456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben Hamida" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517928v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02550256v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573775v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Coul&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571028v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Anis Bettaieb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573767v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590944v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590947v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590952v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203186v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben Hamida" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517928v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02550256v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573775v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Coul&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571028v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Anis Bettaieb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573767v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590944v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203147v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590952v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590942v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203186v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>