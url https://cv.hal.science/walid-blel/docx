--- v0 (2026-03-26)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> WALID BLEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of wall phenomena of confined bubble flow in a square channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilia Evdokimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vozhakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 301, pp.120681. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2024.120681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error correction in correlative measurement methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilia Evdokimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Lobanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Chinak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Filippskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.-K. Si-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (4), pp.51-61. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JFlowVisImageProc.2025057328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Hydrodynamic Structure of a Detached Two-Phase Bubble Flow and the Heat Exchange in a Rectangular Channel with an Obstacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Evdokimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lobanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chinak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Filippskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.-K. Si-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Physics and Thermophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 98 (1), pp.173-182. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10891-025-03087-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of mixing and gas-liquid mass transfer in a thin-gap bubble column photobioreactor with Newtonian or non-Newtonian liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 223 (1), pp.788-796. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2025.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD simulation of isolated bubbles rising in Newtonian or non-Newtonian fluids inside a thin-gap bubble column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sikandar Almani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 214, pp.202-218. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2024.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Holdup and Flow Regimes in a Thin‐Gap Bubble Column with Newtonian and Non‐Newtonian Liquid Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (6), pp.1218-1227. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.202200561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global characterization of hydrodynamics and gas-liquid mass transfer in a thin-gap bubble column in presence of Newtonian or non-Newtonian liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sikandar Almani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 282, pp.119291. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2023.119291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobic co-digestion of linen, sugar beet pulp, and wheat straw with cow manure: effects of mixing ratio and transient change of co-substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (13), pp.11831 - 11840. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-021-02229-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different types of bubbly flows in a confined channel with the aim of limiting microalgae biofilm development – Part II: study of the development and removal of microalgae biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 173 (4), pp.108844. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2022.108899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of sludge and flax anaerobic co-digestion based on combination of first order and modified Gompertz models: influence of C/N ratio and headspace gas volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 250, pp.136-147. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2022.28153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different types of bubbly flows in a confined channel with the aim of limiting microalgae biofilm development - Part I: Hydrodynamic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 173, pp.108844. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2022.108844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobic co-digestion of dairy raw by-products and Ulva sp. macroalgae: effect of organic and inorganic additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selsabila Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bentahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (S1), pp.23 - 37. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of oil in water emulsions in microchannels at high throughput: Evaluation of emulsions in view of cosmetic, nutraceutical or pharmaceutical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Montillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bellettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 161, pp.108301. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2021.108301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of single bubbles rising in Newtonian and non-Newtonian fluids inside a thin-gap bubble column intended for microalgae cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sikandar Almani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, pp.218-230. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2021.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous co-digestion of sludge, fallen leaves, and grass performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 221, pp.119888. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.119888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of inoculum VS, organic loads and I/S on the biochemical methane potential of sludge, buckwheat husk and straw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, pp.69-78. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2019.24121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global characterization of hydrodynamics and gas-liquid mass transfer in a thin-gap bubble column intended for microalgae cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.76-89. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2017.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the antimicrobial and antifouling properties of different oxide surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Limousy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (11), pp.9847-9858. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7762-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of VS organic loads and buckwheat husk on methane production by anaerobic co-digestion of primary sludge and wheat straw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.538-547. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2016.03.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane Production By Anaerobic Co-Digestion Of Sewage Sludge And Wheat Straw Under Mesophilic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Scientific Research &amp; Engineering Technology (IJSET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regeneration of Lyes for Cleaning-In-Place (CIP) Processes in Dairies: Comparison of Recycled Potash and Soda Solutions Cleaning Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Furic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Elain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (5), pp.329 - 334. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3844/ajassp.2015.329.334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation of the water permeability of mineral ultrafiltration membranes: An empirical modelling of surface and pore hydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bikai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Limousy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dutournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.56 - 62. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2014.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a new regeneration process by adsorption-coagulation and flocculation on the physicochemical properties and the detergent efficiency of regenerated cleaning solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Dif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 155, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding of Ion Transport in a Na–Mordenite Membrane: Use of Numerical Modeling To Estimate Surface–Solute Interactions in the Pore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dutournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Limousy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fievet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (19), pp.8221 - 8227. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie5007933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of mechanical vs. chemical action in the removal of adherent Bacillus spores during CIP procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (2), pp.149 - 157. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2012.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transfer mechanisms involved in soiled CIP solutions regeneration at extreme pH and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Dif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tastayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lendormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (4), pp.477 - 485. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleanabilty study of a Scraped Surface Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Fayolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (2), pp.95 - 102. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2012.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Physico-Chemical Regeneration Process of CIP Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Dif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1229139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleanability study of complex geometries: Interaction between B. cereus spores and the different flow eddies scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (1), pp.40 - 51. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2009.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleanability study of complex geometries: interaction between B. cereus spores and the different flow eddies scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.40-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of turbulent pulsating flows to the bacterial removal during a cleaning in place procedure. Part 1: Experimental analysis of wall shear stress in a cylindrical pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Gentil-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (4), pp.422-432. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2008.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigations of the flow structures through a gradual expansion pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp.70-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigations of the flow structures through a gradual expansion pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp.S70 - S76. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2009.01.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of turbulent pulsating flows to the bacterial removal during a cleaning in place procedure. Part 2 Effects on cleaning efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (4), pp.433-440. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2008.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des contraintes de cisaillement sur la nettoyabilité des équipements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salles Propres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygienic design: effect of hydrodynamics on the cleanability of a food processing line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlChE J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.2553-2566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygienic Design: Effect of Hydrodynamics on the Cleanability of a Food Processing Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54 (10), pp.2553-2566. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.11559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of flow arrangement on the removal of Bacillus spores from stainless steel equipment surfaces during a Cleaning In Place procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (14), pp.3798 - 3808. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2007.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of flow arrangement on the removal of Bacillus spores from stainless steel equipment surfaces during a Cleaning In Place procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62, pp.3798-3808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des digestats de méthanisation pour recycler les nutriments par des microalgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Sabiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin gap bubble column with a non-Newtonian liquid phase: study of the hydrodynamics and gas-liquid mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sikandar Almani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th EUROPEAN CONGRESS OF CHEMICAL ENGINEERING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the hydrodynamics of an isolated bubble in non-Newtonian liquid phase in a thin gap bubble column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sikandar Almani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIAM : Technologie de rupture pour une production contrôlée et intensifiée de microalgues. Etude de l'hydrodynamique en vue d'éviter le développement de biofilm dans de tels systèmes intensifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Peruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the hydrodynamics in a high volumetric productivity photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">oceanext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HVP-photobioreactor for intensified microalgal culture: influence of low culture thickness and high biomass concentration on hydrodynamics, gas-liquid mass transfer and biofilm development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Agrospace – Melissa Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'hydrodynamique dans des photobioréacteurs a haute productivité volumique pour éviter le développement de biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés SFGP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the global hydrodynamics and gas- liquid transfer in a thin-gap bubble column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattarmadathil Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l'hydrodynamique et du transfert (O2 et CO2) en photobioréacteur plan de type airlift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbalo Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of biogas and methane production by anaerobic co-digestion of sewage sludge and wheat straw under mesophilic condition : effect of C/N ratio and volatile solids organic loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of thermochemical and biochemical approaches to produce energy vectors from buckwheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Goh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECYCLED SOILED CIP SOLUTIONS FOR MEMBRANES CLEANING: APPLICATION TO UF OF WHEY PROTEINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Furic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Elain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE10 (10th European Congress of Chemical Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la nettoyabilité des échangeurs de chaleur à la surface raclée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hydrodynamics on bacterial transport and adhesion to inert surfaces in a food processing line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleaning in place procedures in food processing line: feasibility study of pulsed flow implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Factory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygiene of complex food equipment – Biofilm resistance to cleaning in place conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lequette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Factory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle d'un écoulement pulsé dans l'augmentation des transferts de masse à la paroi : application au Nettoyage En Place d'une installation agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFGP Saint-Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle d'un écoulement pulsé dans l'augmentation des transferts de masse à la paroi : application au Nettoyage En Place d'une installation agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wall shear stress variations on microbial removal along different pipe arrangements during cleaning-in-place. Fouling, Cleaning & Disinfection in Food Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jesus College Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food process equipment : Influence of microbial soils and flow conditions on cleanability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th world congress of food science and technology FOOD IS LIFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygienic design: effect of hydrodynamics on the cleanability of complex equipment in dairy industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Gentil-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Factory of the Future 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la géométrie dans la contamination et le nettoyage d'un arrangement d'équipements en acier inoxydable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PROSETIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wall shear stress variations on microbial removal along different pipe arrangements during cleaning-in-place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouling, Cleaning &amp; Disinfection in Food Processing 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'hydrodynamique sur l'arrachement bactérien : expérimentation et simulation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PROSETIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du transfert de chaleur dans les surgélateurs à air pulsé par implantation d'un système de fenêtres rectangulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Lanoisellé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFGP Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des sargasses par carbonisation hydrothermale et production d'un biofilm de microalgues sur hydrochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasrine Youssouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture de la cyanobactérie Anabaena cylindrica en mode biofilm sur support de biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Descours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mat Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Sabiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des phénomènes pariétaux pour des écoulements en film mince dans une colonne à bulles confinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilia Evdokimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Khider Si-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsification en continu avec un microsystème en vue de l'encapsulation d'antioxydants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bellettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Montillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> WALID BLEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of wall phenomena of confined bubble flow in a square channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilia Evdokimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vozhakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 301, pp.120681. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2024.120681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error correction in correlative measurement methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilia Evdokimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Lobanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Chinak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Filippskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.-K. Si-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (4), pp.51-61. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JFlowVisImageProc.2025057328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Hydrodynamic Structure of a Detached Two-Phase Bubble Flow and the Heat Exchange in a Rectangular Channel with an Obstacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Evdokimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lobanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chinak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Filippskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.-K. Si-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Physics and Thermophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 98 (1), pp.173-182. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10891-025-03087-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of mixing and gas-liquid mass transfer in a thin-gap bubble column photobioreactor with Newtonian or non-Newtonian liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 223 (1), pp.788-796. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2025.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD simulation of isolated bubbles rising in Newtonian or non-Newtonian fluids inside a thin-gap bubble column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sikandar Almani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 214, pp.202-218. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2024.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Holdup and Flow Regimes in a Thin‐Gap Bubble Column with Newtonian and Non‐Newtonian Liquid Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (6), pp.1218-1227. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.202200561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global characterization of hydrodynamics and gas-liquid mass transfer in a thin-gap bubble column in presence of Newtonian or non-Newtonian liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sikandar Almani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 282, pp.119291. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2023.119291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobic co-digestion of linen, sugar beet pulp, and wheat straw with cow manure: effects of mixing ratio and transient change of co-substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (13), pp.11831 - 11840. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-021-02229-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of sludge and flax anaerobic co-digestion based on combination of first order and modified Gompertz models: influence of C/N ratio and headspace gas volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 250, pp.136-147. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2022.28153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different types of bubbly flows in a confined channel with the aim of limiting microalgae biofilm development – Part II: study of the development and removal of microalgae biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 173 (4), pp.108844. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2022.108899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different types of bubbly flows in a confined channel with the aim of limiting microalgae biofilm development - Part I: Hydrodynamic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 173, pp.108844. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2022.108844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of single bubbles rising in Newtonian and non-Newtonian fluids inside a thin-gap bubble column intended for microalgae cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sikandar Almani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, pp.218-230. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2021.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobic co-digestion of dairy raw by-products and Ulva sp. macroalgae: effect of organic and inorganic additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selsabila Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bentahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (S1), pp.23 - 37. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of oil in water emulsions in microchannels at high throughput: Evaluation of emulsions in view of cosmetic, nutraceutical or pharmaceutical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Montillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bellettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 161, pp.108301. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2021.108301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous co-digestion of sludge, fallen leaves, and grass performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 221, pp.119888. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.119888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of inoculum VS, organic loads and I/S on the biochemical methane potential of sludge, buckwheat husk and straw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, pp.69-78. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2019.24121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global characterization of hydrodynamics and gas-liquid mass transfer in a thin-gap bubble column intended for microalgae cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.76-89. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2017.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the antimicrobial and antifouling properties of different oxide surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Limousy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (11), pp.9847-9858. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7762-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of VS organic loads and buckwheat husk on methane production by anaerobic co-digestion of primary sludge and wheat straw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.538-547. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2016.03.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane Production By Anaerobic Co-Digestion Of Sewage Sludge And Wheat Straw Under Mesophilic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Scientific Research &amp; Engineering Technology (IJSET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regeneration of Lyes for Cleaning-In-Place (CIP) Processes in Dairies: Comparison of Recycled Potash and Soda Solutions Cleaning Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Furic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Elain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (5), pp.329 - 334. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3844/ajassp.2015.329.334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation of the water permeability of mineral ultrafiltration membranes: An empirical modelling of surface and pore hydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bikai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Limousy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dutournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.56 - 62. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2014.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a new regeneration process by adsorption-coagulation and flocculation on the physicochemical properties and the detergent efficiency of regenerated cleaning solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Dif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 155, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding of Ion Transport in a Na–Mordenite Membrane: Use of Numerical Modeling To Estimate Surface–Solute Interactions in the Pore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dutournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Limousy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fievet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (19), pp.8221 - 8227. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie5007933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of mechanical vs. chemical action in the removal of adherent Bacillus spores during CIP procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (2), pp.149 - 157. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2012.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transfer mechanisms involved in soiled CIP solutions regeneration at extreme pH and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Dif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tastayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lendormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (4), pp.477 - 485. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleanabilty study of a Scraped Surface Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Fayolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (2), pp.95 - 102. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2012.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Physico-Chemical Regeneration Process of CIP Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Dif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1229139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleanability study of complex geometries: Interaction between B. cereus spores and the different flow eddies scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (1), pp.40 - 51. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2009.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleanability study of complex geometries: interaction between B. cereus spores and the different flow eddies scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.40-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of turbulent pulsating flows to the bacterial removal during a cleaning in place procedure. Part 1: Experimental analysis of wall shear stress in a cylindrical pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Gentil-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (4), pp.422-432. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2008.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigations of the flow structures through a gradual expansion pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp.70-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigations of the flow structures through a gradual expansion pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp.S70 - S76. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2009.01.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of turbulent pulsating flows to the bacterial removal during a cleaning in place procedure. Part 2 Effects on cleaning efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (4), pp.433-440. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2008.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des contraintes de cisaillement sur la nettoyabilité des équipements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salles Propres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygienic design: effect of hydrodynamics on the cleanability of a food processing line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlChE J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.2553-2566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygienic Design: Effect of Hydrodynamics on the Cleanability of a Food Processing Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54 (10), pp.2553-2566. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.11559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of flow arrangement on the removal of Bacillus spores from stainless steel equipment surfaces during a Cleaning In Place procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (14), pp.3798 - 3808. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2007.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of flow arrangement on the removal of Bacillus spores from stainless steel equipment surfaces during a Cleaning In Place procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62, pp.3798-3808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des digestats de méthanisation pour recycler les nutriments par des microalgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Sabiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIAM : Technologie de rupture pour une production contrôlée et intensifiée de microalgues. Etude de l'hydrodynamique en vue d'éviter le développement de biofilm dans de tels systèmes intensifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Peruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the hydrodynamics of an isolated bubble in non-Newtonian liquid phase in a thin gap bubble column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sikandar Almani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin gap bubble column with a non-Newtonian liquid phase: study of the hydrodynamics and gas-liquid mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sikandar Almani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th EUROPEAN CONGRESS OF CHEMICAL ENGINEERING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the hydrodynamics in a high volumetric productivity photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">oceanext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HVP-photobioreactor for intensified microalgal culture: influence of low culture thickness and high biomass concentration on hydrodynamics, gas-liquid mass transfer and biofilm development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Agrospace – Melissa Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the global hydrodynamics and gas- liquid transfer in a thin-gap bubble column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattarmadathil Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'hydrodynamique dans des photobioréacteurs a haute productivité volumique pour éviter le développement de biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés SFGP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l'hydrodynamique et du transfert (O2 et CO2) en photobioréacteur plan de type airlift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbalo Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of biogas and methane production by anaerobic co-digestion of sewage sludge and wheat straw under mesophilic condition : effect of C/N ratio and volatile solids organic loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of thermochemical and biochemical approaches to produce energy vectors from buckwheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Goh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECYCLED SOILED CIP SOLUTIONS FOR MEMBRANES CLEANING: APPLICATION TO UF OF WHEY PROTEINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Furic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Elain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE10 (10th European Congress of Chemical Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la nettoyabilité des échangeurs de chaleur à la surface raclée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hydrodynamics on bacterial transport and adhesion to inert surfaces in a food processing line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleaning in place procedures in food processing line: feasibility study of pulsed flow implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Factory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygiene of complex food equipment – Biofilm resistance to cleaning in place conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lequette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Factory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle d'un écoulement pulsé dans l'augmentation des transferts de masse à la paroi : application au Nettoyage En Place d'une installation agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFGP Saint-Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle d'un écoulement pulsé dans l'augmentation des transferts de masse à la paroi : application au Nettoyage En Place d'une installation agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygienic design: effect of hydrodynamics on the cleanability of complex equipment in dairy industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Gentil-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Factory of the Future 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food process equipment : Influence of microbial soils and flow conditions on cleanability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th world congress of food science and technology FOOD IS LIFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wall shear stress variations on microbial removal along different pipe arrangements during cleaning-in-place. Fouling, Cleaning & Disinfection in Food Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jesus College Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la géométrie dans la contamination et le nettoyage d'un arrangement d'équipements en acier inoxydable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PROSETIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wall shear stress variations on microbial removal along different pipe arrangements during cleaning-in-place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouling, Cleaning &amp; Disinfection in Food Processing 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'hydrodynamique sur l'arrachement bactérien : expérimentation et simulation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PROSETIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du transfert de chaleur dans les surgélateurs à air pulsé par implantation d'un système de fenêtres rectangulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Lanoisellé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFGP Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des sargasses par carbonisation hydrothermale et production d'un biofilm de microalgues sur hydrochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasrine Youssouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture de la cyanobactérie Anabaena cylindrica en mode biofilm sur support de biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Descours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mat Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Sabiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des phénomènes pariétaux pour des écoulements en film mince dans une colonne à bulles confinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilia Evdokimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Khider Si-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsification en continu avec un microsystème en vue de l'encapsulation d'antioxydants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bellettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Montillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Evdokimenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Blel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gentric" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vozhakov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Alekseev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120681" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Lobanov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chinak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Filippskii" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-K. Si-Ahmed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.2025057328" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Evdokimenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lobanov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chinak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10891-025-03087-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391498v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Haydar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.10.045" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04903897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikandar Almani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gadoin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.12.030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701165v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200561" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119291" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223216v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsayed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-021-02229-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03973289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thobie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2022.108899" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04222646v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2022.28153" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hauser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2022.108844" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229691v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabila Zara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Rihani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bentahar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.74" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148346v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Nehme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Montillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108301" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04225123v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.01.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soliman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hassan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.119888" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ahmed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2019.24121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2017.10.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Limousy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutourni&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7762-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01345973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.03.064" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2V12DNV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01345980v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elsayed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Blel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924285v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Furic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/ajassp.2015.329.334" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924289v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bikai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutourni&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.09.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Dif" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.03.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LCB9NTS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924303v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;on" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fievet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie5007933" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ronse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.09.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GQ2NXZN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tastayre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.08.036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7LP5SVK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924316v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legentilhomme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fayolle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2012.10.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ8HV058-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924332v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229139" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924307v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legentilhomme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gentil-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2009.11.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2KGQN1N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493889v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400254v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Gentil-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.07.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401933v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pierrat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hermon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924311v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gentil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2009.01.043" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8X34QBG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.07.019" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653518v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Gentil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400250v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benezech" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924298v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11559" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924305v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.04.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V5F9VN1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400248v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206999v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Sabiri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Cazier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344626v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344637v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344658v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peruchon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brochier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344572v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552548v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344578v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344604v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattarmadathil Joseph" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567405v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Daniel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbalo Ndiaye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344527v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Ahmed" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379381v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Goh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Villot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344502v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600492v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayolle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401960v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401965v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401971v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lequette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sylla" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497055v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400267v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496709v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496739v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496713v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401949v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400264v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400262v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lanoisell&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204193v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bostyn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasrine Youssouf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204149v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Descours" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Leconte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486529v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Khider Si-Ahmed" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344672v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bellettre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Evdokimenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Blel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gentric" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vozhakov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Alekseev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120681" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Lobanov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chinak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Filippskii" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-K. Si-Ahmed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.2025057328" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Evdokimenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lobanov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chinak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10891-025-03087-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391498v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Haydar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.10.045" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04903897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikandar Almani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gadoin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.12.030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701165v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200561" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119291" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223216v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsayed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-021-02229-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04222646v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2022.28153" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03973289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thobie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2022.108899" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hauser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2022.108844" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04225123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.01.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabila Zara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Rihani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bentahar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.74" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Nehme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Montillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108301" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soliman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hassan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.119888" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ahmed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2019.24121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2017.10.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Limousy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutourni&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7762-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01345973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.03.064" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2V12DNV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01345980v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elsayed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Blel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924285v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Furic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/ajassp.2015.329.334" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924289v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bikai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutourni&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.09.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Dif" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.03.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LCB9NTS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924303v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;on" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fievet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie5007933" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ronse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.09.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GQ2NXZN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tastayre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.08.036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7LP5SVK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924316v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legentilhomme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fayolle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2012.10.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ8HV058-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924332v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229139" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924307v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legentilhomme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gentil-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2009.11.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2KGQN1N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493889v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400254v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Gentil-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.07.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401933v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pierrat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hermon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924311v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gentil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2009.01.043" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8X34QBG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.07.019" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653518v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Gentil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400250v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benezech" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924298v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11559" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924305v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.04.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V5F9VN1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400248v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206999v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Sabiri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Cazier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344658v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peruchon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brochier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344637v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344572v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552548v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344604v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattarmadathil Joseph" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344578v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567405v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Daniel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbalo Ndiaye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344527v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Ahmed" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379381v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Goh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Villot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344502v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600492v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayolle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401960v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401965v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401971v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lequette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sylla" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497055v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400267v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496713v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496739v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496709v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401949v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400264v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400262v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lanoisell&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204193v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bostyn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasrine Youssouf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204149v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Descours" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Leconte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486529v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Khider Si-Ahmed" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344672v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bellettre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>