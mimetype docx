--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> WALID BLEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of wall phenomena of confined bubble flow in a square channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilia Evdokimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vozhakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 301, pp.120681. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2024.120681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error correction in correlative measurement methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilia Evdokimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Lobanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Chinak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Filippskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.-K. Si-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (4), pp.51-61. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JFlowVisImageProc.2025057328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Hydrodynamic Structure of a Detached Two-Phase Bubble Flow and the Heat Exchange in a Rectangular Channel with an Obstacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Evdokimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lobanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chinak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Filippskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.-K. Si-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Physics and Thermophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 98 (1), pp.173-182. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10891-025-03087-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of mixing and gas-liquid mass transfer in a thin-gap bubble column photobioreactor with Newtonian or non-Newtonian liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 223 (1), pp.788-796. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2025.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD simulation of isolated bubbles rising in Newtonian or non-Newtonian fluids inside a thin-gap bubble column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sikandar Almani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 214, pp.202-218. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2024.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Holdup and Flow Regimes in a Thin‐Gap Bubble Column with Newtonian and Non‐Newtonian Liquid Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (6), pp.1218-1227. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.202200561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global characterization of hydrodynamics and gas-liquid mass transfer in a thin-gap bubble column in presence of Newtonian or non-Newtonian liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sikandar Almani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 282, pp.119291. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2023.119291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobic co-digestion of linen, sugar beet pulp, and wheat straw with cow manure: effects of mixing ratio and transient change of co-substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (13), pp.11831 - 11840. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-021-02229-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of sludge and flax anaerobic co-digestion based on combination of first order and modified Gompertz models: influence of C/N ratio and headspace gas volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 250, pp.136-147. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2022.28153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different types of bubbly flows in a confined channel with the aim of limiting microalgae biofilm development – Part II: study of the development and removal of microalgae biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 173 (4), pp.108844. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2022.108899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different types of bubbly flows in a confined channel with the aim of limiting microalgae biofilm development - Part I: Hydrodynamic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 173, pp.108844. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2022.108844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of single bubbles rising in Newtonian and non-Newtonian fluids inside a thin-gap bubble column intended for microalgae cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sikandar Almani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, pp.218-230. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2021.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobic co-digestion of dairy raw by-products and Ulva sp. macroalgae: effect of organic and inorganic additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selsabila Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bentahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (S1), pp.23 - 37. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of oil in water emulsions in microchannels at high throughput: Evaluation of emulsions in view of cosmetic, nutraceutical or pharmaceutical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Montillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bellettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 161, pp.108301. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2021.108301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous co-digestion of sludge, fallen leaves, and grass performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 221, pp.119888. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.119888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of inoculum VS, organic loads and I/S on the biochemical methane potential of sludge, buckwheat husk and straw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, pp.69-78. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2019.24121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global characterization of hydrodynamics and gas-liquid mass transfer in a thin-gap bubble column intended for microalgae cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.76-89. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2017.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the antimicrobial and antifouling properties of different oxide surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Limousy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (11), pp.9847-9858. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7762-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of VS organic loads and buckwheat husk on methane production by anaerobic co-digestion of primary sludge and wheat straw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.538-547. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2016.03.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane Production By Anaerobic Co-Digestion Of Sewage Sludge And Wheat Straw Under Mesophilic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Scientific Research &amp; Engineering Technology (IJSET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regeneration of Lyes for Cleaning-In-Place (CIP) Processes in Dairies: Comparison of Recycled Potash and Soda Solutions Cleaning Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Furic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Elain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (5), pp.329 - 334. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3844/ajassp.2015.329.334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation of the water permeability of mineral ultrafiltration membranes: An empirical modelling of surface and pore hydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bikai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Limousy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dutournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.56 - 62. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2014.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a new regeneration process by adsorption-coagulation and flocculation on the physicochemical properties and the detergent efficiency of regenerated cleaning solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Dif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 155, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding of Ion Transport in a Na–Mordenite Membrane: Use of Numerical Modeling To Estimate Surface–Solute Interactions in the Pore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dutournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Limousy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fievet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (19), pp.8221 - 8227. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie5007933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of mechanical vs. chemical action in the removal of adherent Bacillus spores during CIP procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (2), pp.149 - 157. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2012.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transfer mechanisms involved in soiled CIP solutions regeneration at extreme pH and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Dif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tastayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lendormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (4), pp.477 - 485. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleanabilty study of a Scraped Surface Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Fayolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (2), pp.95 - 102. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2012.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Physico-Chemical Regeneration Process of CIP Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Dif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1229139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleanability study of complex geometries: Interaction between B. cereus spores and the different flow eddies scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (1), pp.40 - 51. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2009.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleanability study of complex geometries: interaction between B. cereus spores and the different flow eddies scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.40-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of turbulent pulsating flows to the bacterial removal during a cleaning in place procedure. Part 1: Experimental analysis of wall shear stress in a cylindrical pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Gentil-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (4), pp.422-432. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2008.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigations of the flow structures through a gradual expansion pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp.70-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigations of the flow structures through a gradual expansion pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp.S70 - S76. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2009.01.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of turbulent pulsating flows to the bacterial removal during a cleaning in place procedure. Part 2 Effects on cleaning efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (4), pp.433-440. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2008.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des contraintes de cisaillement sur la nettoyabilité des équipements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salles Propres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygienic design: effect of hydrodynamics on the cleanability of a food processing line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlChE J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.2553-2566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygienic Design: Effect of Hydrodynamics on the Cleanability of a Food Processing Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54 (10), pp.2553-2566. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.11559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of flow arrangement on the removal of Bacillus spores from stainless steel equipment surfaces during a Cleaning In Place procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (14), pp.3798 - 3808. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2007.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of flow arrangement on the removal of Bacillus spores from stainless steel equipment surfaces during a Cleaning In Place procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62, pp.3798-3808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des digestats de méthanisation pour recycler les nutriments par des microalgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Sabiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIAM : Technologie de rupture pour une production contrôlée et intensifiée de microalgues. Etude de l'hydrodynamique en vue d'éviter le développement de biofilm dans de tels systèmes intensifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Peruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the hydrodynamics of an isolated bubble in non-Newtonian liquid phase in a thin gap bubble column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sikandar Almani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin gap bubble column with a non-Newtonian liquid phase: study of the hydrodynamics and gas-liquid mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sikandar Almani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th EUROPEAN CONGRESS OF CHEMICAL ENGINEERING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the hydrodynamics in a high volumetric productivity photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">oceanext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HVP-photobioreactor for intensified microalgal culture: influence of low culture thickness and high biomass concentration on hydrodynamics, gas-liquid mass transfer and biofilm development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Agrospace – Melissa Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the global hydrodynamics and gas- liquid transfer in a thin-gap bubble column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattarmadathil Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'hydrodynamique dans des photobioréacteurs a haute productivité volumique pour éviter le développement de biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés SFGP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l'hydrodynamique et du transfert (O2 et CO2) en photobioréacteur plan de type airlift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbalo Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of biogas and methane production by anaerobic co-digestion of sewage sludge and wheat straw under mesophilic condition : effect of C/N ratio and volatile solids organic loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of thermochemical and biochemical approaches to produce energy vectors from buckwheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Goh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECYCLED SOILED CIP SOLUTIONS FOR MEMBRANES CLEANING: APPLICATION TO UF OF WHEY PROTEINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Furic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Elain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE10 (10th European Congress of Chemical Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la nettoyabilité des échangeurs de chaleur à la surface raclée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hydrodynamics on bacterial transport and adhesion to inert surfaces in a food processing line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleaning in place procedures in food processing line: feasibility study of pulsed flow implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Factory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygiene of complex food equipment – Biofilm resistance to cleaning in place conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lequette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Factory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle d'un écoulement pulsé dans l'augmentation des transferts de masse à la paroi : application au Nettoyage En Place d'une installation agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFGP Saint-Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle d'un écoulement pulsé dans l'augmentation des transferts de masse à la paroi : application au Nettoyage En Place d'une installation agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygienic design: effect of hydrodynamics on the cleanability of complex equipment in dairy industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Gentil-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Factory of the Future 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food process equipment : Influence of microbial soils and flow conditions on cleanability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th world congress of food science and technology FOOD IS LIFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wall shear stress variations on microbial removal along different pipe arrangements during cleaning-in-place. Fouling, Cleaning & Disinfection in Food Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jesus College Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la géométrie dans la contamination et le nettoyage d'un arrangement d'équipements en acier inoxydable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PROSETIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wall shear stress variations on microbial removal along different pipe arrangements during cleaning-in-place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouling, Cleaning &amp; Disinfection in Food Processing 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'hydrodynamique sur l'arrachement bactérien : expérimentation et simulation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PROSETIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du transfert de chaleur dans les surgélateurs à air pulsé par implantation d'un système de fenêtres rectangulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Lanoisellé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFGP Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des sargasses par carbonisation hydrothermale et production d'un biofilm de microalgues sur hydrochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasrine Youssouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture de la cyanobactérie Anabaena cylindrica en mode biofilm sur support de biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Descours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mat Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Sabiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des phénomènes pariétaux pour des écoulements en film mince dans une colonne à bulles confinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilia Evdokimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Khider Si-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsification en continu avec un microsystème en vue de l'encapsulation d'antioxydants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bellettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Montillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> WALID BLEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of wall phenomena of confined bubble flow in a square channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilia Evdokimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vozhakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 301, pp.120681. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2024.120681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error correction in correlative measurement methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilia Evdokimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Lobanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Chinak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Filippskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.-K. Si-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (4), pp.51-61. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JFlowVisImageProc.2025057328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Hydrodynamic Structure of a Detached Two-Phase Bubble Flow and the Heat Exchange in a Rectangular Channel with an Obstacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Evdokimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lobanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chinak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Filippskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.-K. Si-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Physics and Thermophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 98 (1), pp.173-182. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10891-025-03087-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of mixing and gas-liquid mass transfer in a thin-gap bubble column photobioreactor with Newtonian or non-Newtonian liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 223 (1), pp.788-796. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2025.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD simulation of isolated bubbles rising in Newtonian or non-Newtonian fluids inside a thin-gap bubble column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sikandar Almani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 214, pp.202-218. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2024.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Holdup and Flow Regimes in a Thin‐Gap Bubble Column with Newtonian and Non‐Newtonian Liquid Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (6), pp.1218-1227. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.202200561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobic co-digestion of linen, sugar beet pulp, and wheat straw with cow manure: effects of mixing ratio and transient change of co-substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (13), pp.11831 - 11840. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-021-02229-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global characterization of hydrodynamics and gas-liquid mass transfer in a thin-gap bubble column in presence of Newtonian or non-Newtonian liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sikandar Almani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 282, pp.119291. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2023.119291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different types of bubbly flows in a confined channel with the aim of limiting microalgae biofilm development – Part II: study of the development and removal of microalgae biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 173 (4), pp.108844. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2022.108899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of sludge and flax anaerobic co-digestion based on combination of first order and modified Gompertz models: influence of C/N ratio and headspace gas volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 250, pp.136-147. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2022.28153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different types of bubbly flows in a confined channel with the aim of limiting microalgae biofilm development - Part I: Hydrodynamic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 173, pp.108844. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2022.108844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobic co-digestion of dairy raw by-products and Ulva sp. macroalgae: effect of organic and inorganic additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selsabila Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bentahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (S1), pp.23 - 37. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of oil in water emulsions in microchannels at high throughput: Evaluation of emulsions in view of cosmetic, nutraceutical or pharmaceutical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Montillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bellettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 161, pp.108301. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2021.108301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of single bubbles rising in Newtonian and non-Newtonian fluids inside a thin-gap bubble column intended for microalgae cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sikandar Almani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, pp.218-230. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2021.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous co-digestion of sludge, fallen leaves, and grass performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 221, pp.119888. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.119888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of inoculum VS, organic loads and I/S on the biochemical methane potential of sludge, buckwheat husk and straw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, pp.69-78. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2019.24121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global characterization of hydrodynamics and gas-liquid mass transfer in a thin-gap bubble column intended for microalgae cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.76-89. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2017.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the antimicrobial and antifouling properties of different oxide surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Limousy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dutournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (11), pp.9847-9858. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7762-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of VS organic loads and buckwheat husk on methane production by anaerobic co-digestion of primary sludge and wheat straw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.538-547. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2016.03.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane Production By Anaerobic Co-Digestion Of Sewage Sludge And Wheat Straw Under Mesophilic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Scientific Research &amp; Engineering Technology (IJSET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation of the water permeability of mineral ultrafiltration membranes: An empirical modelling of surface and pore hydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bikai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Limousy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dutournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.56 - 62. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2014.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regeneration of Lyes for Cleaning-In-Place (CIP) Processes in Dairies: Comparison of Recycled Potash and Soda Solutions Cleaning Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Furic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Elain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (5), pp.329 - 334. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3844/ajassp.2015.329.334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a new regeneration process by adsorption-coagulation and flocculation on the physicochemical properties and the detergent efficiency of regenerated cleaning solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Dif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 155, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding of Ion Transport in a Na–Mordenite Membrane: Use of Numerical Modeling To Estimate Surface–Solute Interactions in the Pore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dutournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Limousy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fievet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (19), pp.8221 - 8227. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie5007933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleanabilty study of a Scraped Surface Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Fayolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (2), pp.95 - 102. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2012.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of mechanical vs. chemical action in the removal of adherent Bacillus spores during CIP procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (2), pp.149 - 157. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2012.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transfer mechanisms involved in soiled CIP solutions regeneration at extreme pH and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Dif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tastayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lendormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (4), pp.477 - 485. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Physico-Chemical Regeneration Process of CIP Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Dif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1229139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleanability study of complex geometries: Interaction between B. cereus spores and the different flow eddies scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (1), pp.40 - 51. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2009.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleanability study of complex geometries: interaction between B. cereus spores and the different flow eddies scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.40-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of turbulent pulsating flows to the bacterial removal during a cleaning in place procedure. Part 1: Experimental analysis of wall shear stress in a cylindrical pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Gentil-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (4), pp.422-432. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2008.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigations of the flow structures through a gradual expansion pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp.70-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigations of the flow structures through a gradual expansion pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp.S70 - S76. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2009.01.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of turbulent pulsating flows to the bacterial removal during a cleaning in place procedure. Part 2 Effects on cleaning efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (4), pp.433-440. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2008.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des contraintes de cisaillement sur la nettoyabilité des équipements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salles Propres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygienic design: effect of hydrodynamics on the cleanability of a food processing line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Benezech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlChE J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.2553-2566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygienic Design: Effect of Hydrodynamics on the Cleanability of a Food Processing Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54 (10), pp.2553-2566. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.11559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of flow arrangement on the removal of Bacillus spores from stainless steel equipment surfaces during a Cleaning In Place procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (14), pp.3798 - 3808. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2007.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of flow arrangement on the removal of Bacillus spores from stainless steel equipment surfaces during a Cleaning In Place procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62, pp.3798-3808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des digestats de méthanisation pour recycler les nutriments par des microalgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Sabiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIAM : Technologie de rupture pour une production contrôlée et intensifiée de microalgues. Etude de l'hydrodynamique en vue d'éviter le développement de biofilm dans de tels systèmes intensifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Peruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin gap bubble column with a non-Newtonian liquid phase: study of the hydrodynamics and gas-liquid mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sikandar Almani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th EUROPEAN CONGRESS OF CHEMICAL ENGINEERING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the hydrodynamics of an isolated bubble in non-Newtonian liquid phase in a thin gap bubble column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sikandar Almani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the hydrodynamics in a high volumetric productivity photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">oceanext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HVP-photobioreactor for intensified microalgal culture: influence of low culture thickness and high biomass concentration on hydrodynamics, gas-liquid mass transfer and biofilm development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Agrospace – Melissa Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'hydrodynamique dans des photobioréacteurs a haute productivité volumique pour éviter le développement de biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés SFGP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the global hydrodynamics and gas- liquid transfer in a thin-gap bubble column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattarmadathil Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l'hydrodynamique et du transfert (O2 et CO2) en photobioréacteur plan de type airlift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbalo Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of thermochemical and biochemical approaches to produce energy vectors from buckwheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Goh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of biogas and methane production by anaerobic co-digestion of sewage sludge and wheat straw under mesophilic condition : effect of C/N ratio and volatile solids organic loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECYCLED SOILED CIP SOLUTIONS FOR MEMBRANES CLEANING: APPLICATION TO UF OF WHEY PROTEINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Furic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Elain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE10 (10th European Congress of Chemical Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la nettoyabilité des échangeurs de chaleur à la surface raclée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleaning in place procedures in food processing line: feasibility study of pulsed flow implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Factory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hydrodynamics on bacterial transport and adhesion to inert surfaces in a food processing line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygiene of complex food equipment – Biofilm resistance to cleaning in place conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lequette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Factory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle d'un écoulement pulsé dans l'augmentation des transferts de masse à la paroi : application au Nettoyage En Place d'une installation agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle d'un écoulement pulsé dans l'augmentation des transferts de masse à la paroi : application au Nettoyage En Place d'une installation agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFGP Saint-Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wall shear stress variations on microbial removal along different pipe arrangements during cleaning-in-place. Fouling, Cleaning & Disinfection in Food Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jesus College Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food process equipment : Influence of microbial soils and flow conditions on cleanability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th world congress of food science and technology FOOD IS LIFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygienic design: effect of hydrodynamics on the cleanability of complex equipment in dairy industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Gentil-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Factory of the Future 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la géométrie dans la contamination et le nettoyage d'un arrangement d'équipements en acier inoxydable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PROSETIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wall shear stress variations on microbial removal along different pipe arrangements during cleaning-in-place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouling, Cleaning &amp; Disinfection in Food Processing 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'hydrodynamique sur l'arrachement bactérien : expérimentation et simulation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gentil-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PROSETIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du transfert de chaleur dans les surgélateurs à air pulsé par implantation d'un système de fenêtres rectangulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Lanoisellé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFGP Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture de la cyanobactérie Anabaena cylindrica en mode biofilm sur support de biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Descours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mat Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Sabiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des sargasses par carbonisation hydrothermale et production d'un biofilm de microalgues sur hydrochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasrine Youssouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des phénomènes pariétaux pour des écoulements en film mince dans une colonne à bulles confinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilia Evdokimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Khider Si-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsification en continu avec un microsystème en vue de l'encapsulation d'antioxydants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bellettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Montillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Evdokimenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Blel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gentric" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vozhakov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Alekseev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120681" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Lobanov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chinak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Filippskii" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-K. Si-Ahmed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.2025057328" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Evdokimenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lobanov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chinak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10891-025-03087-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391498v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Haydar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.10.045" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04903897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikandar Almani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gadoin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.12.030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701165v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200561" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119291" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223216v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsayed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-021-02229-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04222646v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2022.28153" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03973289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thobie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2022.108899" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hauser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2022.108844" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04225123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.01.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabila Zara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Rihani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bentahar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.74" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Nehme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Montillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108301" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soliman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hassan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.119888" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ahmed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2019.24121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2017.10.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Limousy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutourni&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7762-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01345973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.03.064" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2V12DNV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01345980v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elsayed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Blel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924285v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Furic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/ajassp.2015.329.334" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924289v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bikai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutourni&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.09.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Dif" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.03.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LCB9NTS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924303v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;on" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fievet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie5007933" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ronse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.09.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GQ2NXZN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tastayre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.08.036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7LP5SVK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924316v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legentilhomme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fayolle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2012.10.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ8HV058-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924332v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229139" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924307v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legentilhomme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gentil-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2009.11.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2KGQN1N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493889v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400254v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Gentil-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.07.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401933v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pierrat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hermon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924311v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gentil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2009.01.043" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8X34QBG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.07.019" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653518v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Gentil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400250v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benezech" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924298v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11559" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924305v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.04.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V5F9VN1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400248v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206999v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Sabiri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Cazier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344658v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peruchon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brochier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344637v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344572v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552548v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344604v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattarmadathil Joseph" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344578v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567405v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Daniel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbalo Ndiaye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344527v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Ahmed" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379381v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Goh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Villot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344502v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600492v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayolle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401960v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401965v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401971v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lequette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sylla" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497055v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400267v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496713v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496739v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496709v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401949v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400264v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400262v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lanoisell&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204193v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bostyn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasrine Youssouf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204149v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Descours" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Leconte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486529v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Khider Si-Ahmed" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344672v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bellettre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Evdokimenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Blel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gentric" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vozhakov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Alekseev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120681" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Lobanov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chinak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Filippskii" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-K. Si-Ahmed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.2025057328" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Evdokimenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lobanov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chinak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10891-025-03087-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391498v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Haydar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.10.045" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04903897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikandar Almani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gadoin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.12.030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701165v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200561" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsayed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-021-02229-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119291" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03973289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thobie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2022.108899" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04222646v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2022.28153" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hauser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2022.108844" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229691v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabila Zara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Rihani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bentahar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.74" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148346v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Nehme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Montillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108301" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04225123v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.01.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soliman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hassan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.119888" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ahmed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2019.24121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2017.10.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Limousy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutourni&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7762-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01345973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.03.064" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2V12DNV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01345980v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elsayed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Blel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924289v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bikai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutourni&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.09.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924285v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Furic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/ajassp.2015.329.334" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Dif" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.03.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LCB9NTS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924303v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;on" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fievet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie5007933" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924316v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legentilhomme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fayolle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2012.10.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ8HV058-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924315v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ronse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.09.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GQ2NXZN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924318v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tastayre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.08.036" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7LP5SVK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924332v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229139" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924307v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legentilhomme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gentil-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2009.11.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2KGQN1N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493889v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400254v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Gentil-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.07.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401933v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pierrat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hermon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924311v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gentil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2009.01.043" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8X34QBG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.07.019" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653518v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Gentil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400250v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benezech" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924298v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11559" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924305v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.04.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V5F9VN1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400248v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206999v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Sabiri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Cazier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344658v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peruchon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brochier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344626v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344637v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344572v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552548v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344578v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344604v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattarmadathil Joseph" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567405v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Daniel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbalo Ndiaye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379381v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Goh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Villot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344527v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gad" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Ahmed" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344502v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600492v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayolle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401965v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401960v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401971v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lequette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sylla" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400267v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497055v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496709v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496739v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496713v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401949v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400264v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400262v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lanoisell&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204149v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Descours" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Leconte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204193v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bostyn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasrine Youssouf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486529v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Khider Si-Ahmed" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344672v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bellettre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>