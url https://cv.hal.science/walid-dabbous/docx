--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Walid Dabbous </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelity-aware Large-scale Distributed Network Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Elbouanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2024.110531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubleshooting Distributed Network Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Elbouanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79 (April), pp.227-239. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-024-01010-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach for ray tracing optimization in wireless communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tamba Sandouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamen Alsaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 209 (1), pp.309-319. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2023.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLICES, a scientific instrument for the networking community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Korakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Passarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.189-203. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2022.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal study of exposure to radio frequencies at population scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Boussad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Leslie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Chaintreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2022.107144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPID: a RAN-aware Performance Enhancing Proxy for High Throughput Low Delay Flows in MEC Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoutou Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tetu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218 (9), pp.109357. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2022.109357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Delay Measurement for Fidelity Monitoring of Distributed Network Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Elbouanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2022.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Smartphone Accuracy for RSSI Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Boussad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tim.2020.3048776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de la première connexion française à l’ARPAnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint range extension and localization for LPWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Sivadoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Bensouda Korachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFV-based Scalable Guaranteed-Bandwidth Multicast Service for Software Defined ISP networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardik Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Asaeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (4), pp.14. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2017.2759167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How far can we go? Towards Realistic Software-Defined Wireless Networking Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon dos Reis Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rothenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (10), pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PcapWT: An Efficient Packet Extraction Tool for Large Volume Network Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Hwan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Konow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Iterative Development and Reproducible Evaluation of Network Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Hwan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tribino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special issue on Future Internet Testbeds − Part II, 63, pp.238-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DCE: Test the real code of your protocols and applications over simulated networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajime Tazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of peer-to-peer applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Canonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canali Claudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.115-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation with large scale ICN multimedia services on the Internet made easy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking a Social Identity to an IP Address</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Special theme: Cybercrime and Privacy Issues, 90, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing BitTorrent Locality to the Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2010.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Protocol Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks and Isdn Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (7), pp. 735-744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of the Circuit Non-Idealities on the System-Level Communication Metrics in Reconfigurable Intelligent Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lioce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Saucez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASCAS 2025 - 16th IEEE Latin America Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Bento Gonçalves, Brazil. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LASCAS64004.2025.10966235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing Delay in 5G: An Empirical Study on Architecture and Configuration Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadbagher Tavassoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Standards for Communications and Networking (CSCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCN67557.2025.11230749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CircuitRIS: A Simulation Framework for Analyzing Circuit-Level Non-Idealities in RIS-Aided Wireless Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lioce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS2025 - 32th IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2025, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To RIS or not to RIS: a ray-tracing study of RIS-assisted indoor 5G communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lioce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Saucez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2025 - 33rd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Sep 2025, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Ray Tracing Techniques for Generating Large-Scale 3D Radio Frequency Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tamba Sandouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM 2024 - 25th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2024, Perth, Australia. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM60985.2024.00047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach to Mobile Outdoor QoS Map Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tamba Sandouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamen Alsaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2023 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Glasgow, Scotland, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC55385.2023.10118977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-based Fidelity Monitoring of Distributed Network Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Elbouanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMSNETS 2023 :TASIR Workshop - 15th International Conference on COMmunication Systems &amp; NETworkS : Testbeds for Advanced Systems Implementation and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Bangalore, India. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMSNETS56262.2023.10041407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubleshooting Distributed Network Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Elbouanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2023 - 26th Conference on Innovation in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN56760.2023.10073480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo paper: Sophia-node: A Cloud-Native Mobile Network Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Saucez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Network Function Virtualization and Software Defined Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Chandler, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-specific ray generation for accurate estimation of signal power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tamba Sandouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamen Alsaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2022 - 25th Annual International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3551659.3559058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo paper : Fidelity-aware Distributed Network Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Elbouanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Standards for Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAN-aware Proxy-based Flow Control for High Throughput and Low Delay eMBB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoutou Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2021 - 24th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Alicante, Spain. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3479239.3485717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Delay Measurement for Fidelity Monitoring of Distributed Network Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Elbouanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedComNet 2021 - 19th Mediterranean Communication and Computer Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MedComNet52149.2021.9501246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001876v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer Loss Discrimination Algorithms for MEC in 4G networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoutou Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPSR 2021 - IEEE International Conference on High Performance Switching and Routing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPSR52026.2021.9481843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUTS: Network Updates in Real Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saif Un Noor Prottoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Saucez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SOSR 2019 - Symposium on SDN Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R2Lab Testbed Evaluation for Wireless Mesh Network Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzaneh Pakzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITNAC '18 - International Telecommunication Networks and Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nepi-ng: an efficient experiment control tool in R2lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bronzino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM WiNTECH 2018 - 12th ACM International Workshop on Wireless Network Testbeds, Experimental evaluation &amp; CHaracterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New Delhi, India. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORION: Orientation Estimation Using Commodity Wi-Fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop on Advances in Network Localization and Navigation (ANLN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1033-1038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons Learned while Trying to Reproduce the OpenRF Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproducibility'17 - ACM SIGCOMM 2017 Reproducibility Workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Los Angeles, United States. pp.21 - 23, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3097766.3097772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Guaranteed-Bandwidth Multicast Service in Software Defined ISP networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardik Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Asaeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory management optimization for content routers in DONA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mettali Gammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Kamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 14th International Symposium on Network Computing and Applications (NCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating ns-3 Experimentation in Multi-Host Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Saucez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WNS3 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a New Internetworking Architecture: A New Deployment Approach for Information Centric Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mettali Gammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Kamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Distributed Computing and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Coimbatore, India. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45249-9_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Code Execution: Revisiting Library OS Architecture for Reproducible Network Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajime Tazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Urbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on emerging Networking EXperiments and Technologies (CoNEXT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Santa Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880870v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-platform event-driven controller for network experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoNEXT Student Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, NICE, France. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2413247.2413271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Platform for Content Centric Networks Protocols Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Câmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Urbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNxCon2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Approach for Experimental Networking Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mettali Gammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Kamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International conference on Distributed Computing and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25959-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meddle: middleboxes for increased transparency and control of mobile traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Sherry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Krishnamurthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoNEXT Student Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Dec 2012, Nice, France. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2413247.2413286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Deployment and Customization of Routing Overlays on PlanetLab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC TridentCom Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35576-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Know Where You are and What You are Sharing: Exploiting P2P Communications to Invade Users' Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith W. Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC’2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Bad Apple Spoils the Bunch: Exploiting P2P Applications to Trace and Profile Tor Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Manils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaabane Abdelberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LETT'11 - 4th USENIX Workshop on Large-Scale Exploits and Emergent Threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00574178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Characteristics of Video Streaming Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeon-Sup Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Towsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONEXT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BitTorrent Experiments on Testbeds: A Study of the Impact of Network Latencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00467560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spying the World from your Laptop -- Identifying and Profiling Content Providers and Big Downloaders in BitTorrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd USENIX Workshop on Large-Scale Exploits and Emergent Threats (LEET'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Usenix, Apr 2010, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00470324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Realistic BitTorrent Experiments Be Performed on Clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Peer-to-Peer Computing (IEEE P2P'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-anonymizing BitTorrent Users on Tor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Manils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelberi Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster accepted at the 7th USENIX Symposium on Network Design and Implementation (NSDI '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Internet Coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications and Networks, 2009. ICCCN 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Francisco, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to improve Network Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Kamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd Joint Conference on Security in Network Architectures and Information Systems (SAR-SSI'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Annecy, France. pp.351-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCC : Un réseau de recouvrement multipoint passant à l'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur/Tunisia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Locating-First Approach for Scalable Overlay Multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IWQoS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Yale University, New Haven, USA., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Using nepi-ng for Mesh Networks Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Bleyfuesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzaneh Pakzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WINTECH 2018 - 12th ACM International Workshop on Wireless Network Testbeds, Experimental evaluation &amp; CHaracterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New Delhi, India. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploy a 5G network in less than 5 minutes: Demo Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Knopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCOMM Posters and Demos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing heterogeneous ns-3 experiments with NEPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WNS3 - Workshop on ns-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Desenzano, Italy. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels réseaux pour les Big Data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub; Rémy Mosseri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating a unified ICN development and evaluation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Saucez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priya Mahadevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2660129.2660132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo abstract: Realistic Evaluation of Kernel protocols and Software Defined Wireless Networks with DCE/ns-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardik Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajime Tazaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.335 - 337. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2641798.2655182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Running Live CCNx Experiments on Wireless and Wired Testbeds with NEPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tribino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Code Execution: Realistic Protocol Simulation with Running Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajime Tazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllable Packet Prioritization on PlanetLab Using NEPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35576-9_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy CCNx experimentation on PlanetLab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshuman Kalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced Scalable Proximity Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Malli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Study of Exposure to Radio Frequencies at Population Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Boussad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Leslie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Chaintreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer Loss Discrimination Algorithms for MEC in 4G networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoutou Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ismail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Smartphone Accuracy for LTE Power Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Boussad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320342v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P4Bricks: Enabling multiprocessing using Linker-based network data plane architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardik Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing BitTorrent Locality to the Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00343822v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Burst Sliding Encoding for Mobile Satellite TV Broadcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clerget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00349223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-Source 4G Experimental Setup (Report)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Boussad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445762v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A step towards runnable papers using R2lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria - Sophia Antipolis; Université Côte d'Azur. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167086v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reproducible Wireless Experiments Using R2lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria - Sophia Antipolis; Université Côte d'Azur. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floor the Ceil & Ceil the Floor: Revisiting AIMD Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roadmap for Benchmarking in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafqat Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7707, INRIA. 2011, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00614167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angling for Big Fish in BitTorrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00451282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromising Tor Anonymity Exploiting P2P Information Leakage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Manils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaabane Abdelberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafqat Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 2010, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and scalable merging algorithms for wireless traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Ben Romdhanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6969, INRIA. 2009, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEPI: Using Independent Simulators, Emulators, and Testbeds for Easy Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6967, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Methodology For Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6667, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Internet Coordinate System: Embedding Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00151257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing the distance Estimation phase of Internet Coordinate systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00197605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Networks under Attack: Disrupting Internet Coordinate Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2006, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locate, Cluster and Conquer: A Scalable Topology-aware Overlay Multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0314, INRIA. 2005, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Architecture for Reducing the Response Time and Avoiding the Congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Malli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5195, INRIA. 2004, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable SSM-based Multicast Communication Layer for Multimedia Networked Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurentiu Barza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5389, INRIA. 2004, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Internet Topology Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Malli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5439, INRIA. 2004, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Two-Way TCP Traffic in Bandwidth Asymmetric Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4950, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of GEO Satellite Links Deployment in the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3925, INRIA. 2000, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On TCP Performance in an Heterogeneous Network: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3737, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tag-based Fair Bandwidth Sharing for Responsive and Unresponsive flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3846, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving TCP/IP over Geostationary Satellite Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Chaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3573, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Circuit-based Approach for Routing in Unidirectional Links Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3292, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIPPCO: A High Performance Protocol Code Optimizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2748, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Protocol Development Using ESTEREL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2374, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reliable multicast protocol for a white board application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2100, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hight performance implementation of communication subsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2101, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XTP implementation under Unix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huitema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2102, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of the session and the presentation layers for the support of high speed applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Vidaller Siso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Berrocal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0144, INRIA. 1992, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle architecture pour l'Internet du futur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université de Nice Sophia Antipolis, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00406587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Walid Dabbous </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelity-aware Large-scale Distributed Network Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Elbouanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2024.110531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubleshooting Distributed Network Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Elbouanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79 (April), pp.227-239. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-024-01010-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach for ray tracing optimization in wireless communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tamba Sandouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamen Alsaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 209 (1), pp.309-319. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2023.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLICES, a scientific instrument for the networking community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Korakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Passarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.189-203. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2022.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal study of exposure to radio frequencies at population scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Boussad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Leslie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Chaintreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2022.107144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPID: a RAN-aware Performance Enhancing Proxy for High Throughput Low Delay Flows in MEC Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoutou Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tetu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218 (9), pp.109357. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2022.109357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Delay Measurement for Fidelity Monitoring of Distributed Network Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Elbouanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2022.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Smartphone Accuracy for RSSI Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Boussad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tim.2020.3048776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de la première connexion française à l’ARPAnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint range extension and localization for LPWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Sivadoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Bensouda Korachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How far can we go? Towards Realistic Software-Defined Wireless Networking Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon dos Reis Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rothenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (10), pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFV-based Scalable Guaranteed-Bandwidth Multicast Service for Software Defined ISP networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardik Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Asaeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (4), pp.14. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2017.2759167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PcapWT: An Efficient Packet Extraction Tool for Large Volume Network Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Hwan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Konow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Iterative Development and Reproducible Evaluation of Network Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Hwan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tribino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special issue on Future Internet Testbeds − Part II, 63, pp.238-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DCE: Test the real code of your protocols and applications over simulated networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajime Tazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation with large scale ICN multimedia services on the Internet made easy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of peer-to-peer applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Canonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canali Claudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.115-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking a Social Identity to an IP Address</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Special theme: Cybercrime and Privacy Issues, 90, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing BitTorrent Locality to the Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2010.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Protocol Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks and Isdn Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (7), pp. 735-744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing Delay in 5G: An Empirical Study on Architecture and Configuration Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadbagher Tavassoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Standards for Communications and Networking (CSCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCN67557.2025.11230749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CircuitRIS: A Simulation Framework for Analyzing Circuit-Level Non-Idealities in RIS-Aided Wireless Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lioce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS2025 - 32th IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2025, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To RIS or not to RIS: a ray-tracing study of RIS-assisted indoor 5G communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lioce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Saucez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2025 - 33rd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Sep 2025, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of the Circuit Non-Idealities on the System-Level Communication Metrics in Reconfigurable Intelligent Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lioce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Saucez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASCAS 2025 - 16th IEEE Latin America Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Bento Gonçalves, Brazil. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LASCAS64004.2025.10966235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Ray Tracing Techniques for Generating Large-Scale 3D Radio Frequency Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tamba Sandouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM 2024 - 25th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2024, Perth, Australia. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM60985.2024.00047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach to Mobile Outdoor QoS Map Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tamba Sandouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamen Alsaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2023 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Glasgow, Scotland, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC55385.2023.10118977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-based Fidelity Monitoring of Distributed Network Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Elbouanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMSNETS 2023 :TASIR Workshop - 15th International Conference on COMmunication Systems &amp; NETworkS : Testbeds for Advanced Systems Implementation and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Bangalore, India. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMSNETS56262.2023.10041407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubleshooting Distributed Network Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Elbouanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2023 - 26th Conference on Innovation in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN56760.2023.10073480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo paper: Sophia-node: A Cloud-Native Mobile Network Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Saucez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Network Function Virtualization and Software Defined Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Chandler, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo paper : Fidelity-aware Distributed Network Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Elbouanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Standards for Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-specific ray generation for accurate estimation of signal power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tamba Sandouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamen Alsaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2022 - 25th Annual International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3551659.3559058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAN-aware Proxy-based Flow Control for High Throughput and Low Delay eMBB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoutou Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2021 - 24th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Alicante, Spain. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3479239.3485717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer Loss Discrimination Algorithms for MEC in 4G networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoutou Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPSR 2021 - IEEE International Conference on High Performance Switching and Routing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPSR52026.2021.9481843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Delay Measurement for Fidelity Monitoring of Distributed Network Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Elbouanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedComNet 2021 - 19th Mediterranean Communication and Computer Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MedComNet52149.2021.9501246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001876v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUTS: Network Updates in Real Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saif Un Noor Prottoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Saucez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SOSR 2019 - Symposium on SDN Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R2Lab Testbed Evaluation for Wireless Mesh Network Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzaneh Pakzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITNAC '18 - International Telecommunication Networks and Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nepi-ng: an efficient experiment control tool in R2lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bronzino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM WiNTECH 2018 - 12th ACM International Workshop on Wireless Network Testbeds, Experimental evaluation &amp; CHaracterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New Delhi, India. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons Learned while Trying to Reproduce the OpenRF Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproducibility'17 - ACM SIGCOMM 2017 Reproducibility Workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Los Angeles, United States. pp.21 - 23, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3097766.3097772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Guaranteed-Bandwidth Multicast Service in Software Defined ISP networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardik Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Asaeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORION: Orientation Estimation Using Commodity Wi-Fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop on Advances in Network Localization and Navigation (ANLN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1033-1038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory management optimization for content routers in DONA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mettali Gammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Kamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 14th International Symposium on Network Computing and Applications (NCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating ns-3 Experimentation in Multi-Host Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Saucez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WNS3 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a New Internetworking Architecture: A New Deployment Approach for Information Centric Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mettali Gammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Kamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Distributed Computing and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Coimbatore, India. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45249-9_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Code Execution: Revisiting Library OS Architecture for Reproducible Network Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajime Tazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Urbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on emerging Networking EXperiments and Technologies (CoNEXT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Santa Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880870v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Approach for Experimental Networking Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mettali Gammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Kamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International conference on Distributed Computing and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25959-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Platform for Content Centric Networks Protocols Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Câmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Urbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNxCon2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meddle: middleboxes for increased transparency and control of mobile traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Sherry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Krishnamurthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoNEXT Student Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Dec 2012, Nice, France. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2413247.2413286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Deployment and Customization of Routing Overlays on PlanetLab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC TridentCom Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35576-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-platform event-driven controller for network experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoNEXT Student Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, NICE, France. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2413247.2413271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Bad Apple Spoils the Bunch: Exploiting P2P Applications to Trace and Profile Tor Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Manils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaabane Abdelberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LETT'11 - 4th USENIX Workshop on Large-Scale Exploits and Emergent Threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00574178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Characteristics of Video Streaming Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeon-Sup Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Towsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONEXT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Know Where You are and What You are Sharing: Exploiting P2P Communications to Invade Users' Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith W. Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC’2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spying the World from your Laptop -- Identifying and Profiling Content Providers and Big Downloaders in BitTorrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd USENIX Workshop on Large-Scale Exploits and Emergent Threats (LEET'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Usenix, Apr 2010, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00470324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Realistic BitTorrent Experiments Be Performed on Clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Peer-to-Peer Computing (IEEE P2P'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BitTorrent Experiments on Testbeds: A Study of the Impact of Network Latencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00467560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-anonymizing BitTorrent Users on Tor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Manils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelberi Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster accepted at the 7th USENIX Symposium on Network Design and Implementation (NSDI '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Internet Coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications and Networks, 2009. ICCCN 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Francisco, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to improve Network Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Kamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd Joint Conference on Security in Network Architectures and Information Systems (SAR-SSI'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Annecy, France. pp.351-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCC : Un réseau de recouvrement multipoint passant à l'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur/Tunisia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Locating-First Approach for Scalable Overlay Multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IWQoS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Yale University, New Haven, USA., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Using nepi-ng for Mesh Networks Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Bleyfuesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzaneh Pakzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WINTECH 2018 - 12th ACM International Workshop on Wireless Network Testbeds, Experimental evaluation &amp; CHaracterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New Delhi, India. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploy a 5G network in less than 5 minutes: Demo Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Knopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCOMM Posters and Demos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing heterogeneous ns-3 experiments with NEPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WNS3 - Workshop on ns-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Desenzano, Italy. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels réseaux pour les Big Data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub; Rémy Mosseri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating a unified ICN development and evaluation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Saucez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priya Mahadevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2660129.2660132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo abstract: Realistic Evaluation of Kernel protocols and Software Defined Wireless Networks with DCE/ns-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardik Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajime Tazaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.335 - 337. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2641798.2655182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Running Live CCNx Experiments on Wireless and Wired Testbeds with NEPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tribino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Code Execution: Realistic Protocol Simulation with Running Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajime Tazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllable Packet Prioritization on PlanetLab Using NEPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35576-9_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy CCNx experimentation on PlanetLab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshuman Kalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced Scalable Proximity Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Malli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Study of Exposure to Radio Frequencies at Population Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Boussad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Leslie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Chaintreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer Loss Discrimination Algorithms for MEC in 4G networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoutou Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ismail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Smartphone Accuracy for LTE Power Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Boussad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320342v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P4Bricks: Enabling multiprocessing using Linker-based network data plane architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardik Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing BitTorrent Locality to the Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00343822v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Burst Sliding Encoding for Mobile Satellite TV Broadcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clerget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00349223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-Source 4G Experimental Setup (Report)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Boussad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445762v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A step towards runnable papers using R2lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria - Sophia Antipolis; Université Côte d'Azur. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167086v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reproducible Wireless Experiments Using R2lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria - Sophia Antipolis; Université Côte d'Azur. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floor the Ceil & Ceil the Floor: Revisiting AIMD Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roadmap for Benchmarking in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafqat Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7707, INRIA. 2011, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00614167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angling for Big Fish in BitTorrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00451282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromising Tor Anonymity Exploiting P2P Information Leakage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Manils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaabane Abdelberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafqat Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 2010, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and scalable merging algorithms for wireless traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Ben Romdhanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6969, INRIA. 2009, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEPI: Using Independent Simulators, Emulators, and Testbeds for Easy Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6967, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Methodology For Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6667, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing the distance Estimation phase of Internet Coordinate systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00197605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Internet Coordinate System: Embedding Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00151257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Networks under Attack: Disrupting Internet Coordinate Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2006, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locate, Cluster and Conquer: A Scalable Topology-aware Overlay Multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0314, INRIA. 2005, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Architecture for Reducing the Response Time and Avoiding the Congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Malli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5195, INRIA. 2004, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable SSM-based Multicast Communication Layer for Multimedia Networked Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurentiu Barza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5389, INRIA. 2004, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Internet Topology Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Malli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5439, INRIA. 2004, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Two-Way TCP Traffic in Bandwidth Asymmetric Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4950, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of GEO Satellite Links Deployment in the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3925, INRIA. 2000, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On TCP Performance in an Heterogeneous Network: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3737, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tag-based Fair Bandwidth Sharing for Responsive and Unresponsive flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3846, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving TCP/IP over Geostationary Satellite Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Chaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3573, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Circuit-based Approach for Routing in Unidirectional Links Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3292, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIPPCO: A High Performance Protocol Code Optimizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2748, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Protocol Development Using ESTEREL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2374, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reliable multicast protocol for a white board application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2100, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hight performance implementation of communication subsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2101, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XTP implementation under Unix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huitema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2102, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of the session and the presentation layers for the support of high speed applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Vidaller Siso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Berrocal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0144, INRIA. 1992, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle architecture pour l'Internet du futur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université de Nice Sophia Antipolis, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00406587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04591699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Elbouanani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Barakat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dabbous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Turletti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110531" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04373896v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-024-01010-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tamba Sandouno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Alsaba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2023.07.016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Makris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Korakis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Bruno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Passarella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.07.019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03618634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Boussad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Leslie Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Chaintreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107144" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905784v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoutou Diarra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ismail" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tetu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109357" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.07.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03063997v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naoufal Mahfoudi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lizzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2020.3048776" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02341698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170466v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Sivadoss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Bensouda Korachi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.120" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596488v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardik Soni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Asaeda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2017.2759167" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01480973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon dos Reis Fontes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahfoudi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rothenberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938264v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Hwan Kim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Konow" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dujovne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861002v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Quereilhac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Larabi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tribino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Parmentelat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Tazaki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mancini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281997v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Canonico" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canali Claudia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840235v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270464v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens Le Blond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.09.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282070v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316287v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lioce" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Avitabile" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Florio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saucez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS64004.2025.10966235" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05215183v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadbagher Tavassoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN67557.2025.11230749" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316422v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316325v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Khelifi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04546462v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM60985.2024.00047" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03932145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118977" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909929v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMSNETS56262.2023.10041407" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03962530v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN56760.2023.10073480" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03907719v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahsini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03767769v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551659.3559058" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857802v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363827v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479239.3485717" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03001876v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedComNet52149.2021.9501246" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363851v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR52026.2021.9481843" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427489v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Un Noor Prottoy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968766v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Pakzad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Portmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01857266v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bronzino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424239v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615398v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3097766.3097772" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400688v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266578v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abidi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mettali Gammar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Kamoun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281974v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45249-9_36" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880870v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Urbani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282023v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413247.2413271" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270468v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C&#226;mara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Urbani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281968v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25959-3_12" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281734v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Rao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sherry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Krishnamurthy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413247.2413286" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267295v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Freire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35576-9_21" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632780v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W. Ross" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Manils" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Abdelberi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kaafar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castelluccia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638063v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon-Sup Lim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Towsley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467560v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00470324v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Fessant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494410v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471177v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelberi Chaabane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620085v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00629918v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110295v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069194v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01869979v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Bleyfuesz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580065v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Knopp" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270466v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423096v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066633v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Mahadevan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660129.2660132" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2641798.2655182" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948870v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948727v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280097v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35576-9_47" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270471v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshuman Kalla" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000902v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Malli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03361556v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03001893v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02320342v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632431v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343822v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00349223v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ismail" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clerget" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02445762v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Naoufal Mahfoudi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167086v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167090v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733890v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614167v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafqat Rehman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451282v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471556v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530329v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafqat Ur Rehman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397832v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Ben Romdhanne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397692v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Hansen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326400v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151257v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00197605v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085296v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069866v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070797v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070614v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Barza" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070568v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071629v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Louati" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072727v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Filali" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072928v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072810v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073108v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chaher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073396v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ernst" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073944v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074302v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huitema" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074572v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Kiss" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074571v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074570v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070024v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Vidaller Siso" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Seoane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Berrocal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00406587v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04591699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Elbouanani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Barakat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dabbous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Turletti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110531" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04373896v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-024-01010-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tamba Sandouno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Alsaba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2023.07.016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Makris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Korakis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Bruno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Passarella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.07.019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03618634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Boussad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Leslie Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Chaintreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107144" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905784v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoutou Diarra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ismail" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tetu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109357" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.07.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03063997v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naoufal Mahfoudi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lizzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2020.3048776" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02341698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170466v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Sivadoss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Bensouda Korachi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.120" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01480973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon dos Reis Fontes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahfoudi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rothenberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596488v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardik Soni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Asaeda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2017.2759167" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938264v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Hwan Kim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Konow" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dujovne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861002v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Quereilhac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Larabi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tribino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Parmentelat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Tazaki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mancini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840235v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281997v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Canonico" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canali Claudia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270464v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens Le Blond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.09.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282070v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05215183v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadbagher Tavassoli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN67557.2025.11230749" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316422v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lioce" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Avitabile" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Florio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316325v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Khelifi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saucez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS64004.2025.10966235" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04546462v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM60985.2024.00047" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03932145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118977" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909929v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMSNETS56262.2023.10041407" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03962530v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN56760.2023.10073480" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03907719v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahsini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857802v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03767769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551659.3559058" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363827v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479239.3485717" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR52026.2021.9481843" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03001876v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedComNet52149.2021.9501246" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427489v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Un Noor Prottoy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968766v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Pakzad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Portmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01857266v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bronzino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615398v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3097766.3097772" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400688v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424239v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266578v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abidi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mettali Gammar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Kamoun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281974v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45249-9_36" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880870v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Urbani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281968v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25959-3_12" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270468v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C&#226;mara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Urbani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Rao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sherry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Krishnamurthy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413247.2413286" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267295v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Freire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35576-9_21" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282023v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413247.2413271" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574178v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Manils" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Abdelberi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kaafar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castelluccia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638063v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon-Sup Lim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Towsley" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632780v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W. Ross" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00470324v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Fessant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494410v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467560v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471177v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelberi Chaabane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620085v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00629918v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110295v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069194v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01869979v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Bleyfuesz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580065v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Knopp" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270466v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423096v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066633v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Mahadevan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660129.2660132" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2641798.2655182" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948870v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948727v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280097v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35576-9_47" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270471v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshuman Kalla" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000902v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Malli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03361556v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03001893v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02320342v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632431v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343822v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00349223v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ismail" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clerget" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02445762v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Naoufal Mahfoudi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167086v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167090v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733890v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614167v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafqat Rehman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451282v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471556v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530329v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafqat Ur Rehman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397832v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Ben Romdhanne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397692v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Hansen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326400v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00197605v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151257v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085296v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069866v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070797v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070614v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Barza" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070568v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071629v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Louati" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072727v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Filali" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072928v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072810v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073108v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chaher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073396v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ernst" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073944v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074302v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huitema" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074572v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Kiss" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074571v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074570v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070024v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Vidaller Siso" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Seoane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Berrocal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00406587v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>