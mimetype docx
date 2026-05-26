--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Walid Dabbous </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelity-aware Large-scale Distributed Network Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Elbouanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2024.110531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubleshooting Distributed Network Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Elbouanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79 (April), pp.227-239. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-024-01010-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach for ray tracing optimization in wireless communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tamba Sandouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamen Alsaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 209 (1), pp.309-319. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2023.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLICES, a scientific instrument for the networking community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Korakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Passarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.189-203. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2022.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal study of exposure to radio frequencies at population scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Boussad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Leslie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Chaintreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2022.107144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPID: a RAN-aware Performance Enhancing Proxy for High Throughput Low Delay Flows in MEC Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoutou Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tetu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218 (9), pp.109357. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2022.109357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Delay Measurement for Fidelity Monitoring of Distributed Network Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Elbouanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2022.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Smartphone Accuracy for RSSI Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Boussad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tim.2020.3048776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de la première connexion française à l’ARPAnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint range extension and localization for LPWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Sivadoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Bensouda Korachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How far can we go? Towards Realistic Software-Defined Wireless Networking Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon dos Reis Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rothenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (10), pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFV-based Scalable Guaranteed-Bandwidth Multicast Service for Software Defined ISP networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardik Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Asaeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (4), pp.14. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2017.2759167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PcapWT: An Efficient Packet Extraction Tool for Large Volume Network Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Hwan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Konow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Iterative Development and Reproducible Evaluation of Network Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Hwan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tribino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special issue on Future Internet Testbeds − Part II, 63, pp.238-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DCE: Test the real code of your protocols and applications over simulated networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajime Tazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation with large scale ICN multimedia services on the Internet made easy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of peer-to-peer applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Canonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canali Claudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.115-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking a Social Identity to an IP Address</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Special theme: Cybercrime and Privacy Issues, 90, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing BitTorrent Locality to the Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2010.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Protocol Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks and Isdn Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (7), pp. 735-744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing Delay in 5G: An Empirical Study on Architecture and Configuration Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadbagher Tavassoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Standards for Communications and Networking (CSCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCN67557.2025.11230749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CircuitRIS: A Simulation Framework for Analyzing Circuit-Level Non-Idealities in RIS-Aided Wireless Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lioce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS2025 - 32th IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2025, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To RIS or not to RIS: a ray-tracing study of RIS-assisted indoor 5G communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lioce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Saucez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2025 - 33rd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Sep 2025, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of the Circuit Non-Idealities on the System-Level Communication Metrics in Reconfigurable Intelligent Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lioce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Saucez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASCAS 2025 - 16th IEEE Latin America Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Bento Gonçalves, Brazil. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LASCAS64004.2025.10966235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Ray Tracing Techniques for Generating Large-Scale 3D Radio Frequency Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tamba Sandouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM 2024 - 25th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2024, Perth, Australia. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM60985.2024.00047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach to Mobile Outdoor QoS Map Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tamba Sandouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamen Alsaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2023 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Glasgow, Scotland, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC55385.2023.10118977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-based Fidelity Monitoring of Distributed Network Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Elbouanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMSNETS 2023 :TASIR Workshop - 15th International Conference on COMmunication Systems &amp; NETworkS : Testbeds for Advanced Systems Implementation and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Bangalore, India. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMSNETS56262.2023.10041407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubleshooting Distributed Network Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Elbouanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2023 - 26th Conference on Innovation in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN56760.2023.10073480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo paper: Sophia-node: A Cloud-Native Mobile Network Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Saucez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Network Function Virtualization and Software Defined Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Chandler, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo paper : Fidelity-aware Distributed Network Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Elbouanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Standards for Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-specific ray generation for accurate estimation of signal power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tamba Sandouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamen Alsaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2022 - 25th Annual International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3551659.3559058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAN-aware Proxy-based Flow Control for High Throughput and Low Delay eMBB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoutou Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2021 - 24th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Alicante, Spain. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3479239.3485717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer Loss Discrimination Algorithms for MEC in 4G networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoutou Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPSR 2021 - IEEE International Conference on High Performance Switching and Routing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPSR52026.2021.9481843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Delay Measurement for Fidelity Monitoring of Distributed Network Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Elbouanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedComNet 2021 - 19th Mediterranean Communication and Computer Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MedComNet52149.2021.9501246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001876v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUTS: Network Updates in Real Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saif Un Noor Prottoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Saucez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SOSR 2019 - Symposium on SDN Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R2Lab Testbed Evaluation for Wireless Mesh Network Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzaneh Pakzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITNAC '18 - International Telecommunication Networks and Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nepi-ng: an efficient experiment control tool in R2lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bronzino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM WiNTECH 2018 - 12th ACM International Workshop on Wireless Network Testbeds, Experimental evaluation &amp; CHaracterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New Delhi, India. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons Learned while Trying to Reproduce the OpenRF Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproducibility'17 - ACM SIGCOMM 2017 Reproducibility Workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Los Angeles, United States. pp.21 - 23, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3097766.3097772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Guaranteed-Bandwidth Multicast Service in Software Defined ISP networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardik Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Asaeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORION: Orientation Estimation Using Commodity Wi-Fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop on Advances in Network Localization and Navigation (ANLN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1033-1038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory management optimization for content routers in DONA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mettali Gammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Kamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 14th International Symposium on Network Computing and Applications (NCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating ns-3 Experimentation in Multi-Host Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Saucez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WNS3 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a New Internetworking Architecture: A New Deployment Approach for Information Centric Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mettali Gammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Kamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Distributed Computing and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Coimbatore, India. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45249-9_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Code Execution: Revisiting Library OS Architecture for Reproducible Network Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajime Tazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Urbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on emerging Networking EXperiments and Technologies (CoNEXT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Santa Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880870v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Approach for Experimental Networking Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mettali Gammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Kamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International conference on Distributed Computing and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25959-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Platform for Content Centric Networks Protocols Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Câmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Urbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNxCon2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meddle: middleboxes for increased transparency and control of mobile traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Sherry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Krishnamurthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoNEXT Student Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Dec 2012, Nice, France. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2413247.2413286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Deployment and Customization of Routing Overlays on PlanetLab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC TridentCom Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35576-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-platform event-driven controller for network experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoNEXT Student Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, NICE, France. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2413247.2413271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Bad Apple Spoils the Bunch: Exploiting P2P Applications to Trace and Profile Tor Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Manils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaabane Abdelberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LETT'11 - 4th USENIX Workshop on Large-Scale Exploits and Emergent Threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00574178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Characteristics of Video Streaming Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeon-Sup Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Towsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONEXT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Know Where You are and What You are Sharing: Exploiting P2P Communications to Invade Users' Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith W. Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC’2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spying the World from your Laptop -- Identifying and Profiling Content Providers and Big Downloaders in BitTorrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd USENIX Workshop on Large-Scale Exploits and Emergent Threats (LEET'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Usenix, Apr 2010, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00470324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Realistic BitTorrent Experiments Be Performed on Clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Peer-to-Peer Computing (IEEE P2P'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BitTorrent Experiments on Testbeds: A Study of the Impact of Network Latencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00467560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-anonymizing BitTorrent Users on Tor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Manils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelberi Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster accepted at the 7th USENIX Symposium on Network Design and Implementation (NSDI '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Internet Coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications and Networks, 2009. ICCCN 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Francisco, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to improve Network Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Kamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd Joint Conference on Security in Network Architectures and Information Systems (SAR-SSI'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Annecy, France. pp.351-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCC : Un réseau de recouvrement multipoint passant à l'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur/Tunisia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Locating-First Approach for Scalable Overlay Multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IWQoS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Yale University, New Haven, USA., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Using nepi-ng for Mesh Networks Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Bleyfuesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzaneh Pakzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WINTECH 2018 - 12th ACM International Workshop on Wireless Network Testbeds, Experimental evaluation &amp; CHaracterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New Delhi, India. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploy a 5G network in less than 5 minutes: Demo Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Knopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCOMM Posters and Demos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing heterogeneous ns-3 experiments with NEPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WNS3 - Workshop on ns-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Desenzano, Italy. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels réseaux pour les Big Data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub; Rémy Mosseri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating a unified ICN development and evaluation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Saucez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priya Mahadevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2660129.2660132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo abstract: Realistic Evaluation of Kernel protocols and Software Defined Wireless Networks with DCE/ns-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardik Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajime Tazaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.335 - 337. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2641798.2655182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Running Live CCNx Experiments on Wireless and Wired Testbeds with NEPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tribino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Code Execution: Realistic Protocol Simulation with Running Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajime Tazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllable Packet Prioritization on PlanetLab Using NEPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35576-9_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy CCNx experimentation on PlanetLab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshuman Kalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced Scalable Proximity Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Malli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Study of Exposure to Radio Frequencies at Population Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Boussad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Leslie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Chaintreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer Loss Discrimination Algorithms for MEC in 4G networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoutou Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ismail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Smartphone Accuracy for LTE Power Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Boussad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320342v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P4Bricks: Enabling multiprocessing using Linker-based network data plane architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardik Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing BitTorrent Locality to the Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00343822v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Burst Sliding Encoding for Mobile Satellite TV Broadcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clerget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00349223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-Source 4G Experimental Setup (Report)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Boussad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445762v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A step towards runnable papers using R2lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria - Sophia Antipolis; Université Côte d'Azur. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167086v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reproducible Wireless Experiments Using R2lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria - Sophia Antipolis; Université Côte d'Azur. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floor the Ceil & Ceil the Floor: Revisiting AIMD Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roadmap for Benchmarking in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafqat Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7707, INRIA. 2011, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00614167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angling for Big Fish in BitTorrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00451282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromising Tor Anonymity Exploiting P2P Information Leakage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Manils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaabane Abdelberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafqat Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 2010, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and scalable merging algorithms for wireless traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Ben Romdhanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6969, INRIA. 2009, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEPI: Using Independent Simulators, Emulators, and Testbeds for Easy Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6967, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Methodology For Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6667, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing the distance Estimation phase of Internet Coordinate systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00197605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Internet Coordinate System: Embedding Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00151257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Networks under Attack: Disrupting Internet Coordinate Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2006, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locate, Cluster and Conquer: A Scalable Topology-aware Overlay Multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0314, INRIA. 2005, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Architecture for Reducing the Response Time and Avoiding the Congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Malli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5195, INRIA. 2004, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable SSM-based Multicast Communication Layer for Multimedia Networked Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurentiu Barza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5389, INRIA. 2004, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Internet Topology Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Malli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5439, INRIA. 2004, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Two-Way TCP Traffic in Bandwidth Asymmetric Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4950, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of GEO Satellite Links Deployment in the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3925, INRIA. 2000, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On TCP Performance in an Heterogeneous Network: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3737, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tag-based Fair Bandwidth Sharing for Responsive and Unresponsive flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3846, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving TCP/IP over Geostationary Satellite Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Chaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3573, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Circuit-based Approach for Routing in Unidirectional Links Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3292, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIPPCO: A High Performance Protocol Code Optimizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2748, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Protocol Development Using ESTEREL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2374, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reliable multicast protocol for a white board application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2100, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hight performance implementation of communication subsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2101, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XTP implementation under Unix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huitema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2102, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of the session and the presentation layers for the support of high speed applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Vidaller Siso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Berrocal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0144, INRIA. 1992, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle architecture pour l'Internet du futur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université de Nice Sophia Antipolis, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00406587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Walid Dabbous </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelity-aware Large-scale Distributed Network Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Elbouanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2024.110531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubleshooting Distributed Network Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Elbouanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79 (April), pp.227-239. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-024-01010-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach for ray tracing optimization in wireless communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tamba Sandouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamen Alsaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 209 (1), pp.309-319. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2023.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal study of exposure to radio frequencies at population scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Boussad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Leslie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Chaintreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2022.107144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLICES, a scientific instrument for the networking community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Korakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Passarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.189-203. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2022.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPID: a RAN-aware Performance Enhancing Proxy for High Throughput Low Delay Flows in MEC Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoutou Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tetu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218 (9), pp.109357. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2022.109357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Delay Measurement for Fidelity Monitoring of Distributed Network Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Elbouanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2022.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Smartphone Accuracy for RSSI Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Boussad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tim.2020.3048776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de la première connexion française à l’ARPAnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint range extension and localization for LPWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Sivadoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Bensouda Korachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFV-based Scalable Guaranteed-Bandwidth Multicast Service for Software Defined ISP networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardik Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Asaeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (4), pp.14. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2017.2759167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How far can we go? Towards Realistic Software-Defined Wireless Networking Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon dos Reis Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rothenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (10), pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PcapWT: An Efficient Packet Extraction Tool for Large Volume Network Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Hwan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Konow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Iterative Development and Reproducible Evaluation of Network Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Hwan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tribino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special issue on Future Internet Testbeds − Part II, 63, pp.238-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DCE: Test the real code of your protocols and applications over simulated networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajime Tazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of peer-to-peer applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Canonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canali Claudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.115-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation with large scale ICN multimedia services on the Internet made easy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking a Social Identity to an IP Address</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Special theme: Cybercrime and Privacy Issues, 90, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing BitTorrent Locality to the Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2010.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Protocol Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks and Isdn Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (7), pp. 735-744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of the Circuit Non-Idealities on the System-Level Communication Metrics in Reconfigurable Intelligent Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lioce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Saucez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASCAS 2025 - 16th IEEE Latin America Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Bento Gonçalves, Brazil. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LASCAS64004.2025.10966235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing Delay in 5G: An Empirical Study on Architecture and Configuration Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadbagher Tavassoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Standards for Communications and Networking (CSCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCN67557.2025.11230749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CircuitRIS: A Simulation Framework for Analyzing Circuit-Level Non-Idealities in RIS-Aided Wireless Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lioce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS2025 - 32th IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2025, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To RIS or not to RIS: a ray-tracing study of RIS-assisted indoor 5G communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lioce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Saucez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2025 - 33rd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Sep 2025, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Ray Tracing Techniques for Generating Large-Scale 3D Radio Frequency Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tamba Sandouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM 2024 - 25th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2024, Perth, Australia. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM60985.2024.00047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach to Mobile Outdoor QoS Map Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tamba Sandouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamen Alsaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2023 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Glasgow, Scotland, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC55385.2023.10118977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-based Fidelity Monitoring of Distributed Network Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Elbouanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMSNETS 2023 :TASIR Workshop - 15th International Conference on COMmunication Systems &amp; NETworkS : Testbeds for Advanced Systems Implementation and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Bangalore, India. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMSNETS56262.2023.10041407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubleshooting Distributed Network Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Elbouanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2023 - 26th Conference on Innovation in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN56760.2023.10073480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo paper: Sophia-node: A Cloud-Native Mobile Network Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Saucez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Network Function Virtualization and Software Defined Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Chandler, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo paper : Fidelity-aware Distributed Network Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Elbouanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Standards for Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-specific ray generation for accurate estimation of signal power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tamba Sandouno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamen Alsaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2022 - 25th Annual International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3551659.3559058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAN-aware Proxy-based Flow Control for High Throughput and Low Delay eMBB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoutou Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2021 - 24th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Alicante, Spain. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3479239.3485717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer Loss Discrimination Algorithms for MEC in 4G networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoutou Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPSR 2021 - IEEE International Conference on High Performance Switching and Routing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPSR52026.2021.9481843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Delay Measurement for Fidelity Monitoring of Distributed Network Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Elbouanani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedComNet 2021 - 19th Mediterranean Communication and Computer Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MedComNet52149.2021.9501246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001876v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUTS: Network Updates in Real Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saif Un Noor Prottoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Saucez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SOSR 2019 - Symposium on SDN Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R2Lab Testbed Evaluation for Wireless Mesh Network Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzaneh Pakzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITNAC '18 - International Telecommunication Networks and Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nepi-ng: an efficient experiment control tool in R2lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bronzino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM WiNTECH 2018 - 12th ACM International Workshop on Wireless Network Testbeds, Experimental evaluation &amp; CHaracterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New Delhi, India. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORION: Orientation Estimation Using Commodity Wi-Fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop on Advances in Network Localization and Navigation (ANLN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1033-1038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Guaranteed-Bandwidth Multicast Service in Software Defined ISP networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardik Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Asaeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons Learned while Trying to Reproduce the OpenRF Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproducibility'17 - ACM SIGCOMM 2017 Reproducibility Workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Los Angeles, United States. pp.21 - 23, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3097766.3097772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory management optimization for content routers in DONA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mettali Gammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Kamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 14th International Symposium on Network Computing and Applications (NCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating ns-3 Experimentation in Multi-Host Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Saucez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WNS3 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a New Internetworking Architecture: A New Deployment Approach for Information Centric Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mettali Gammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Kamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Distributed Computing and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Coimbatore, India. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45249-9_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Code Execution: Revisiting Library OS Architecture for Reproducible Network Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajime Tazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Urbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on emerging Networking EXperiments and Technologies (CoNEXT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Santa Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880870v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-platform event-driven controller for network experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoNEXT Student Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, NICE, France. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2413247.2413271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Platform for Content Centric Networks Protocols Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Câmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Urbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNxCon2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Approach for Experimental Networking Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mettali Gammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Kamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International conference on Distributed Computing and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25959-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meddle: middleboxes for increased transparency and control of mobile traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Sherry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Krishnamurthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoNEXT Student Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Dec 2012, Nice, France. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2413247.2413286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Deployment and Customization of Routing Overlays on PlanetLab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC TridentCom Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35576-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Know Where You are and What You are Sharing: Exploiting P2P Communications to Invade Users' Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith W. Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC’2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Bad Apple Spoils the Bunch: Exploiting P2P Applications to Trace and Profile Tor Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Manils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaabane Abdelberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LETT'11 - 4th USENIX Workshop on Large-Scale Exploits and Emergent Threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00574178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Characteristics of Video Streaming Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeon-Sup Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Towsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONEXT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spying the World from your Laptop -- Identifying and Profiling Content Providers and Big Downloaders in BitTorrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd USENIX Workshop on Large-Scale Exploits and Emergent Threats (LEET'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Usenix, Apr 2010, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00470324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Realistic BitTorrent Experiments Be Performed on Clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Peer-to-Peer Computing (IEEE P2P'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BitTorrent Experiments on Testbeds: A Study of the Impact of Network Latencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00467560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-anonymizing BitTorrent Users on Tor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Manils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelberi Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster accepted at the 7th USENIX Symposium on Network Design and Implementation (NSDI '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Internet Coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications and Networks, 2009. ICCCN 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Francisco, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to improve Network Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Kamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd Joint Conference on Security in Network Architectures and Information Systems (SAR-SSI'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Annecy, France. pp.351-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCC : Un réseau de recouvrement multipoint passant à l'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur/Tunisia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Locating-First Approach for Scalable Overlay Multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IWQoS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Yale University, New Haven, USA., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Using nepi-ng for Mesh Networks Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Bleyfuesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzaneh Pakzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WINTECH 2018 - 12th ACM International Workshop on Wireless Network Testbeds, Experimental evaluation &amp; CHaracterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New Delhi, India. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploy a 5G network in less than 5 minutes: Demo Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Knopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCOMM Posters and Demos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing heterogeneous ns-3 experiments with NEPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WNS3 - Workshop on ns-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Desenzano, Italy. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels réseaux pour les Big Data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub; Rémy Mosseri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating a unified ICN development and evaluation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Saucez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priya Mahadevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2660129.2660132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo abstract: Realistic Evaluation of Kernel protocols and Software Defined Wireless Networks with DCE/ns-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardik Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajime Tazaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.335 - 337. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2641798.2655182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Running Live CCNx Experiments on Wireless and Wired Testbeds with NEPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tribino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Code Execution: Realistic Protocol Simulation with Running Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajime Tazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllable Packet Prioritization on PlanetLab Using NEPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35576-9_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy CCNx experimentation on PlanetLab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshuman Kalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced Scalable Proximity Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Malli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Study of Exposure to Radio Frequencies at Population Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Boussad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Leslie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Chaintreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer Loss Discrimination Algorithms for MEC in 4G networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoutou Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ismail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Smartphone Accuracy for LTE Power Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Boussad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320342v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P4Bricks: Enabling multiprocessing using Linker-based network data plane architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardik Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing BitTorrent Locality to the Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00343822v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Burst Sliding Encoding for Mobile Satellite TV Broadcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clerget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00349223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-Source 4G Experimental Setup (Report)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Boussad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445762v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A step towards runnable papers using R2lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria - Sophia Antipolis; Université Côte d'Azur. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167086v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reproducible Wireless Experiments Using R2lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria - Sophia Antipolis; Université Côte d'Azur. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floor the Ceil & Ceil the Floor: Revisiting AIMD Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roadmap for Benchmarking in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafqat Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7707, INRIA. 2011, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00614167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angling for Big Fish in BitTorrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00451282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromising Tor Anonymity Exploiting P2P Information Leakage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Manils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaabane Abdelberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00471556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafqat Ur Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 2010, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and scalable merging algorithms for wireless traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Ben Romdhanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6969, INRIA. 2009, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEPI: Using Independent Simulators, Emulators, and Testbeds for Easy Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mads Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6967, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Methodology For Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6667, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Internet Coordinate System: Embedding Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00151257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing the distance Estimation phase of Internet Coordinate systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00197605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Networks under Attack: Disrupting Internet Coordinate Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2006, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locate, Cluster and Conquer: A Scalable Topology-aware Overlay Multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0314, INRIA. 2005, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable SSM-based Multicast Communication Layer for Multimedia Networked Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurentiu Barza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5389, INRIA. 2004, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Architecture for Reducing the Response Time and Avoiding the Congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Malli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5195, INRIA. 2004, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Internet Topology Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Malli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5439, INRIA. 2004, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Two-Way TCP Traffic in Bandwidth Asymmetric Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4950, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of GEO Satellite Links Deployment in the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3925, INRIA. 2000, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On TCP Performance in an Heterogeneous Network: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3737, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tag-based Fair Bandwidth Sharing for Responsive and Unresponsive flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3846, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving TCP/IP over Geostationary Satellite Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Chaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3573, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Circuit-based Approach for Routing in Unidirectional Links Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3292, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIPPCO: A High Performance Protocol Code Optimizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-2748, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Protocol Development Using ESTEREL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2374, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hight performance implementation of communication subsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2101, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reliable multicast protocol for a white board application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2100, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XTP implementation under Unix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huitema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2102, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of the session and the presentation layers for the support of high speed applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Vidaller Siso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Berrocal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0144, INRIA. 1992, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle architecture pour l'Internet du futur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dabbous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université de Nice Sophia Antipolis, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00406587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04591699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Elbouanani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Barakat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dabbous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Turletti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110531" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04373896v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-024-01010-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tamba Sandouno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Alsaba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2023.07.016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Makris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Korakis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Bruno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Passarella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.07.019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03618634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Boussad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Leslie Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Chaintreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107144" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905784v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoutou Diarra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ismail" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tetu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109357" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.07.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03063997v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naoufal Mahfoudi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lizzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2020.3048776" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02341698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170466v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Sivadoss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Bensouda Korachi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.120" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01480973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon dos Reis Fontes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahfoudi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rothenberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596488v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardik Soni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Asaeda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2017.2759167" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938264v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Hwan Kim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Konow" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dujovne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861002v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Quereilhac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Larabi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tribino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Parmentelat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Tazaki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mancini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840235v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281997v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Canonico" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canali Claudia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270464v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens Le Blond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.09.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282070v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05215183v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadbagher Tavassoli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN67557.2025.11230749" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316422v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lioce" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Avitabile" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Florio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316325v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Khelifi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saucez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS64004.2025.10966235" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04546462v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM60985.2024.00047" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03932145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118977" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909929v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMSNETS56262.2023.10041407" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03962530v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN56760.2023.10073480" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03907719v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahsini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857802v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03767769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551659.3559058" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363827v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479239.3485717" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR52026.2021.9481843" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03001876v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedComNet52149.2021.9501246" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427489v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Un Noor Prottoy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968766v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Pakzad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Portmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01857266v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bronzino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615398v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3097766.3097772" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400688v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424239v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266578v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abidi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mettali Gammar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Kamoun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281974v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45249-9_36" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880870v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Urbani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281968v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25959-3_12" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270468v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C&#226;mara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Urbani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Rao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sherry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Krishnamurthy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413247.2413286" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267295v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Freire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35576-9_21" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282023v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413247.2413271" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574178v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Manils" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Abdelberi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kaafar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castelluccia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638063v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon-Sup Lim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Towsley" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632780v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W. Ross" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00470324v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Fessant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494410v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467560v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471177v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelberi Chaabane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620085v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00629918v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110295v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069194v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01869979v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Bleyfuesz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580065v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Knopp" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270466v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423096v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066633v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Mahadevan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660129.2660132" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2641798.2655182" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948870v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948727v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280097v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35576-9_47" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270471v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshuman Kalla" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000902v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Malli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03361556v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03001893v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02320342v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632431v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343822v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00349223v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ismail" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clerget" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02445762v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Naoufal Mahfoudi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167086v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167090v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733890v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614167v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafqat Rehman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451282v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471556v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530329v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafqat Ur Rehman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397832v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Ben Romdhanne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397692v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Hansen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326400v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00197605v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151257v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085296v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069866v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070797v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070614v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Barza" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070568v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071629v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Louati" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072727v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Filali" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072928v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072810v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073108v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chaher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073396v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ernst" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073944v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074302v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huitema" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074572v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Kiss" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074571v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074570v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070024v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Vidaller Siso" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Seoane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Berrocal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00406587v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04591699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Elbouanani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Barakat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dabbous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Turletti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110531" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04373896v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-024-01010-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tamba Sandouno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Alsaba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2023.07.016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03618634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Boussad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Leslie Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Chaintreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107144" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941155v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Makris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Korakis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Bruno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Passarella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.07.019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905784v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoutou Diarra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ismail" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tetu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109357" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.07.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03063997v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naoufal Mahfoudi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lizzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2020.3048776" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02341698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170466v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Sivadoss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Bensouda Korachi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.120" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596488v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardik Soni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Asaeda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2017.2759167" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01480973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon dos Reis Fontes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahfoudi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rothenberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938264v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Hwan Kim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Konow" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dujovne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861002v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Quereilhac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Larabi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tribino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Parmentelat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Tazaki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mancini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281997v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Canonico" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canali Claudia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840235v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270464v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens Le Blond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.09.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282070v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316287v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lioce" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Avitabile" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Florio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saucez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS64004.2025.10966235" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05215183v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadbagher Tavassoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN67557.2025.11230749" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316422v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316325v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Khelifi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04546462v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM60985.2024.00047" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03932145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118977" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909929v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMSNETS56262.2023.10041407" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03962530v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN56760.2023.10073480" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03907719v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahsini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857802v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03767769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551659.3559058" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363827v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479239.3485717" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR52026.2021.9481843" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03001876v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedComNet52149.2021.9501246" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427489v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Un Noor Prottoy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968766v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Pakzad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Portmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01857266v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bronzino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424239v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400688v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615398v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3097766.3097772" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266578v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abidi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mettali Gammar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Kamoun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281974v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45249-9_36" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880870v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Urbani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282023v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413247.2413271" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270468v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C&#226;mara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Urbani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281968v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25959-3_12" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281734v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Rao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sherry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Krishnamurthy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413247.2413286" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267295v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Freire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35576-9_21" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632780v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W. Ross" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Manils" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Abdelberi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kaafar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castelluccia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638063v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon-Sup Lim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Towsley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00470324v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Fessant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494410v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467560v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471177v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelberi Chaabane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620085v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00629918v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110295v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069194v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01869979v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Bleyfuesz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580065v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Knopp" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270466v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423096v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066633v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Mahadevan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660129.2660132" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2641798.2655182" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948870v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948727v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280097v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35576-9_47" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270471v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshuman Kalla" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000902v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Malli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03361556v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03001893v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02320342v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632431v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343822v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00349223v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ismail" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clerget" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02445762v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Naoufal Mahfoudi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167086v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167090v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733890v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cessac" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614167v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafqat Rehman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451282v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471556v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530329v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafqat Ur Rehman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397832v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Ben Romdhanne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397692v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Hansen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326400v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151257v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00197605v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085296v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069866v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070614v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Barza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070797v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070568v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071629v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Louati" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072727v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Filali" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072928v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072810v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073108v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chaher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073396v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ernst" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073944v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074302v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huitema" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074571v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074572v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Kiss" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074570v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070024v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Vidaller Siso" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Seoane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Berrocal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00406587v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>