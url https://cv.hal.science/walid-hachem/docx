--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1984,343 +1984,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large complex correlated Wishart matrices: the Pearcey kernel and expansion at the hard edge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explicit Convergence Rate of a Distributed Alternating Direction Method of Multipliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Iutzeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (4), pp.892 - 904</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834495v1</w:t>
+                <w:t xml:space="preserve">hal-02286968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Complex Correlated Wishart Matrices: Fluctuations and Asymptotic Independence at the Edges.</w:t>
+                <w:t xml:space="preserve">Large complex correlated Wishart matrices: the Pearcey kernel and expansion at the hard edge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, https://projecteuclid.org/journals/electronic-journal-of-probability/volume-21/issue-none/Large-complex-correlated-Wishart-matrices--the-Pearcey-kernel-and/10.1214/15-EJP4441.full, 21 (1), pp.1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/15-EJP4441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/15-AOP1022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01063807v1</w:t>
+                <w:t xml:space="preserve">hal-01834495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit Convergence Rate of a Distributed Alternating Direction Method of Multipliers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large Complex Correlated Wishart Matrices: Fluctuations and Asymptotic Independence at the Edges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Annals of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (3), pp.2264-2348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/15-AOP1022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286968v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coordinate Descent Primal-Dual Algorithm and Application to Distributed Asynchronous Optimization</w:t>
               </w:r>
@@ -2332,51 +2332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Iutzeler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61 (10), pp.2947-2957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2970,434 +2970,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a Distributed Stochastic Approximation Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gersende Fort</w:t>
+                <w:t xml:space="preserve">Analysis of Sum-Weight-like algorithms for averaging in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Iutzeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIT.2013.2275131⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (11), pp. 2802 - 2814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2013.2256904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286437v1</w:t>
+                <w:t xml:space="preserve">hal-00737584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Subspace Estimator for Fixed Rank Perturbations of Large Random Matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of a Distributed Stochastic Approximation Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2012.08.006⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (11), pp.7405-7418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2013.2275131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598826v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Sum-Weight-like algorithms for averaging in Wireless Sensor Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Subspace Estimator for Fixed Rank Perturbations of Large Random Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Najim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61 (11), pp. 2802 - 2814. </w:t>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114, pp.427-447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2013.2256904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2012.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737584v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598826v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On bilinear forms based on the resolvent of large random matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (1), pp.36-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3611,274 +3611,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large information plus noise random matrix models and consistent subspace estimation in large sensor networks</w:t>
+                <w:t xml:space="preserve">A CLT for information-theoretic statistics of non-centered Gram random matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mestre</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Kharouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vallet</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack W. Silverstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Random Matrices: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 01 (1150006), pp.1-51. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S2010326311500067⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 1 (2), pp.1-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S2010326311500109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790069v1</w:t>
+                <w:t xml:space="preserve">hal-00829214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CLT for information-theoretic statistics of non-centered Gram random matrices</w:t>
+                <w:t xml:space="preserve">Large information plus noise random matrix models and consistent subspace estimation in large sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malika Kharouf</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jack W. Silverstein</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Random Matrices: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1 (2), pp.1-50. </w:t>
+              <w:t xml:space="preserve">, 2012, 01 (1150006), pp.1-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S2010326311500109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S2010326311500067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829214v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomized Isometric Linear Dispersion Space-Time Block Coding for the DF Relay Channel</w:t>
               </w:r>
@@ -3890,51 +3890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gregoratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (1), pp.426-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3981,64 +3981,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis over slow fading channels of a half-duplex single-relay protocol: Decode or Quantize and Forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ksairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4102,51 +4102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (8)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4314,51 +4314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4409,51 +4409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CLT for Information-theoretic statistics of Gram random matrices with a given variance profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4517,51 +4517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksiy Khorunzhiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4634,51 +4634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic equivalents for certain functionals of large random matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4824,51 +4824,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Analysis of Reduced-Rank Chip-Level MMSE Equalizers in the Downlink of CDMA Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mouhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5001,51 +5001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The empirical distribution of the eigenvalues of a Gram matrix with a given variance profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5105,51 +5105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The empirical eigenvalue distribution of a Gram matrix: From independence to stationarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5213,51 +5213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 50 (11), pp.2620-2638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5308,51 +5308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. De Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5416,51 +5416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Desbouvries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 50 (3), pp.651-661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5511,51 +5511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Desbouvries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 39 (1), pp.237-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6550,51 +6550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic analysis of linear spectral statistics of the sample coherence matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6648,273 +6648,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation Test for High Dimensional Data with Application to Signal Detection in Distributed Sensor Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of Large Toeplitz Covariance Matrices and Application to Source Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vallet</w:t>
+                <w:t xml:space="preserve">J. Vinogradova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">EUSIPCO'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. pp.2120 - 2124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287075v1</w:t>
+                <w:t xml:space="preserve">hal-01092899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Large Toeplitz Covariance Matrices and Application to Source Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation Test for High Dimensional Data with Application to Signal Detection in Distributed Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vinogradova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Couillet</w:t>
+                <w:t xml:space="preserve">P. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. pp.2120 - 2124</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092899v1</w:t>
+                <w:t xml:space="preserve">hal-02287075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Convergence Rate for Distributed Optimization with the Alternating Direction Method of Multipliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Iutzeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6952,77 +6952,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous Distributed Optimization using a Randomized Alternating Direction Method of Multipliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Iutzeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7060,51 +7060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for source detection, power estimation, and localization in large sensor networks under noise with unknown statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7155,64 +7155,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New broadcast based distributed averaging algorithm over wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Iutzeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7272,64 +7272,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new broadcast based averaging algorithm over wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Iutzeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7374,563 +7374,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved MUSIC Algorithm Based on Low Rank Perturbation of Large Random Matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vallet</w:t>
+                <w:t xml:space="preserve">Distributed estimation of the maximum value over a wireless sensor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Iutzeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jakubowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jamal Najim</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASILOMAR '11 : The Forty Fifth Asilomar Conference on Signals, Systems and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Pacific Grove, Ca, United States. pp.62-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACSSC.2011.6189955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733787v1</w:t>
+                <w:t xml:space="preserve">hal-00755111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Consistency of the G-MUSIC DoA Estimator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vallet</w:t>
+                <w:t xml:space="preserve">On the Fluctuations of the Mutual Information for the Non-Centered MIMO Channels: The Non-Gaussian Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kharouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jamal Najim</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, France. pp.685-688</w:t>
+              <w:t xml:space="preserve">SPAWC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733784v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Fluctuations of the Mutual Information for the Non-Centered MIMO Channels: The Non-Gaussian Case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Kharouf</w:t>
+                <w:t xml:space="preserve">An Improved MUSIC Algorithm Based on Low Rank Perturbation of Large Random Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Najim</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAWC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">SSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, France. pp.689-692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288308v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed estimation of the maximum value over a wireless sensor network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Jakubowicz</w:t>
+                <w:t xml:space="preserve">On the Consistency of the G-MUSIC DoA Estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASILOMAR '11 : The Forty Fifth Asilomar Conference on Signals, Systems and Computers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, France. pp.685-688</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACSSC.2011.6189955⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00755111v1</w:t>
+                <w:t xml:space="preserve">hal-00733784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Analysis of a Consistent Subspace Estimator for Observations of Increasing Dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Nice, France. pp.677 - 680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7955,64 +7955,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation distribuée du maximum dans un réseau de capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Iutzeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8089,51 +8089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gregoratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWPC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Modena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8152,230 +8152,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the fluctuations of the mutual information of large dimensional MIMO channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal reuse factor and resource allocation for OFDMA downlink with multicell interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassar Ksairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Najim</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Ciblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITW 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, France. 10pp</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Signal Processing Advances for Wireless Communications (SPAWC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Recife, Brazil. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621830v1</w:t>
+                <w:t xml:space="preserve">hal-00348399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal reuse factor and resource allocation for OFDMA downlink with multicell interference</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the fluctuations of the mutual information of large dimensional MIMO channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ph. Ciblat</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Signal Processing Advances for Wireless Communications (SPAWC 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Recife, Brazil. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">ITW 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348399v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outage Probability Optimization of Certain Wireless Relaying Protocols</w:t>
               </w:r>
@@ -8387,51 +8387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Ciblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 IEEE Information Theory Workshop (ITW 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Porto, Portugal. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8495,51 +8495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8590,51 +8590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balanced allocation strategy in multi-user OFDM with Channel State Information at the transmitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Cipriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8711,51 +8711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8806,51 +8806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mutual Information of a MIMO Channel: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8914,51 +8914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Ciblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPAWC'2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cannes, France. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8996,51 +8996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic analysis fo reduced rank downlink CDMA Wiener receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mouhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9085,325 +9085,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of reduced rank Wiener filters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Analyse asymptotique de certains filtres de Wiener à rang réduit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Mouhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proc. Information Theory Workshop 2003, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, France. pp.328-331</w:t>
+              <w:t xml:space="preserve">Actes du Colloque Gretsi 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, France. pp.163-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621738v1</w:t>
+                <w:t xml:space="preserve">hal-00621757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of optimum and suboptimum CDMA downlink MMSE receivers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Asymptotic analysis of reduced rank Wiener filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings. Seventh ISSPA Conf.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, France. pp.493-496</w:t>
+              <w:t xml:space="preserve">In Proc. Information Theory Workshop 2003, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, France. pp.328-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621681v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse asymptotique de certains filtres de Wiener à rang réduit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Asymptotic analysis of optimum and suboptimum CDMA downlink MMSE receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Chaufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque Gretsi 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, France. pp.163-166</w:t>
+              <w:t xml:space="preserve">Proceedings. Seventh ISSPA Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, France. pp.493-496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621757v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic analysis of optimum and sub-optimum CDMA downlink MMSE receivers</w:t>
               </w:r>
@@ -9415,51 +9415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Proc. ISIT-2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9510,51 +9510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. De Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9618,51 +9618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. De Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9726,51 +9726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Desbouvries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Proc. ICASSP-2000, Istanbul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, France. pp.2477-2480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9821,51 +9821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Desbouvries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Actes du Colloque GRETSI-99.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10274,51 +10274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Central Limit Theorem for the SINR at the LMMSE Estimator Output for Large Dimensional Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Kharouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10375,51 +10375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CLT for Information-theoretic statistics of Gram random matrices with a given variance profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10619,51 +10619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321074v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Younes Gueddari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hachem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Najim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-025-01476-z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452585v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326325500182" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512759v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bianchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Priser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000125v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.104276" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442137v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sholom Schechtman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2021.0194" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174195v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Akjouj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Maida" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-024-02155-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839927v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barbier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Clenet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ma&#239;da" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2023.0284" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446803v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Bose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326322500538" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Cook" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renfrew" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-021-01140-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564349v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-022-00638-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310455v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Barakat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1880" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369882v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Salim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-020-01614-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2020.104623" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369439v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2018.1539086" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954454v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hardy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2927017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1702.04144" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385528v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJP230" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834495v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-EJP4441" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063807v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AOP1022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2512043" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287068v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vinogradova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2447493" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Moustakas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Pastur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199904v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Chapon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mestre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286437v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bianchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2275131" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598826v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubaton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mestre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2012.08.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737584v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2256904" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474126v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP450" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2012.2218572" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790069v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326311500067" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kharouf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack W. Silverstein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326311500109" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278550v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gregoratti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2171685" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ksairi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rubio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00604392v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moulines" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roueff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2133630" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180897v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621862v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Khorunzhiy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2008.928229" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621793v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Najim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00226420v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Sezginer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621792v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouhouche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278906v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fiorina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621791v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpb.2005.10.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621863v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chaufray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621699v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debbah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Courville" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621712v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desbouvries" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621713v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271966v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817828v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817834v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052847v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9053212" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385518v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385497v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Nikbakht" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wigger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai Shitz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itw44776.2019.8989156" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369904v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461469" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725141v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412199v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287356v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715691v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7179059" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287075v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01092899v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vinogradova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412076v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868412v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830338v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754937v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jakubowicz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288575" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737600v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733787v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733784v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288308v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kammoun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharouf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755111v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2011.6189955" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733780v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737593v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278633v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621830v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00348399v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassar Ksairi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ciblat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00348259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621918v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lasaulce" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279698v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cipriano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279705v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279700v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279696v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621744v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621738v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621681v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621757v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Mouhouche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ibrahim" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621678v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621701v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621700v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621714v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621715v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513506v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Louvaris" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320950v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713811v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608743v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328163v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Kammoun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151136v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321074v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Younes Gueddari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hachem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Najim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-025-01476-z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452585v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326325500182" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512759v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bianchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Priser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000125v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.104276" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442137v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sholom Schechtman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2021.0194" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174195v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Akjouj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Maida" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-024-02155-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839927v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barbier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Clenet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ma&#239;da" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2023.0284" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446803v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Bose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326322500538" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Cook" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renfrew" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-021-01140-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564349v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-022-00638-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310455v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Barakat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1880" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369882v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Salim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-020-01614-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2020.104623" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369439v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2018.1539086" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954454v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hardy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2927017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1702.04144" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385528v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJP230" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286968v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-EJP4441" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063807v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AOP1022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2512043" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287068v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vinogradova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2447493" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Moustakas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Pastur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199904v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Chapon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mestre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737584v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2256904" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286437v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bianchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2275131" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598826v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubaton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mestre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2012.08.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474126v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP450" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2012.2218572" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829214v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kharouf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack W. Silverstein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326311500109" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326311500067" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278550v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gregoratti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2171685" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ksairi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rubio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00604392v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moulines" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roueff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2133630" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180897v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621862v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Khorunzhiy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2008.928229" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621793v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Najim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00226420v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Sezginer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621792v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouhouche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278906v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fiorina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621791v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpb.2005.10.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621863v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chaufray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621699v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debbah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Courville" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621712v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desbouvries" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621713v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271966v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817828v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817834v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052847v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9053212" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385518v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385497v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Nikbakht" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wigger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai Shitz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itw44776.2019.8989156" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369904v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461469" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725141v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412199v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287356v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715691v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7179059" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01092899v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vinogradova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287075v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412076v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868412v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830338v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754937v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jakubowicz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288575" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737600v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755111v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2011.6189955" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288308v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kammoun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharouf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733787v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733784v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733780v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737593v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278633v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00348399v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassar Ksairi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ciblat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621830v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00348259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621918v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lasaulce" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279698v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cipriano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279705v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279700v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279696v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621744v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621757v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Mouhouche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ibrahim" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621738v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621681v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621678v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621701v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621700v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621714v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621715v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513506v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Louvaris" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320950v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713811v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608743v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328163v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Kammoun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151136v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>