--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -481,278 +481,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000125v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Subgradient Descent Escapes Active Strict Saddles on Weakly Convex Functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bianchi</w:t>
+                <w:t xml:space="preserve">Equilibria of large random Lotka-Volterra systems with vanishing species: a mathematical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sholom Schechtman</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Najim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Maida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/moor.2021.0194⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-024-02155-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442137v3</w:t>
+                <w:t xml:space="preserve">hal-04174195v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibria of large random Lotka-Volterra systems with vanishing species: a mathematical approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imane Akjouj</w:t>
+                <w:t xml:space="preserve">Stochastic Subgradient Descent Escapes Active Strict Saddles on Weakly Convex Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylene Maida</w:t>
+                <w:t xml:space="preserve">Sholom Schechtman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 89, </w:t>
+              <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (3), pp.1761-1790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-024-02155-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1287/moor.2021.0194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174195v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442137v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex systems in Ecology: A guided tour with large Lotka-Volterra models and random matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1076,51 +1076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sholom Schechtman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Set-Valued and Variational Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (3), pp.1117-1147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1193,51 +1193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sholom Schechtman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (2), pp.3892-3947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1265,222 +1265,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03310455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Stochastic Primal-Dual Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bianchi</w:t>
+                <w:t xml:space="preserve">Smallest singular value and limit eigenvalue distribution of a class of non-Hermitian random matrices with statistical application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arup Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adil Salim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Letters</w:t>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11590-020-01614-y⟩</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2020.104623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369882v2</w:t>
+                <w:t xml:space="preserve">hal-03052843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smallest singular value and limit eigenvalue distribution of a class of non-Hermitian random matrices with statistical application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arup Bose</w:t>
+                <w:t xml:space="preserve">A Fully Stochastic Primal-Dual Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Salim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+              <w:t xml:space="preserve">Optimization Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2020.104623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11590-020-01614-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052843v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369882v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant step stochastic approximations involving differential inclusions: stability, long-run convergence and applications</w:t>
               </w:r>
@@ -1492,51 +1492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Salim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastics: An International Journal of Probability and Stochastic Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 91 (2), pp.288-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1700,51 +1700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Salim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (2), pp.397-436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1778,51 +1778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snake: a stochastic proximal gradient algorithm for regularized problems over large graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2970,482 +2970,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Sum-Weight-like algorithms for averaging in Wireless Sensor Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Subspace Estimator for Fixed Rank Perturbations of Large Random Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Najim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2013.2256904⟩</w:t>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114, pp.427-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2012.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737584v1</w:t>
+                <w:t xml:space="preserve">hal-00598826v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a Distributed Stochastic Approximation Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On bilinear forms based on the resolvent of large random matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Najim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bianchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Walid Hachem</w:t>
+                <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (1), pp.36-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/11-AIHP450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2013.2275131⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02286437v1</w:t>
+                <w:t xml:space="preserve">hal-00474126v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Subspace Estimator for Fixed Rank Perturbations of Large Random Matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of a Distributed Stochastic Approximation Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 114, pp.427-447. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (11), pp.7405-7418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2012.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2013.2275131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598826v2</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On bilinear forms based on the resolvent of large random matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Sum-Weight-like algorithms for averaging in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Iutzeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (1), pp.36-63. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (11), pp. 2802 - 2814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/11-AIHP450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2013.2256904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474126v2</w:t>
+                <w:t xml:space="preserve">hal-00737584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Inference in Large Antenna Arrays under Unknown Noise Pattern</w:t>
               </w:r>
@@ -3747,90 +3747,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large information plus noise random matrix models and consistent subspace estimation in large sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Random Matrices: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 01 (1150006), pp.1-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3890,51 +3890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gregoratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (1), pp.426-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3994,51 +3994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ksairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4102,51 +4102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (8)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4314,51 +4314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4409,51 +4409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CLT for Information-theoretic statistics of Gram random matrices with a given variance profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4517,51 +4517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksiy Khorunzhiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4634,51 +4634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic equivalents for certain functionals of large random matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4824,51 +4824,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Analysis of Reduced-Rank Chip-Level MMSE Equalizers in the Downlink of CDMA Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mouhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5001,51 +5001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The empirical distribution of the eigenvalues of a Gram matrix with a given variance profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5105,51 +5105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The empirical eigenvalue distribution of a Gram matrix: From independence to stationarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5213,51 +5213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 50 (11), pp.2620-2638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5308,51 +5308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. De Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5416,51 +5416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Desbouvries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 50 (3), pp.651-661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5511,51 +5511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Desbouvries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 39 (1), pp.237-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6161,51 +6161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Constant Step Stochastic Douglas-Rachford Algorithm with Application to Non Separable Regularizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6265,51 +6265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence d'un algorithme du gradient proximal stochastique à pas constant et généralisation aux opérateurs monotones aléatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6481,51 +6481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Salim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6550,51 +6550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic analysis of linear spectral statistics of the sample coherence matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6749,51 +6749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation Test for High Dimensional Data with Application to Signal Detection in Distributed Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7374,321 +7374,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed estimation of the maximum value over a wireless sensor network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Jakubowicz</w:t>
+                <w:t xml:space="preserve">On the Fluctuations of the Mutual Information for the Non-Centered MIMO Channels: The Non-Gaussian Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kharouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASILOMAR '11 : The Forty Fifth Asilomar Conference on Signals, Systems and Computers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPAWC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00755111v1</w:t>
+                <w:t xml:space="preserve">hal-02288308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Fluctuations of the Mutual Information for the Non-Centered MIMO Channels: The Non-Gaussian Case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Kharouf</w:t>
+                <w:t xml:space="preserve">Distributed estimation of the maximum value over a wireless sensor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Iutzeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jakubowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Najim</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAWC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASILOMAR '11 : The Forty Fifth Asilomar Conference on Signals, Systems and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Pacific Grove, Ca, United States. pp.62-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACSSC.2011.6189955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288308v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved MUSIC Algorithm Based on Low Rank Perturbation of Large Random Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7726,90 +7726,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Consistency of the G-MUSIC DoA Estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7847,90 +7847,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Analysis of a Consistent Subspace Estimator for Observations of Increasing Dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Nice, France. pp.677 - 680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8089,51 +8089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gregoratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWPC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Modena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8279,51 +8279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the fluctuations of the mutual information of large dimensional MIMO channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8495,51 +8495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8711,51 +8711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8806,51 +8806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mutual Information of a MIMO Channel: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8996,51 +8996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic analysis fo reduced rank downlink CDMA Wiener receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mouhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9104,51 +9104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse asymptotique de certains filtres de Wiener à rang réduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Mouhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9206,204 +9206,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of reduced rank Wiener filters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Asymptotic analysis of optimum and suboptimum CDMA downlink MMSE receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Chaufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proc. Information Theory Workshop 2003, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, France. pp.328-331</w:t>
+              <w:t xml:space="preserve">Proceedings. Seventh ISSPA Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, France. pp.493-496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621738v1</w:t>
+                <w:t xml:space="preserve">hal-00621681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of optimum and suboptimum CDMA downlink MMSE receivers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Asymptotic analysis of reduced rank Wiener filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings. Seventh ISSPA Conf.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, France. pp.493-496</w:t>
+              <w:t xml:space="preserve">In Proc. Information Theory Workshop 2003, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, France. pp.328-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621681v1</w:t>
+                <w:t xml:space="preserve">hal-00621738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic analysis of optimum and sub-optimum CDMA downlink MMSE receivers</w:t>
               </w:r>
@@ -9415,51 +9415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Proc. ISIT-2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9510,51 +9510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. De Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9618,51 +9618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. De Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9726,51 +9726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Desbouvries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Proc. ICASSP-2000, Istanbul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, France. pp.2477-2480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9821,51 +9821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Desbouvries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Actes du Colloque GRETSI-99.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9882,51 +9882,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -10004,475 +10004,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin glass analysis of the invariant distribution of lotka-volterra SDE with a large random interaction matrix</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The SK model with a sparse variance profile: free energy and AMP algorithm for TAP equations at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320950v1</w:t>
+                <w:t xml:space="preserve">hal-05597619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The outliers among the singular values of large rectangular random matrices with additive fixed rank deformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Couillet</w:t>
+                <w:t xml:space="preserve">Spin glass analysis of the invariant distribution of lotka-volterra SDE with a large random interaction matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Younes Gueddari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713811v2</w:t>
+                <w:t xml:space="preserve">hal-05320950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local failure detection and diagnosis in large sensor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The outliers among the singular values of large rectangular random matrices with additive fixed rank deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608743v1</w:t>
+                <w:t xml:space="preserve">hal-00713811v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Central Limit Theorem for the SINR at the LMMSE Estimator Output for Large Dimensional Signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malika Kharouf</w:t>
+                <w:t xml:space="preserve">Local failure detection and diagnosis in large sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328163v1</w:t>
+                <w:t xml:space="preserve">hal-00608743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Central Limit Theorem for the SINR at the LMMSE Estimator Output for Large Dimensional Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abla Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Kharouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Najim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A CLT for Information-theoretic statistics of Gram random matrices with a given variance profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId214"/>
+      <w:footerReference w:type="default" r:id="rId215"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10619,51 +10681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321074v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Younes Gueddari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hachem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Najim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-025-01476-z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452585v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326325500182" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512759v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bianchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Priser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000125v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.104276" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442137v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sholom Schechtman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2021.0194" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174195v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Akjouj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Maida" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-024-02155-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839927v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barbier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Clenet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ma&#239;da" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2023.0284" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446803v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Bose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326322500538" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Cook" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renfrew" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-021-01140-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564349v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-022-00638-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310455v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Barakat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1880" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369882v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Salim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-020-01614-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2020.104623" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369439v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2018.1539086" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954454v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hardy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2927017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1702.04144" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385528v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJP230" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286968v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-EJP4441" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063807v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AOP1022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2512043" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287068v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vinogradova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2447493" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Moustakas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Pastur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199904v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Chapon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mestre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737584v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2256904" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286437v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bianchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2275131" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598826v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubaton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mestre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2012.08.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474126v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP450" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2012.2218572" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829214v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kharouf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack W. Silverstein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326311500109" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326311500067" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278550v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gregoratti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2171685" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ksairi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rubio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00604392v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moulines" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roueff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2133630" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180897v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621862v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Khorunzhiy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2008.928229" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621793v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Najim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00226420v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Sezginer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621792v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouhouche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278906v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fiorina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621791v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpb.2005.10.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621863v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chaufray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621699v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debbah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Courville" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621712v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desbouvries" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621713v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271966v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817828v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817834v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052847v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9053212" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385518v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385497v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Nikbakht" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wigger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai Shitz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itw44776.2019.8989156" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369904v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461469" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725141v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412199v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287356v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715691v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7179059" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01092899v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vinogradova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287075v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412076v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868412v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830338v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754937v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jakubowicz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288575" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737600v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755111v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2011.6189955" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288308v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kammoun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharouf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733787v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733784v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733780v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737593v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278633v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00348399v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassar Ksairi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ciblat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621830v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00348259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621918v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lasaulce" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279698v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cipriano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279705v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279700v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279696v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621744v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621757v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Mouhouche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ibrahim" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621738v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621681v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621678v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621701v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621700v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621714v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621715v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513506v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Louvaris" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320950v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713811v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608743v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328163v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Kammoun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151136v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321074v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Younes Gueddari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hachem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Najim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-025-01476-z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452585v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326325500182" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512759v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bianchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Priser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000125v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.104276" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174195v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Akjouj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Maida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-024-02155-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442137v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sholom Schechtman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2021.0194" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839927v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barbier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Clenet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ma&#239;da" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2023.0284" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446803v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Bose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326322500538" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Cook" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renfrew" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-021-01140-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564349v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-022-00638-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310455v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Barakat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1880" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052843v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2020.104623" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369882v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Salim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-020-01614-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369439v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2018.1539086" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954454v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hardy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2927017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1702.04144" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385528v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJP230" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286968v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-EJP4441" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063807v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AOP1022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2512043" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287068v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vinogradova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2447493" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Moustakas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Pastur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199904v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Chapon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mestre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598826v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubaton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mestre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2012.08.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474126v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP450" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286437v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bianchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2275131" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737584v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2256904" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2012.2218572" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829214v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kharouf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack W. Silverstein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326311500109" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326311500067" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278550v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gregoratti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2171685" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ksairi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rubio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00604392v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moulines" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roueff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2133630" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180897v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621862v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Khorunzhiy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2008.928229" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621793v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Najim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00226420v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Sezginer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621792v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouhouche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278906v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fiorina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621791v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpb.2005.10.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621863v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chaufray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621699v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debbah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Courville" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621712v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desbouvries" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621713v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271966v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817828v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817834v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052847v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9053212" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385518v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385497v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Nikbakht" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wigger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai Shitz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itw44776.2019.8989156" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369904v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461469" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725141v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412199v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287356v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715691v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7179059" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01092899v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vinogradova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287075v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412076v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868412v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830338v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754937v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jakubowicz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288575" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737600v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288308v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kammoun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharouf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2011.6189955" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733787v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733784v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733780v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737593v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278633v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00348399v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassar Ksairi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ciblat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621830v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00348259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621918v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lasaulce" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279698v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cipriano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279705v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279700v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279696v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621744v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621757v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Mouhouche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ibrahim" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621681v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621738v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621678v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621701v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621700v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621714v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621715v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513506v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Louvaris" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597619v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320950v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713811v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608743v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328163v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Kammoun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151136v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>