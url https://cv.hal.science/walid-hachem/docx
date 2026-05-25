--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -403,222 +403,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512759v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Message Passing for sparse matrices with application to the equilibria of large ecological Lotka-Volterra systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equilibria of large random Lotka-Volterra systems with vanishing species: a mathematical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Najim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Maida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2023.104276⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-024-02155-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04000125v2</w:t>
+                <w:t xml:space="preserve">hal-04174195v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibria of large random Lotka-Volterra systems with vanishing species: a mathematical approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximate Message Passing for sparse matrices with application to the equilibria of large ecological Lotka-Volterra systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mylene Maida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 89, </w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 170, pp.104276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-024-02155-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2023.104276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174195v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000125v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Subgradient Descent Escapes Active Strict Saddles on Weakly Convex Functions</w:t>
               </w:r>
@@ -708,51 +708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex systems in Ecology: A guided tour with large Lotka-Volterra models and random matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2092,235 +2092,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large complex correlated Wishart matrices: the Pearcey kernel and expansion at the hard edge</w:t>
+                <w:t xml:space="preserve">Large Complex Correlated Wishart Matrices: Fluctuations and Asymptotic Independence at the Edges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, https://projecteuclid.org/journals/electronic-journal-of-probability/volume-21/issue-none/Large-complex-correlated-Wishart-matrices--the-Pearcey-kernel-and/10.1214/15-EJP4441.full, 21 (1), pp.1-36. </w:t>
+              <w:t xml:space="preserve">The Annals of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (3), pp.2264-2348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/15-EJP4441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/15-AOP1022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834495v1</w:t>
+                <w:t xml:space="preserve">hal-01063807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Complex Correlated Wishart Matrices: Fluctuations and Asymptotic Independence at the Edges.</w:t>
+                <w:t xml:space="preserve">Large complex correlated Wishart matrices: the Pearcey kernel and expansion at the hard edge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 44 (3), pp.2264-2348. </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, https://projecteuclid.org/journals/electronic-journal-of-probability/volume-21/issue-none/Large-complex-correlated-Wishart-matrices--the-Pearcey-kernel-and/10.1214/15-EJP4441.full, 21 (1), pp.1-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/15-AOP1022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/15-EJP4441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063807v1</w:t>
+                <w:t xml:space="preserve">hal-01834495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coordinate Descent Primal-Dual Algorithm and Application to Distributed Asynchronous Optimization</w:t>
               </w:r>
@@ -2970,482 +2970,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Subspace Estimator for Fixed Rank Perturbations of Large Random Matrices</w:t>
+                <w:t xml:space="preserve">On bilinear forms based on the resolvent of large random matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Najim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2012.08.006⟩</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (1), pp.36-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/11-AIHP450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598826v2</w:t>
+                <w:t xml:space="preserve">hal-00474126v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On bilinear forms based on the resolvent of large random matrices</w:t>
+                <w:t xml:space="preserve">A Subspace Estimator for Fixed Rank Perturbations of Large Random Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (1), pp.36-63. </w:t>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114, pp.427-447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/11-AIHP450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2012.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474126v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598826v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a Distributed Stochastic Approximation Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gersende Fort</w:t>
+                <w:t xml:space="preserve">Analysis of Sum-Weight-like algorithms for averaging in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Iutzeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIT.2013.2275131⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (11), pp. 2802 - 2814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2013.2256904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286437v1</w:t>
+                <w:t xml:space="preserve">hal-00737584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Sum-Weight-like algorithms for averaging in Wireless Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+                <w:t xml:space="preserve">Performance of a Distributed Stochastic Approximation Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61 (11), pp. 2802 - 2814. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (11), pp.7405-7418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2013.2256904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2013.2275131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737584v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Inference in Large Antenna Arrays under Unknown Noise Pattern</w:t>
               </w:r>
@@ -3786,51 +3786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Random Matrices: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 01 (1150006), pp.1-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3890,51 +3890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gregoratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (1), pp.426-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3994,51 +3994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ksairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4102,51 +4102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (8)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6550,51 +6550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic analysis of linear spectral statistics of the sample coherence matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6749,51 +6749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation Test for High Dimensional Data with Application to Signal Detection in Distributed Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7605,90 +7605,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved MUSIC Algorithm Based on Low Rank Perturbation of Large Random Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7726,90 +7726,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Consistency of the G-MUSIC DoA Estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7847,90 +7847,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Analysis of a Consistent Subspace Estimator for Observations of Increasing Dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Nice, France. pp.677 - 680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8089,51 +8089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gregoratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWPC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Modena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10681,51 +10681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321074v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Younes Gueddari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hachem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Najim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-025-01476-z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452585v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326325500182" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512759v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bianchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Priser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000125v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.104276" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174195v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Akjouj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Maida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-024-02155-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442137v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sholom Schechtman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2021.0194" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839927v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barbier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Clenet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ma&#239;da" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2023.0284" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446803v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Bose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326322500538" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Cook" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renfrew" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-021-01140-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564349v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-022-00638-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310455v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Barakat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1880" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052843v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2020.104623" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369882v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Salim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-020-01614-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369439v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2018.1539086" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954454v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hardy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2927017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1702.04144" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385528v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJP230" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286968v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-EJP4441" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063807v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AOP1022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2512043" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287068v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vinogradova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2447493" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Moustakas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Pastur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199904v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Chapon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mestre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598826v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubaton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mestre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2012.08.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474126v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP450" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286437v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bianchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2275131" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737584v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2256904" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2012.2218572" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829214v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kharouf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack W. Silverstein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326311500109" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326311500067" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278550v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gregoratti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2171685" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ksairi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rubio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00604392v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moulines" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roueff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2133630" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180897v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621862v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Khorunzhiy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2008.928229" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621793v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Najim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00226420v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Sezginer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621792v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouhouche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278906v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fiorina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621791v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpb.2005.10.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621863v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chaufray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621699v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debbah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Courville" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621712v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desbouvries" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621713v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271966v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817828v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817834v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052847v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9053212" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385518v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385497v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Nikbakht" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wigger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai Shitz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itw44776.2019.8989156" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369904v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461469" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725141v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412199v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287356v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715691v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7179059" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01092899v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vinogradova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287075v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412076v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868412v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830338v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754937v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jakubowicz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288575" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737600v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288308v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kammoun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharouf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2011.6189955" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733787v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733784v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733780v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737593v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278633v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00348399v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassar Ksairi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ciblat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621830v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00348259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621918v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lasaulce" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279698v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cipriano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279705v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279700v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279696v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621744v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621757v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Mouhouche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ibrahim" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621681v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621738v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621678v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621701v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621700v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621714v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621715v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513506v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Louvaris" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597619v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320950v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713811v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608743v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328163v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Kammoun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151136v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321074v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Younes Gueddari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hachem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Najim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-025-01476-z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452585v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326325500182" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512759v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bianchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Priser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174195v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Akjouj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Maida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-024-02155-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000125v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.104276" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442137v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sholom Schechtman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2021.0194" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839927v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barbier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Clenet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ma&#239;da" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2023.0284" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446803v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Bose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326322500538" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Cook" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renfrew" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-021-01140-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564349v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-022-00638-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310455v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Barakat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1880" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052843v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2020.104623" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369882v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Salim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-020-01614-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369439v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2018.1539086" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954454v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hardy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2927017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1702.04144" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385528v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJP230" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286968v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063807v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AOP1022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-EJP4441" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2512043" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287068v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vinogradova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2447493" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Moustakas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Pastur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199904v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Chapon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mestre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474126v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubaton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP450" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598826v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mestre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2012.08.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2256904" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286437v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bianchi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2275131" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2012.2218572" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829214v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kharouf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack W. Silverstein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326311500109" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326311500067" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278550v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gregoratti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2171685" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ksairi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rubio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00604392v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moulines" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roueff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2133630" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180897v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621862v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Khorunzhiy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2008.928229" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621793v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Najim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00226420v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Sezginer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621792v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouhouche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278906v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fiorina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621791v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpb.2005.10.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621863v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chaufray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621699v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debbah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Courville" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621712v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desbouvries" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621713v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271966v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817828v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817834v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052847v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9053212" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385518v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385497v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Nikbakht" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wigger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai Shitz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itw44776.2019.8989156" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369904v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461469" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725141v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412199v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287356v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715691v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7179059" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01092899v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vinogradova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287075v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412076v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868412v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830338v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754937v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jakubowicz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288575" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737600v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288308v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kammoun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharouf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2011.6189955" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733787v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733784v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733780v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737593v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278633v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00348399v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassar Ksairi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ciblat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621830v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00348259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621918v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lasaulce" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279698v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cipriano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279705v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279700v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279696v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621744v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621757v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Mouhouche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ibrahim" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621681v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621738v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621678v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621701v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621700v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621714v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621715v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513506v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Louvaris" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597619v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320950v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713811v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608743v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328163v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Kammoun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151136v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>