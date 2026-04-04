--- v0 (2026-03-05)
+++ v1 (2026-04-04)
@@ -2340,243 +2340,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaînes de Markov multi-phases floues pour l'évaluation de la performance imprécise des Systèmes Instrumentés de Sécurité</w:t>
+                <w:t xml:space="preserve">Analyse de l'imprécision du taux de défaillance de cause commune pour l'évaluation des performances des SIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Mechri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benrejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benrejeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">8ème Conférence Internationale de Modélisation et Simulation, MOSIM'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508296v1</w:t>
+                <w:t xml:space="preserve">hal-00482887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'imprécision du taux de défaillance de cause commune pour l'évaluation des performances des SIS</w:t>
+                <w:t xml:space="preserve">Chaînes de Markov multi-phases floues pour l'évaluation de la performance imprécise des Systèmes Instrumentés de Sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Mechri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benrejeb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence Internationale de Modélisation et Simulation, MOSIM'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482887v1</w:t>
+                <w:t xml:space="preserve">hal-00508296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaînes de Markov multiphases à intervalles pour l'évaluation de performance imprécise des SIS</w:t>
               </w:r>
@@ -3229,51 +3229,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches Fiabilistes pour l’Evaluation de la Performance et le Diagnostic des Systèmes Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Mechri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Automatique / Robotique. Université Tunis El Manar (Tunisie), 2019</w:t>
+              <w:t xml:space="preserve">Automatique / Robotique. HDR; Université Tunis El Manar (Tunisie), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05062986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
@@ -3367,51 +3367,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4948DA8"/>
+    <w:nsid w:val="6FD9EFE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3598,51 +3598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/walid-mechri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6259-5447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122473" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405953v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mechri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines13070619" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926221v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Capizzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2018.11.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Snene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ben Othman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRS.2018.094940" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298664v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-162296" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071409v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.09.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q4D9W59-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bicking" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2012.12.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RW0TLPZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583306v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748007810395668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Rajhi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284360" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297453v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284473" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892859v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Peysson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628913v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531036v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Canh Vu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Do Van" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klingelschmid Timothee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Benothman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583823v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benrejeb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583797v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350524v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440426v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534019v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parouty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;ger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbet Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Florent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534017v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05062986v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/walid-mechri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6259-5447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122473" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405953v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mechri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines13070619" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926221v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Capizzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2018.11.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Snene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ben Othman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRS.2018.094940" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298664v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-162296" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071409v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.09.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q4D9W59-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bicking" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2012.12.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RW0TLPZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583306v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748007810395668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Rajhi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284360" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297453v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284473" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892859v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Peysson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628913v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531036v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Canh Vu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Do Van" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klingelschmid Timothee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Benothman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583823v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benrejeb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583797v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482887v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350524v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440426v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534019v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parouty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;ger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbet Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Florent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534017v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05062986v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>