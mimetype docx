--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -2111,256 +2111,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances imprécises des SIS par des familles de densités de probabilités</w:t>
+                <w:t xml:space="preserve">Uncertainty evaluation of safety instrumented systems by using Markov chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Mechri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bicking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benrejeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Angers, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">18th IFAC World Congress, IFAC WC'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583823v1</w:t>
+                <w:t xml:space="preserve">hal-00583797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty evaluation of safety instrumented systems by using Markov chains</w:t>
+                <w:t xml:space="preserve">Evaluation des performances imprécises des SIS par des familles de densités de probabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Mechri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bicking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benrejeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress, IFAC WC'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.CDROM</w:t>
+              <w:t xml:space="preserve">9ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Angers, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583797v1</w:t>
+                <w:t xml:space="preserve">hal-00583823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'imprécision du taux de défaillance de cause commune pour l'évaluation des performances des SIS</w:t>
               </w:r>
@@ -3367,51 +3367,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FD9EFE2"/>
+    <w:nsid w:val="06EF9806"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3598,51 +3598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/walid-mechri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6259-5447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122473" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405953v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mechri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines13070619" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926221v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Capizzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2018.11.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Snene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ben Othman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRS.2018.094940" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298664v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-162296" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071409v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.09.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q4D9W59-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bicking" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2012.12.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RW0TLPZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583306v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748007810395668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Rajhi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284360" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297453v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284473" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892859v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Peysson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628913v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531036v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Canh Vu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Do Van" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klingelschmid Timothee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Benothman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583823v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benrejeb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583797v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482887v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350524v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440426v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534019v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parouty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;ger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbet Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Florent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534017v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05062986v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/walid-mechri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6259-5447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122473" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405953v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mechri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines13070619" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926221v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Capizzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2018.11.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Snene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ben Othman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRS.2018.094940" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298664v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-162296" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071409v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.09.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q4D9W59-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bicking" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2012.12.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RW0TLPZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583306v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748007810395668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Rajhi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284360" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297453v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284473" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892859v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Peysson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628913v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531036v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Canh Vu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Do Van" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klingelschmid Timothee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Benothman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benrejeb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482887v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350524v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440426v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534019v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parouty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;ger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbet Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Florent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534017v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05062986v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>