--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,3312 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3260 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.60997067449px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Walid MECHRI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walid-mechri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6259-5447</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253122473</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=9-n3RfwAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Reliability of Safety Instrumented Systems Under Degradation with an Alternating Testing Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (7), pp.619. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines13070619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of safety integrity level by simulation of dynamic Bayesian networks considering test duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Capizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57, pp.101-113. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2018.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian networks and probability boxes to model uncertainty in unavailability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Snene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reliability and Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.261. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJRS.2018.094940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties handling in safety system performance assessment by using fuzzy Bayesian networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Snene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (2), pp.995-1006. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JIFS-162296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching Markov chains for a holistic modeling of SIS unavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 133, pp.212-222. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy multiphase Markov chains to handle uncertainties in safety systems performance assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (4), pp.594-604. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2012.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par intervalles pour l'évaluation imprécise des Systèmes Instrumentés de Sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.Revue électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis of common cause failure in safety instrumented systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 225 (4), pp.450-460. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748007810395668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating test strategy for multi-state safety system performance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahbi Rajhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Control, Decision and Information Technologies, CoDIT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience feedback and probabilistic graphical model for failure causes isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Control, Decision and Information Technologies, CoDIT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of testing strategy for performance analysis of actuator layer in safety instrumented system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis, ACD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFD moyenne et tests longs par réseaux bayésiens dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement, $\lambda\mu 22$</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation for defining a first functional architecture of an intelligent embedded diagnosis system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Advanced Control and Diagnosis, ACD 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience et modèle graphique probabiliste pour l'isolation de défaillances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12eme congrès international pluridisciplinaire en Qualité, Sureté de Fonctionnement et Développement Durable, QUALITA'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on health diagnosis and prognosis of an industrial diesel motor: hidden Markov models and particle filter approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klingelschmid Timothee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Science Conference Diagnostics of Processes and Systems, DPS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sandomierz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la performance des proof tests sur celle des systèmes instrumentés de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability of failure on demand of safety systems by multiphase Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Benothman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Control and Fault-Tolerant Systems, SysTol'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d'importance par réseaux bayésiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty evaluation of safety instrumented systems by using Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress, IFAC WC'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances imprécises des SIS par des familles de densités de probabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes de Markov multi-phases floues pour l'évaluation de la performance imprécise des Systèmes Instrumentés de Sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'imprécision du taux de défaillance de cause commune pour l'évaluation des performances des SIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale de Modélisation et Simulation, MOSIM'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation imprécise de l'indisponibilité des systèmes par chaînes de Markov floues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès Performances et Nouvelles Technologies en Maintenance, PENTOM'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Autrans, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes de Markov multiphases à intervalles pour l'évaluation de performance imprécise des SIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès international pluridisciplinaire en Qualité et Sûreté de Fonctionnement, Qualita 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health and Usage Monitoring System (HUMS) – Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Parouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbet Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbier Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] S15309-R01H, CRAN; PREDICT; SECTOR. 2017, p1-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health and Usage Monitoring System (HUMS) – Health Monitoring : Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Parouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbet Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] S15309-R02C, CRAN; PREDICT; SECTOR. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la performance des Systèmes Instrumentés de Sécurité à paramètres imprécis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Tunis El-Mana, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00653078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches Fiabilistes pour l’Evaluation de la Performance et le Diagnostic des Systèmes Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. HDR; Université Tunis El Manar (Tunisie), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05062986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3367,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06EF9806"/>
+    <w:nsid w:val="0F1D1006"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3598,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/walid-mechri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6259-5447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122473" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405953v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mechri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines13070619" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926221v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Capizzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2018.11.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Snene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ben Othman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRS.2018.094940" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298664v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-162296" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071409v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.09.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q4D9W59-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bicking" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2012.12.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RW0TLPZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583306v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748007810395668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Rajhi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284360" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297453v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284473" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892859v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Peysson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628913v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531036v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Canh Vu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Do Van" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klingelschmid Timothee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Benothman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benrejeb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482887v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350524v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440426v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534019v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parouty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;ger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbet Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Florent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534017v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05062986v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/walid-mechri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6259-5447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122473" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=9-n3RfwAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405953v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mechri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines13070619" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926221v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Capizzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2018.11.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298702v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Snene" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ben Othman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRS.2018.094940" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-162296" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071409v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.09.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q4D9W59-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bicking" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2012.12.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RW0TLPZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748007810395668" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297477v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Rajhi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284360" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297453v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284473" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892859v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977645v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Peysson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628913v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Canh Vu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Do Van" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klingelschmid Timothee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149812v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879107v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Benothman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823135v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583797v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benrejeb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583823v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534019v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parouty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;ger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbet Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Florent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534017v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05062986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>