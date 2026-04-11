--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -871,330 +871,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban sprawl occurrence under spatially varying agricultural bid-rent and amenities</w:t>
+                <w:t xml:space="preserve">Spatial targeting of agri-environmental policy and urban development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2014.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00949716v1</w:t>
+                <w:t xml:space="preserve">hal-02633961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial targeting of agri-environmental policy and urban development</w:t>
+                <w:t xml:space="preserve">Agri-environmental Policy and Urban Development Patterns: A General Equilibrium Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 96 (3), pp.673-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajae/aat114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2014.02.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02633961v1</w:t>
+                <w:t xml:space="preserve">hal-02631823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agri-environmental Policy and Urban Development Patterns: A General Equilibrium Analysis</w:t>
+                <w:t xml:space="preserve">Urban sprawl occurrence under spatially varying agricultural bid-rent and amenities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (1), pp. 38-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ajae/aat114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02631823v1</w:t>
+                <w:t xml:space="preserve">halshs-00949716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial targeting of agri-environmental policies and urban development</w:t>
               </w:r>
@@ -1873,256 +1873,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape in the dynamics of local economies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation contingente d'aménités paysagères liées à un espace vert urbain. Une application au cas du parc Balzac de la ville d'Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> nadine Turpin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Walid Oueslati</w:t>
+                <w:t xml:space="preserve">Nicole Madariaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87, pp.77-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729737v1</w:t>
+                <w:t xml:space="preserve">hal-00729734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation contingente d'aménités paysagères liées à un espace vert urbain. Une application au cas du parc Balzac de la ville d'Angers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape in the dynamics of local economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> nadine Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (3), pp.259-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01426390802045863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729734v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation contingente d’aménités paysagères liées à un espace vert urbain. Une application au cas du parc Balzac de la ville d’Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Madariaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2665,312 +2665,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00949730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban sprawl occurence under spatially varying agricultural bid-rent and amenities</w:t>
+                <w:t xml:space="preserve">Agri-environmental policy and urban sprawl patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’AFSE, GATE-LSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Saint-Etienne (FR), France. n.p</w:t>
+              <w:t xml:space="preserve">NUBS, Newcastle University Business School, Newcastle – UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Newcastle (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918039v1</w:t>
+                <w:t xml:space="preserve">hal-00918046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agri-environmental policy and urban sprawl patterns</w:t>
+                <w:t xml:space="preserve">Land use processes and agricultural amenities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUBS, Newcastle University Business School, Newcastle – UK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Newcastle (GB), United Kingdom</w:t>
+              <w:t xml:space="preserve">SRUC - Scotland’s Rural University College, Edinburgh – UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Edimbourg (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918046v1</w:t>
+                <w:t xml:space="preserve">hal-00918047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land use processes and agricultural amenities</w:t>
+                <w:t xml:space="preserve">Urban sprawl occurence under spatially varying agricultural bid-rent and amenities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRUC - Scotland’s Rural University College, Edinburgh – UK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Edimbourg (GB), United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées de l’AFSE, GATE-LSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Saint-Etienne (FR), France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918047v1</w:t>
+                <w:t xml:space="preserve">hal-00918039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban sprawl occurence under spatially varying agricultural bid-rent and amenities</w:t>
               </w:r>
@@ -3235,109 +3235,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an European research agenda on estimating landscape preferences</w:t>
+                <w:t xml:space="preserve">Enjeux économiques des politiques publiques du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Research Workshop "Towards improved measurement of landscape preferences: mixing methods and using GIS"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Symposium sur les sciences du paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Lavras (BR), Brésil. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595393v1</w:t>
+                <w:t xml:space="preserve">hal-00729722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie du Paysage</w:t>
               </w:r>
@@ -3412,96 +3399,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux économiques des politiques publiques du paysage</w:t>
+                <w:t xml:space="preserve">Towards an European research agenda on estimating landscape preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium sur les sciences du paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Lavras (BR), Brésil. non paginé</w:t>
+              <w:t xml:space="preserve">International Research Workshop "Towards improved measurement of landscape preferences: mixing methods and using GIS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729722v1</w:t>
+                <w:t xml:space="preserve">hal-02595393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance économique du paysage</w:t>
               </w:r>
@@ -3753,325 +3753,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de débordement et offre publique d'espaces verts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of agricultural amenities on the provision of urban green spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Choumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes rencontres du logement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Marseille (FRA), France</w:t>
+              <w:t xml:space="preserve">12th Congress of the European Association of Agricultural Economics (EAAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Ghent (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729733v1</w:t>
+                <w:t xml:space="preserve">hal-00729741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of agricultural amenities on the provision of urban green spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanna Choumert</w:t>
+                <w:t xml:space="preserve">Hedonic estimates of agricultural landscape values in suburban areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Walid Oueslati</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of the European Association of Agricultural Economics (EAAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2008, Ghent (BE), Belgium</w:t>
+              <w:t xml:space="preserve">, Aug 2008, Ghent (BE), Belgium. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729741v1</w:t>
+                <w:t xml:space="preserve">hal-00729735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedonic estimates of agricultural landscape values in suburban areas.</w:t>
+                <w:t xml:space="preserve">Effets de débordement et offre publique d'espaces verts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Choumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress of the European Association of Agricultural Economics (EAAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Ghent (BE), Belgium. 5 p</w:t>
+              <w:t xml:space="preserve">2èmes rencontres du logement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Marseille (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729735v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of spatial spillovers on the provision of urban green spaces</w:t>
               </w:r>
@@ -6443,51 +6443,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7142539B"/>
+    <w:nsid w:val="9AFBEF1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6674,51 +6674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/walid-oueslati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5611-0362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250543710" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343503v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oueslati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2021.1937326" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2020.100806" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763064v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salani&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lby001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161579v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-019-00247-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461163v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Zipperer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Dimitropoulos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2017.01.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167488v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Helali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zaaboub" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Added" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aleya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4667-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949716v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633961v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.02.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aat114" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633960v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2013.11.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salanie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2013.04.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N138BW6P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729730v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066713v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729197v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;nadine Turpin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390802045863" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Madariaga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201177v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafforgue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654254v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Wu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourbeillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marshall" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918039v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918047v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595393v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730073v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Choumert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Price" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729739v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729733v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729741v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dela&#238;tre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729740v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395551v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guelton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Fack" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178942v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Athan&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806750v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107303v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594886v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729378v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729880v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918043v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729727v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Mann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphim Alvanides" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Garrod" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098773v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944683v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795815v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753221v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748681v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793994v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02123886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann Carsten" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594285v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depres" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Revol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/walid-oueslati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5611-0362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250543710" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343503v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oueslati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2021.1937326" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2020.100806" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763064v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salani&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lby001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161579v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-019-00247-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461163v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Zipperer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Dimitropoulos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2017.01.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167488v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Helali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zaaboub" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Added" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aleya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4667-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633961v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.02.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aat114" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633960v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2013.11.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salanie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2013.04.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N138BW6P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729730v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066713v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729197v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729734v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Madariaga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;nadine Turpin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390802045863" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201177v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafforgue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654254v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Wu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourbeillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marshall" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918046v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918047v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918039v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729722v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730073v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Choumert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Price" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729739v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729735v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dela&#238;tre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729733v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729740v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395551v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guelton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Fack" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178942v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Athan&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806750v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107303v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594886v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729378v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729880v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918043v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729727v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Mann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphim Alvanides" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Garrod" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098773v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944683v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795815v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753221v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748681v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793994v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02123886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann Carsten" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594285v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depres" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Revol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>