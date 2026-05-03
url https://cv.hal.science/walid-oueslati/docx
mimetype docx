--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -871,330 +871,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial targeting of agri-environmental policy and urban development</w:t>
+                <w:t xml:space="preserve">Urban sprawl occurrence under spatially varying agricultural bid-rent and amenities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (1), pp. 38-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633961v1</w:t>
+                <w:t xml:space="preserve">halshs-00949716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agri-environmental Policy and Urban Development Patterns: A General Equilibrium Analysis</w:t>
+                <w:t xml:space="preserve">Spatial targeting of agri-environmental policy and urban development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajae/aat114⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2014.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631823v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban sprawl occurrence under spatially varying agricultural bid-rent and amenities</w:t>
+                <w:t xml:space="preserve">Agri-environmental Policy and Urban Development Patterns: A General Equilibrium Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 96 (3), pp.673-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajae/aat114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00949716v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial targeting of agri-environmental policies and urban development</w:t>
               </w:r>
@@ -1343,189 +1343,201 @@
               <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44, pp.38-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2013.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public tendering and green procurement as potential drivers for sustainable urban development: Implications for landscape architecture and other urban design profession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 116, pp.13 - 24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2013.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape valuation and planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1541,211 +1553,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The economics stakes of landscape governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Brasileira de Horticultura Ornamental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (1), pp.60-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As questões econômicas da governança da paisagem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Brasileira de Horticultura Ornamental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (1), pp.60 - 67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1761,578 +1773,578 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Têtes chercheuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Landscape in the dynamics of local economies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Turpin</w:t>
+                <w:t xml:space="preserve">Landscape in the dynamics of local economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> nadine Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 33 (3), pp.259-262</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 33 (3), pp.259-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01426390802045863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590438v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation contingente d'aménités paysagères liées à un espace vert urbain. Une application au cas du parc Balzac de la ville d'Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Madariaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 87, pp.77-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape in the dynamics of local economies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation contingente d’aménités paysagères liées à un espace vert urbain. Une application au cas du parc Balzac de la ville d’Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> nadine Turpin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Walid Oueslati</w:t>
+                <w:t xml:space="preserve">Nicole Madariaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87, pp.77-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01426390802045863⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00729737v1</w:t>
+                <w:t xml:space="preserve">hal-01201177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation contingente d’aménités paysagères liées à un espace vert urbain. Une application au cas du parc Balzac de la ville d’Angers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Landscape in the dynamics of local economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 87, pp.77-99</w:t>
+              <w:t xml:space="preserve">Landscape Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (3), pp.259-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201177v1</w:t>
+                <w:t xml:space="preserve">hal-02590438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal soil management and environmental policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (3), pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments d’économie du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lifran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 297-298, pp.85-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2342,271 +2354,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanization and agricultural structural adjustments: some lessons from European cities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRUSTEE Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01208289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages et étalement urbain : Aspects physiques et culturels à travers l'exemple de l'aire urbaine d'Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourbeillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Paysages et Développement Durable 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01211419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial targeting of agri-environmental policy and urban development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2635,358 +2647,358 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées INRA-SFER-CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00949730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agri-environmental policy and urban sprawl patterns</w:t>
+                <w:t xml:space="preserve">Urban sprawl occurence under spatially varying agricultural bid-rent and amenities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUBS, Newcastle University Business School, Newcastle – UK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Newcastle (GB), United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées de l’AFSE, GATE-LSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Saint-Etienne (FR), France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918046v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land use processes and agricultural amenities</w:t>
+                <w:t xml:space="preserve">Agri-environmental policy and urban sprawl patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRUC - Scotland’s Rural University College, Edinburgh – UK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Edimbourg (GB), United Kingdom</w:t>
+              <w:t xml:space="preserve">NUBS, Newcastle University Business School, Newcastle – UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Newcastle (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918047v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban sprawl occurence under spatially varying agricultural bid-rent and amenities</w:t>
+                <w:t xml:space="preserve">Land use processes and agricultural amenities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’AFSE, GATE-LSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Saint-Etienne (FR), France. n.p</w:t>
+              <w:t xml:space="preserve">SRUC - Scotland’s Rural University College, Edinburgh – UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Edimbourg (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918039v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban sprawl occurence under spatially varying agricultural bid-rent and amenities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3015,73 +3027,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire LARGECIA, Oniris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Nantes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agri-environmental policy and urban sprawl patterns: A general equilibrium analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3110,73 +3122,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRE, University of Newcastle upon Tyne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Newcastle (GB), United Kingdom. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban sprawl occurence under spatially varying agricultural bid-rent and amenities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3205,156 +3217,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Etude Ville-Environnement, OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris (FR), France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux économiques des politiques publiques du paysage</w:t>
+                <w:t xml:space="preserve">Towards an European research agenda on estimating landscape preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium sur les sciences du paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Lavras (BR), Brésil. non paginé</w:t>
+              <w:t xml:space="preserve">International Research Workshop "Towards improved measurement of landscape preferences: mixing methods and using GIS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729722v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie du Paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lifran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3369,441 +3394,428 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European spatial planning and landscape</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Malmö, Sweden. pp.157 - 163157 - 163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an European research agenda on estimating landscape preferences</w:t>
+                <w:t xml:space="preserve">Enjeux économiques des politiques publiques du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Research Workshop "Towards improved measurement of landscape preferences: mixing methods and using GIS"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Symposium sur les sciences du paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Lavras (BR), Brésil. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595393v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance économique du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observer pour agir : vers un observatoire transfrontalier des paysages (programme Interreg IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, non renseigné, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some perspectives on landscape economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Choumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Price</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Landscapes Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of spatial spillovers on the provision of urban environmental amenities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Effets de débordement et offre publique d'espaces verts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Choumert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Rencontres du Logement organisées par l'Institut d'Economie Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Marseille (FRA), France. 21 p</w:t>
+              <w:t xml:space="preserve">2èmes rencontres du logement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Marseille (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729739v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of agricultural amenities on the provision of urban green spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Choumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3818,290 +3830,290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of the European Association of Agricultural Economics (EAAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Ghent (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedonic estimates of agricultural landscape values in suburban areas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of the European Association of Agricultural Economics (EAAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Ghent (BE), Belgium. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de débordement et offre publique d'espaces verts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of spatial spillovers on the provision of urban environmental amenities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Choumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanna Choumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes rencontres du logement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Marseille (FRA), France</w:t>
+              <w:t xml:space="preserve">2ème Rencontres du Logement organisées par l'Institut d'Economie Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Marseille (FRA), France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729733v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of spatial spillovers on the provision of urban green spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Choumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4116,51 +4128,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Workshop on Landscape Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Gothenburg (SUE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4170,91 +4182,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses économiques du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae, pp.248, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4264,728 +4276,728 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARTIE 2 -LES IMPACTS ET DETERMINANTS SOCIAUX, ECONOMIQUES, SPATIAUX ET REGLEMENTAIRES DE L'ARTIFICIALISATION DES SOLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Fack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sols artificialisés et processus d’artificialisation des sols : déterminants, impacts et leviers d’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages et étalement urbain : Aspects physiques et culturels à travers l'exemple de l'aire urbaine d'Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Athané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourbeillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité, paysage et cadre de vie - La démocratie en pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Victoires Editions, pp.91-110, 2015, 978-2-35113- 238-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage, décision publique et équité intergénérationnelle : une approche économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lifran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage et développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 331 p., 2013, Update Sciences and Technologies, 978-2-7592-1890-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of ecological issues on the profession of landscape architecture: observation of the public tendering process in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Power of Landscape, ECLAS 2012 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Warsaw University of Life Sciences, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage moteur de développement local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyses économiques du paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.89-115, 2011, Update Sciences &amp; technologies, 978-2-7592-0923-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation de la filière paysage en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyses économiques du paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.133-145, 2011, 978-2-7592-0923-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">special issue on Landscape Economics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, non renseigné, non paginé, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4995,51 +5007,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agri-environmental policy and urban sprawl: A general equilibrium analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5061,73 +5073,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban sprawl occurrence under spatially varying agricultural bid-rent and amenities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5149,169 +5161,169 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 29p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux enjeux économiques des actions paysagères, éléments pour une nouvelle orientation de l'économie du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Rambonilaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Depres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5321,315 +5333,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of urban sprawl in European cities</w:t>
+                <w:t xml:space="preserve">Urbanization and Agricultural Structural Adjustments: Some Lessons from European Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seraphim Alvanides</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00943319v1</w:t>
+                <w:t xml:space="preserve">halshs-01098773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanization and Agricultural Structural Adjustments: Some Lessons from European Cities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial targeting of agri-environmental policy and urban development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coisnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01098773v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00944683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial targeting of agri-environmental policy and urban development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinants of urban sprawl in European cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Salanié</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seraphim Alvanides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Garrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00944683v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial targeting of agri-environmental policy and urban development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5651,73 +5663,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00795815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agri-environmental policy and urban sprawl patterns: A general equilibrium analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5739,73 +5751,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00753221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban sprawl occurrence under spatially varying agricultural bid-rent and amenities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5827,51 +5839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00748681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5881,173 +5893,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRA. 2017, 609 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental zoning and urban development: natural regional parks in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6073,309 +6085,309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] OCDE (Organisation de coopération et de développement économiques). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAYSAGES ET DEVELOPPEMENT DURABLE : Les nouveaux enjeux économiques des actions paysagères, éléments pour une nouvelle orientation de l’économie du paysage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Les nouveaux enjeux économiques des actions paysagères, éléments pour une nouvelle orientation de l'économie du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Depres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mann Carsten</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02123886v1</w:t>
+                <w:t xml:space="preserve">hal-02594285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouveaux enjeux économiques des actions paysagères, éléments pour une nouvelle orientation de l'économie du paysage</w:t>
+                <w:t xml:space="preserve">PAYSAGES ET DEVELOPPEMENT DURABLE : Les nouveaux enjeux économiques des actions paysagères, éléments pour une nouvelle orientation de l’économie du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tina Rambonilaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Depres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mann Carsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Cemagref. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Revol</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02594285v1</w:t>
+                <w:t xml:space="preserve">hal-02123886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6443,51 +6455,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9AFBEF1A"/>
+    <w:nsid w:val="C781DC35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6674,51 +6686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/walid-oueslati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5611-0362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250543710" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343503v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oueslati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2021.1937326" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2020.100806" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763064v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salani&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lby001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161579v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-019-00247-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461163v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Zipperer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Dimitropoulos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2017.01.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167488v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Helali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zaaboub" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Added" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aleya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4667-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633961v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.02.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aat114" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633960v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2013.11.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salanie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2013.04.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N138BW6P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729730v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066713v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729197v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729734v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Madariaga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;nadine Turpin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390802045863" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201177v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafforgue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654254v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Wu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourbeillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marshall" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918046v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918047v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918039v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729722v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730073v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Choumert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Price" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729739v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729735v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dela&#238;tre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729733v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729740v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395551v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guelton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Fack" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178942v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Athan&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806750v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107303v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594886v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729378v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729880v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918043v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729727v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Mann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphim Alvanides" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Garrod" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098773v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944683v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795815v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753221v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748681v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793994v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02123886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann Carsten" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594285v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depres" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Revol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/walid-oueslati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5611-0362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250543710" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343503v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oueslati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2021.1937326" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2020.100806" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763064v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salani&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lby001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161579v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-019-00247-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461163v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Zipperer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Dimitropoulos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2017.01.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167488v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Helali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zaaboub" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Added" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aleya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4667-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949716v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633961v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.02.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aat114" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633960v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2013.11.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H9SM7BZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salanie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2013.04.005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N138BW6P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729730v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066713v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;nadine Turpin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390802045863" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729734v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Madariaga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201177v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafforgue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Wu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211419v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourbeillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marshall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918040v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918034v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096836v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729722v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730073v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Choumert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Price" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729733v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729741v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dela&#238;tre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729739v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842487v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guelton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Fack" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178942v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Athan&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107303v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729880v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729727v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Mann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098773v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944683v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943319v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphim Alvanides" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Garrod" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795815v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753221v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748681v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793994v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depres" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Revol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02123886v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann Carsten" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>