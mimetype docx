--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2772,217 +2772,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agri-environmental policy and urban sprawl patterns</w:t>
+                <w:t xml:space="preserve">Land use processes and agricultural amenities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUBS, Newcastle University Business School, Newcastle – UK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Newcastle (GB), United Kingdom</w:t>
+              <w:t xml:space="preserve">SRUC - Scotland’s Rural University College, Edinburgh – UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Edimbourg (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918046v1</w:t>
+                <w:t xml:space="preserve">hal-00918047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land use processes and agricultural amenities</w:t>
+                <w:t xml:space="preserve">Agri-environmental policy and urban sprawl patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRUC - Scotland’s Rural University College, Edinburgh – UK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Edimbourg (GB), United Kingdom</w:t>
+              <w:t xml:space="preserve">NUBS, Newcastle University Business School, Newcastle – UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Newcastle (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918047v1</w:t>
+                <w:t xml:space="preserve">hal-00918046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban sprawl occurence under spatially varying agricultural bid-rent and amenities</w:t>
               </w:r>
@@ -3011,263 +3011,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LARGECIA, Oniris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Nantes (FR), France</w:t>
+              <w:t xml:space="preserve">Journée d’Etude Ville-Environnement, OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris (FR), France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918049v1</w:t>
+                <w:t xml:space="preserve">hal-00918034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agri-environmental policy and urban sprawl patterns: A general equilibrium analysis</w:t>
+                <w:t xml:space="preserve">Urban sprawl occurence under spatially varying agricultural bid-rent and amenities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRE, University of Newcastle upon Tyne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Newcastle (GB), United Kingdom. n.p</w:t>
+              <w:t xml:space="preserve">Séminaire LARGECIA, Oniris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nantes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918040v1</w:t>
+                <w:t xml:space="preserve">hal-00918049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban sprawl occurence under spatially varying agricultural bid-rent and amenities</w:t>
+                <w:t xml:space="preserve">Agri-environmental policy and urban sprawl patterns: A general equilibrium analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Etude Ville-Environnement, OFCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris (FR), France. n.p</w:t>
+              <w:t xml:space="preserve">CRE, University of Newcastle upon Tyne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Newcastle (GB), United Kingdom. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918034v1</w:t>
+                <w:t xml:space="preserve">hal-00918040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an European research agenda on estimating landscape preferences</w:t>
               </w:r>
@@ -6455,51 +6455,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C781DC35"/>
+    <w:nsid w:val="A2BC54DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6686,51 +6686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/walid-oueslati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5611-0362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250543710" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343503v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oueslati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2021.1937326" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2020.100806" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763064v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salani&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lby001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161579v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-019-00247-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461163v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Zipperer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Dimitropoulos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2017.01.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167488v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Helali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zaaboub" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Added" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aleya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4667-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949716v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633961v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.02.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aat114" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633960v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2013.11.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H9SM7BZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salanie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2013.04.005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N138BW6P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729730v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066713v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;nadine Turpin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390802045863" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729734v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Madariaga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201177v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafforgue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Wu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211419v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourbeillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marshall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918040v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918034v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096836v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729722v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730073v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Choumert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Price" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729733v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729741v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dela&#238;tre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729739v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842487v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guelton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Fack" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178942v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Athan&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107303v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729880v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729727v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Mann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098773v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944683v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943319v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphim Alvanides" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Garrod" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795815v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753221v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748681v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793994v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depres" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Revol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02123886v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann Carsten" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/walid-oueslati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5611-0362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250543710" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343503v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oueslati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2021.1937326" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2020.100806" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763064v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salani&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lby001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161579v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-019-00247-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461163v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Zipperer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Dimitropoulos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2017.01.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167488v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Helali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zaaboub" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Added" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aleya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4667-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949716v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633961v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.02.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aat114" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633960v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2013.11.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H9SM7BZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salanie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2013.04.005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N138BW6P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729730v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066713v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;nadine Turpin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390802045863" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729734v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Madariaga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201177v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafforgue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Wu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211419v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourbeillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marshall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918047v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918034v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918049v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918040v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096836v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729722v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730073v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Choumert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Price" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729733v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729741v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dela&#238;tre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729739v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842487v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guelton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Fack" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178942v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Athan&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107303v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729880v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729727v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Mann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098773v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944683v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943319v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphim Alvanides" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Garrod" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795815v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753221v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748681v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793994v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depres" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Revol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02123886v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann Carsten" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>