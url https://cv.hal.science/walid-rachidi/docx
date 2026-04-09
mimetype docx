--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -530,546 +530,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">237 Unveiling Skin Cancers Pathophysiology via the Modeling of Xeroderma Pigmentosum Disease Modeling Using CRISPR-Cas9 Technology</w:t>
+                <w:t xml:space="preserve">Proteomic Methods to Study Autophagy in Skin Exposed to Pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nasrallah</w:t>
+                <w:t xml:space="preserve">Mohammad Fayyad-Kazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. El Dor</w:t>
+                <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Kobaisi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Seve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2024.10.245⟩</w:t>
+              <w:t xml:space="preserve">MethodsMol Biol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Methods in Molecular Biology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/7651_2024_555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834770v1</w:t>
+                <w:t xml:space="preserve">hal-04813972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of Phenylalanine Derivatives with Human Tyrosinase: Lessons from Experimental and Theoretical tudies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">237 Unveiling Skin Cancers Pathophysiology via the Modeling of Xeroderma Pigmentosum Disease Modeling Using CRISPR-Cas9 Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. El Dor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Faure</w:t>
+                <w:t xml:space="preserve">F. Kobaisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Min Ng</w:t>
+                <w:t xml:space="preserve">S. Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Belle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lyna Khettabi</w:t>
+                <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.202400235⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144 (12), pp.S269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2024.10.245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647838v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic rescue of Xeroderma Pigmentosum C phenotype via PIK3C3 downregulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions of Phenylalanine Derivatives with Human Tyrosinase: Lessons from Experimental and Theoretical tudies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Min Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Kobaisi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Sulpice</w:t>
+                <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Nasrallah</w:t>
+                <w:t xml:space="preserve">Montserrat Soler‐lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Obeïd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hussein Fayyad-Kazan</w:t>
+                <w:t xml:space="preserve">Lyna Khettabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-024-07186-4⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202400235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818481v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Methods to Study Autophagy in Skin Exposed to Pollutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthetic rescue of Xeroderma Pigmentosum C phenotype via PIK3C3 downregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Kobaisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Fayyad-Kazan</w:t>
+                <w:t xml:space="preserve">Ali Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Walid Rachidi</w:t>
+                <w:t xml:space="preserve">Patricia Obeïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Seve</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hussein Fayyad-Kazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsMol Biol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Methods in Molecular Biology, </w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (11), pp.847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/7651_2024_555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41419-024-07186-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813972v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cosmétiques ne sont-ils qu’une affaire de surface ?</w:t>
               </w:r>
@@ -1170,295 +1170,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04952984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Ultraviolet Radiation and Benzo[a]pyrene Co-Exposure on Skin Biology: Autophagy as a Potential Target</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Nasrallah</w:t>
+                <w:t xml:space="preserve">1136 Xeroderma Pigmentosum: From disease modeling using CRISPR-Cas9 technology to the understanding of skin cancers pathophysiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kobaisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourgoin-Voillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Matarrese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Fitoussi</w:t>
+                <w:t xml:space="preserve">X. Gidrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24065863⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 143 (5), pp.S195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2023.03.1149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813960v1</w:t>
+                <w:t xml:space="preserve">hal-04834730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1136 Xeroderma Pigmentosum: From disease modeling using CRISPR-Cas9 technology to the understanding of skin cancers pathophysiology</w:t>
+                <w:t xml:space="preserve">Effect of Ultraviolet Radiation and Benzo[a]pyrene Co-Exposure on Skin Biology: Autophagy as a Potential Target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nasrallah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Clement</w:t>
+                <w:t xml:space="preserve">Mohammad Fayyad-Kazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Kobaisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Matarrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Gidrol</w:t>
+                <w:t xml:space="preserve">Richard Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 143 (5), pp.S195. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (6), pp.5863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2023.03.1149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24065863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834730v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kampo herbal ointments for skin wound healing</w:t>
               </w:r>
@@ -1582,77 +1582,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR-Cas9 Technology for the Creation of Biological Avatars Capable of Modeling and Treating Pathologies: From Discovery to the Latest Improvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kobaisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gidrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1846,51 +1846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isoconazole and Clemizole Hydrochloride Partially Reverse the Xeroderma Pigmentosum C Phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kobaisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2153,64 +2153,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Fayyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Seve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, </w:t>
@@ -2395,51 +2395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xeroderma Pigmentosum C (XPC) Mutations in Primary Fibroblasts Impair Base Excision Repair Pathway and Increase Oxidative DNA Damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Fayyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kobaisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2516,51 +2516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput synthetic rescue for exhaustive characterization of suppressor mutations in human genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kobaisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Fayyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2568,51 +2568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Badran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Fayyad-Kazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 77 (21), pp.4209-4222. </w:t>
@@ -2644,697 +2644,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Polyphenol-Rich Extract from &amp;lt;i&amp;gt;Psiloxylon mauritianum&amp;lt;/i&amp;gt;, an Endemic Medicinal Plant from Reunion Island, Inhibits the Early Stages of Dengue and Zika Virus Infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signaling Pathways, Chemical and Biological Modulators of Nucleotide Excision Repair: The Faithful Shield against UV Genotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kobaisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Clain</w:t>
+                <w:t xml:space="preserve">N. Fayyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliano Haddad</w:t>
+                <w:t xml:space="preserve">H. Rezvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Koishi</w:t>
+                <w:t xml:space="preserve">M. Fayyad-Kazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Sinigaglia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Walid Rachidi</w:t>
+                <w:t xml:space="preserve">E. Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Natural Products against Viral Infections, 20 (8), pp.1860. </w:t>
+              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms20081860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2019/4654206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383506v1</w:t>
+                <w:t xml:space="preserve">hal-02284125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Iron Oxide Nanoparticles (γ-Fe2O3) on Liver, Lung and Brain Proteomes following Sub-Acute Intranasal Exposure: A New Toxicological Assessment in Rat Model Using iTRAQ-Based Quantitative Proteomics</w:t>
+                <w:t xml:space="preserve">The Polyphenol-Rich Extract from &amp;lt;i&amp;gt;Psiloxylon mauritianum&amp;lt;/i&amp;gt;, an Endemic Medicinal Plant from Reunion Island, Inhibits the Early Stages of Dengue and Zika Virus Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalel Askri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Cunin</w:t>
+                <w:t xml:space="preserve">Elodie Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhir Ouni</w:t>
+                <w:t xml:space="preserve">Juliano Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Béal</w:t>
+                <w:t xml:space="preserve">Andrea Koishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sinigaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 20 (20), pp.5186. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20205186⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Natural Products against Viral Infections, 20 (8), pp.1860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20081860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557718v1</w:t>
+                <w:t xml:space="preserve">hal-02383506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the toxic effects induced by iron oxide nanoparticles on neuroblastoma cell line: an integrative study combining cytotoxic, genotoxic and proteomic tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Askri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chovelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17435390.2019.1621399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of Epidermal HIF-1α Blocks UVB-Induced Tumorigenesis by Affecting DNA Repair Capacity and Oxidative Stress</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin Serrano-Sanchez</w:t>
+                <w:t xml:space="preserve">Effects of Iron Oxide Nanoparticles (γ-Fe2O3) on Liver, Lung and Brain Proteomes following Sub-Acute Intranasal Exposure: A New Toxicological Assessment in Rat Model Using iTRAQ-Based Quantitative Proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Askri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Dousset</w:t>
+                <w:t xml:space="preserve">Souhir Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 139, pp.2016 - 2028.e7. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (20), pp.5186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2019.01.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms20205186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487466v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signaling Pathways, Chemical and Biological Modulators of Nucleotide Excision Repair: The Faithful Shield against UV Genotoxicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Kobaisi</w:t>
+                <w:t xml:space="preserve">Loss of Epidermal HIF-1α Blocks UVB-Induced Tumorigenesis by Affecting DNA Repair Capacity and Oxidative Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Mahfouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Fayyad</w:t>
+                <w:t xml:space="preserve">Mohsen Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rezvani</w:t>
+                <w:t xml:space="preserve">Elodie Muzotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fayyad-Kazan</w:t>
+                <w:t xml:space="preserve">Martin Serrano-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Sulpice</w:t>
+                <w:t xml:space="preserve">Lea Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139, pp.2016 - 2028.e7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2019/4654206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2019.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284125v1</w:t>
+                <w:t xml:space="preserve">hal-03487466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term Genoprotection Effect of Sechium edule Fruit Extract Against UVA Irradiation in Keratinocytes</w:t>
               </w:r>
@@ -3700,90 +3700,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Metabolism Rewiring Precedes UVB-Induced Primary Skin Tumor Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Mahfouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Serrano-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Redonnet-Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3962,325 +3962,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenium preserves keratinocyte stemness and delays senescence by maintaining epidermal adhesion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">α6 Integrin (α6high)/Transferrin Receptor (CD71)low Keratinocyte Stem Cells Are More Potent for Generating Reconstructed Skin Epidermis Than Rapid Adherent Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Metral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bechetoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rachidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Damour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.282</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371259v1</w:t>
+                <w:t xml:space="preserve">hal-02013108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α6 Integrin (α6high)/Transferrin Receptor (CD71)low Keratinocyte Stem Cells Are More Potent for Generating Reconstructed Skin Epidermis Than Rapid Adherent Cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selenium preserves keratinocyte stemness and delays senescence by maintaining epidermal adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Jobeili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (11), pp.2302-2315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/aging.101322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013108v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tubulin Beta-3 Chain as a New Candidate Protein Biomarker of Human Skin Aging: A Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4334,549 +4334,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of di(2-ethylhexyl) phthalate and/or selenium on trace element levels in different organs of rats</w:t>
+                <w:t xml:space="preserve">The effects of the cellular and infectious prion protein on the neuronal adaptor protein X11α</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinar Erkekoglu</w:t>
+                <w:t xml:space="preserve">Jack O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Arnaud</w:t>
+                <w:t xml:space="preserve">Emma Comerford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Kocer-Gumusel</w:t>
+                <w:t xml:space="preserve">Michael Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Favier</w:t>
+                <w:t xml:space="preserve">Nigel Hooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1850 (11), pp.2213-2221</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590243v1</w:t>
+                <w:t xml:space="preserve">hal-02013109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of A beta Secretion and Oxidative Stress in an Alzheimer-Like Cell Line Leads to the Over-Expression of the Nucleotide Excision Repair Proteins DDB2 and XPC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of Aβ Secretion and Oxidative Stress in an Alzheimer-Like Cell Line Leads to the Over-Expression of the Nucleotide Excision Repair Proteins DDB2 and XPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Forestier</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Viviana de Rosa de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 16 (8), pp.17422-17444. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 16 (8), pp.17422-17444</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592876v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of the cellular and infectious prion protein on the neuronal adaptor protein X11α</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of di(2-ethylhexyl) phthalate and/or selenium on trace element levels in different organs of rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Erkekoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rachidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Kocer-Gumusel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack O'Sullivan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nigel Hooper</w:t>
+                <w:t xml:space="preserve">Alain Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29, pp.296-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtemb.2014.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013109v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Aβ Secretion and Oxidative Stress in an Alzheimer-Like Cell Line Leads to the Over-Expression of the Nucleotide Excision Repair Proteins DDB2 and XPC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Combination of A beta Secretion and Oxidative Stress in an Alzheimer-Like Cell Line Leads to the Over-Expression of the Nucleotide Excision Repair Proteins DDB2 and XPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 16 (8), pp.17422-17444</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 16 (8), pp.17422-17444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms160817422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013110v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-mediated formation of complex damage to DNA: a chemical aspect overview</w:t>
               </w:r>
@@ -4888,51 +4888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gasparutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5013,51 +5013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gasparutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5121,51 +5121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of di(2-ethylhexyl)phthalate on rat liver in relation to selenium status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinar Erkekoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naciye Zeybek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5328,51 +5328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of di(2-ethylhexyl)phthalate on rat liver in relation to selenium status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinar Erkekoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naciye Zeybek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5596,51 +5596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroidal effects of di-(2-ethylhexyl) phthalate in rats of different selenium status.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinar Erkekoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belma Kocer Giray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5730,51 +5730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di(2-ethylhexyl)phthalate-induced renal oxidative stress in rats and protective effect of selenium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinar Erkekoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belma Kocer Giray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5864,90 +5864,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alzheimer’s Disease-Associated Neurotoxic Peptide Amyloid-Β Impairs Base Excision Repair in Human Neuroblastoma Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sauvaigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana de Rosa de Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demeilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6126,530 +6126,530 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of di(2-ethylhexyl)phthalate on testicular oxidant/antioxidant status in selenium-deficient and selenium-supplemented rats.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Belma Giray</w:t>
+                <w:t xml:space="preserve">Oxidative Stress Induced by Cadmium in the C6 Cell Line: Role of Copper and Zinc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nzengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Steiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tox.20776⟩</w:t>
+              <w:t xml:space="preserve">Biological Trace Element Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 146 (3), pp.410--419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12011-011-9265-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00697304v1</w:t>
+                <w:t xml:space="preserve">hal-01285459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The toxicity redox mechanisms of cadmium alone or together with copper and zinc homeostasis alteration: its redox biomarkers.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Favier</w:t>
+                <w:t xml:space="preserve">Effects of di(2-ethylhexyl)phthalate on testicular oxidant/antioxidant status in selenium-deficient and selenium-supplemented rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Erkekoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belma Giray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rachidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hininger-Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tox.20776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtemb.2011.06.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01070481v1</w:t>
+                <w:t xml:space="preserve">inserm-00697304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Stress Induced by Cadmium in the C6 Cell Line: Role of Copper and Zinc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">The toxicity redox mechanisms of cadmium alone or together with copper and zinc homeostasis alteration: its redox biomarkers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nzengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge M. Candéias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sauvaigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Trace Element Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 146 (3), pp.410--419. </w:t>
+              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (3), pp.171-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12011-011-9265-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtemb.2011.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285459v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallothionein expression in HaCaT and C6 cell lines exposed to cadmium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nzengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6706,286 +6706,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of cellular prion protein induces an antioxidant environment altering T cell development in the thymus.</w:t>
+                <w:t xml:space="preserve">Anatomical distribution and biochemical characterization of the novel RFamide peptide 26RFa in the human hypothalamus and spinal cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Jouvin-Marche</w:t>
+                <w:t xml:space="preserve">Federica Bruzzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Attuil-Audenis</w:t>
+                <w:t xml:space="preserve">Benoît Lectez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Aude-Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Walid Rachidi</w:t>
+                <w:t xml:space="preserve">Hélène Tollemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Zabel</w:t>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 99 (2), pp.616-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2006.04090.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00144344v1</w:t>
+                <w:t xml:space="preserve">hal-01960726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical distribution and biochemical characterization of the novel RFamide peptide 26RFa in the human hypothalamus and spinal cord</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overexpression of cellular prion protein induces an antioxidant environment altering T cell development in the thymus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Tollemer</w:t>
+                <w:t xml:space="preserve">Evelyne Jouvin-Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+                <w:t xml:space="preserve">Valérie Attuil-Audenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Dujardin</w:t>
+                <w:t xml:space="preserve">Catherine Aude-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rachidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Zabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 176 (6), pp.3490-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960726v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00144344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of prion protein increases cellular copper binding and antioxidant enzyme activities but not copper delivery</w:t>
               </w:r>
@@ -6997,51 +6997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Arlotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7137,90 +7137,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invited: Modulation de l’activité de la tyrosinase humaine (hTy), enzyme clef de la mélanogénèse : une approche bio-inorganique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Du Moulinet d'Hardemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Soler‐lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7396,90 +7396,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the epigenetic profile of epidermis in response to co-exposure to ultraviolet radiations and Benzo[a]pyrene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mournetas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Fayyad-Kazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st Annual ESDR Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Amsterdam, Netherlands. pp.S220, </w:t>
@@ -7517,77 +7517,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis to identify candidate biomarkers associated with skin co-exposure to ultraviolet radiations and Benzo[a]pyrene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Fayyad-Kazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Seve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7869,277 +7869,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Gadolinium-based Nanoparticles to Improve Radiation Therapy Efficacy in HNSCC</w:t>
+                <w:t xml:space="preserve">Utilisation de nanoparticules à base de gadolinium pour potentialiser l’efficacité de la radiothérapie dans le traitement des cancers des voies aéro-digestives supérieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Aloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Armandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Janier</w:t>
+                <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Tillement</w:t>
+                <w:t xml:space="preserve">François Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress of Radiation Research - ICCR 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">12ème Colloque International de Radiobiologie Fondamentale et Appliquée - SIRLAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228714v1</w:t>
+                <w:t xml:space="preserve">hal-01282026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de nanoparticules à base de gadolinium pour potentialiser l’efficacité de la radiothérapie dans le traitement des cancers des voies aéro-digestives supérieures</w:t>
+                <w:t xml:space="preserve">The Use of Gadolinium-based Nanoparticles to Improve Radiation Therapy Efficacy in HNSCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Aloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Armandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Janier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tillement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque International de Radiobiologie Fondamentale et Appliquée - SIRLAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Obernai, France</w:t>
+              <w:t xml:space="preserve">15th International Congress of Radiation Research - ICCR 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282026v1</w:t>
+                <w:t xml:space="preserve">hal-01228714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolement et caractérisation de marqueurs membranaires des cellules progénitrices de l'épiderme humain</w:t>
               </w:r>
@@ -8282,103 +8282,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic Analysis to Identify Candidate Biomarkers Associated with Skin Co-exposure to Ultraviolet Radiations and Benzo[A]Pyrene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Fayyad-Kazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kobaisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Matarrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallic Beauchef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HUPO ReCONNECT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Stockhlom, Sweden</w:t>
@@ -8433,350 +8433,350 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of ultraviolet irradiation in photo-carcinogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Gidrol</w:t>
+                <w:t xml:space="preserve">An iTRAQ Quantitative Proteomic Study to Reveal How Hypoxia in Tumor Micro-Environment Regulates Metabolic Reprogramming in A549 KRAS-Mutant Non-Small Cell Lung Cancer Cells upon Lysine Deacetylases Inhibitor Treatments to propose Machine-Learning-Based Drug Repositioning,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Martín-Bernabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Tarragó-Celada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roldán Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology and Cancer Biology</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-81-953047-2-1</w:t>
+              <w:t xml:space="preserve">Immunology and Cancer: Advanced concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vide Leaf, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723583v1</w:t>
+                <w:t xml:space="preserve">hal-04837868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iTRAQ Quantitative Proteomic Study to Reveal How Hypoxia in Tumor Micro-Environment Regulates Metabolic Reprogramming in A549 KRAS-Mutant Non-Small Cell Lung Cancer Cells upon Lysine Deacetylases Inhibitor Treatments to propose Machine-Learning-Based Drug Repositioning,</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roldán Cortés</w:t>
+                <w:t xml:space="preserve">Implication of ultraviolet irradiation in photo-carcinogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Kobaisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Fayyad-Kazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gidrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hussein Fayyad Kazan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology and Cancer: Advanced concepts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vide Leaf, 2021</w:t>
+              <w:t xml:space="preserve">Immunology and Cancer Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vide Leaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-81-953047-2-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837868v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéome et vieillissement cutané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Seve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biologie Cutanée, CoBiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions MatriX, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8801,51 +8801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biomolécules en biotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9079,281 +9079,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xeroderma Pigmentosum C: A Valuable Tool to Decipher the Signaling Pathways in Skin Cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Fayyad-Kazan</w:t>
+                <w:t xml:space="preserve">Quantitative Proteomic Approach Reveals Altered Metabolic Pathways in Response to the Inhibition of Lysine Deacetylases in A549 Cells under Normoxia and Hypoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Martín-Bernabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Tarragó-Celada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roldán Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, pp.1-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2021/6689403⟩</w:t>
+              <w:t xml:space="preserve">2021, pp.3378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22073378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03987614v1</w:t>
+                <w:t xml:space="preserve">hal-03987649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Proteomic Approach Reveals Altered Metabolic Pathways in Response to the Inhibition of Lysine Deacetylases in A549 Cells under Normoxia and Hypoxia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roldán Cortés</w:t>
+                <w:t xml:space="preserve">Xeroderma Pigmentosum C: A Valuable Tool to Decipher the Signaling Pathways in Skin Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fayyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kobaisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Badran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fayyad-Kazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, pp.3378. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22073378⟩</w:t>
+              <w:t xml:space="preserve">2021, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2021/6689403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03987649v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId315"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9429,51 +9429,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24388BDD"/>
+    <w:nsid w:val="174DA20D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9660,51 +9660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/walid-rachidi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0829-7799" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069913005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205924552" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358138187" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1016-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349390v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paul-Traversaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Umehara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Rachidi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sulpice" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2025.120651" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Smadja" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Berkane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nun K. Bentounes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Rancic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-025-09973-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nasrallah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Dor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kobaisi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2024.10.245" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04647838v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Faure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Min Ng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Soler&#8208;lopez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Khettabi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400235" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818481v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Kobaisi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nasrallah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Obe&#239;d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Fayyad-Kazan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-07186-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Fayyad-Kazan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7651_2024_555" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04952984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Reynier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Thorel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813960v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Matarrese" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fitoussi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065863" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834730v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gidrol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.03.1149" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669192v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#232;ve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2023.1116260" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854917v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gidrol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11223615" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramovs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Janssen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fuentes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pitaval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rachidi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2022.09.581" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Fayyad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Fauvarque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22158156" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04555737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Mart&#237;n-Bernab&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Tarrag&#243;-Celada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michelland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rold&#225;n Cort&#233;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073378" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charazac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.01551" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simonet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguez-Lafrasse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;al" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerbaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malesys" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2020.2871" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814007v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mahfouf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ged" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.561687" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Badran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03519-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383506v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Clain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Koishi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20081860" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04557718v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Askri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Ouni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20205186" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chovelon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2019.1621399" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487466v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hosseini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muzotte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Serrano-Sanchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dousset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2019.01.035" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fayyad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rezvani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fayyad-Kazan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sulpice" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/4654206" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013105v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Metral" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Damour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demarne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bechetoille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013102v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favrot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blouin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leccia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/5895439" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013099v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02421137v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dousset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Redonnet-Vernhet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.05.060" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979185v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lehmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maffeis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8040232" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371259v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Jobeili" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rousselle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blouin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roussel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.101322" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013107v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/5140360" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590243v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Erkekoglu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Arnaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kocer-Gumusel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2014.08.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV25KH42-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592876v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forestier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana de Rosa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms160817422" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013109v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack O'Sullivan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Comerford" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scott" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Hooper" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013110v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana de Rosa de Rosa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013115v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Ravanat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasparutto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940172v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ravanat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20130715" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013117v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naciye Zeybek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belma Giray" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kizilg&#252;n" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013118v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dos Odile Damour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01932829v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iep.12059" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013112v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Amara" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Slama" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mrad" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Rihane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Jeljeli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2013.879342" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01932785v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belma Kocer Giray" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kizilgun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hininger Favier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JEnvironPatholToxicolOncol.v31.i2.60" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00697297v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hininger-Favier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15376516.2012.666652" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184970v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sauvaigo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demeilliers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms131114766" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054555v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Rosa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Erkekoglu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forestier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hincal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2011.647009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00697304v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20776" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PLN1NWWQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070481v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nzengue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M. Cand&#233;ias" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2011.06.002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N7N5HM7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285459v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Steiman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guiraud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-011-9265-9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C5413902158442C18734534F55C27B4F0F08624/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285466v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefebvre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cadet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2009.05.005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ83CBDN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00144344v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jouvin-Marche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Attuil-Audenis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aude-Garcia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Zabel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960726v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bruzzone" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lectez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tollemer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Dujardin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2006.04090.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682518v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arlotto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Riondel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M211830200" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845059v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Du Moulinet d'Hardemare" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04979421v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soleilhac" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Obeid" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04979347v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mournetas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dorr" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fitoussi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2022.09.243" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837847v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355627v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Aloy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ollier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vernos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Ladjohounlou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998562v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228714v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simonet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Aloy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Armandy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282026v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068097v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaitre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Serhal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gonnet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837863v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallic Beauchef" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723583v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videleaf.com/product/immunology-and-cancer-biology/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837868v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837866v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277503v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Breton" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985371v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Ramovs" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Janssen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacia Fuentes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pitaval" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2022.04.008" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987614v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badran" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fayyad-Kazan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6689403" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987649v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/walid-rachidi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0829-7799" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069913005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205924552" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358138187" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1016-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349390v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paul-Traversaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Umehara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Rachidi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sulpice" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2025.120651" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Smadja" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Berkane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nun K. Bentounes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Rancic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-025-09973-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Fayyad-Kazan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7651_2024_555" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nasrallah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Dor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kobaisi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2024.10.245" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04647838v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Faure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Min Ng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Soler&#8208;lopez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Khettabi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400235" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Kobaisi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nasrallah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Obe&#239;d" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Fayyad-Kazan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-07186-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04952984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Reynier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Thorel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834730v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gidrol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.03.1149" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Matarrese" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fitoussi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065863" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669192v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#232;ve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2023.1116260" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854917v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gidrol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11223615" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramovs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Janssen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fuentes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pitaval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rachidi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2022.09.581" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Fayyad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Fauvarque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22158156" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04555737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Mart&#237;n-Bernab&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Tarrag&#243;-Celada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michelland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rold&#225;n Cort&#233;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073378" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charazac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.01551" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simonet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguez-Lafrasse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;al" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerbaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malesys" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2020.2871" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814007v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mahfouf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ged" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.561687" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Badran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03519-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fayyad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rezvani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fayyad-Kazan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sulpice" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/4654206" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Clain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Koishi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20081860" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189282v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Askri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chovelon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2019.1621399" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04557718v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Ouni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20205186" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487466v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hosseini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muzotte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Serrano-Sanchez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dousset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2019.01.035" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013105v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Metral" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Damour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demarne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bechetoille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013102v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favrot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blouin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leccia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/5895439" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013099v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02421137v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dousset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Redonnet-Vernhet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.05.060" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979185v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lehmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maffeis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8040232" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013108v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371259v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Jobeili" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rousselle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blouin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roussel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.101322" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013107v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/5140360" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013109v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack O'Sullivan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Comerford" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scott" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Hooper" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013110v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forestier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana de Rosa de Rosa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590243v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Erkekoglu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Arnaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kocer-Gumusel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2014.08.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV25KH42-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592876v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana de Rosa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms160817422" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013115v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Ravanat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasparutto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940172v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ravanat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20130715" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013117v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naciye Zeybek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belma Giray" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kizilg&#252;n" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013118v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dos Odile Damour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01932829v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iep.12059" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013112v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Amara" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Slama" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mrad" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Rihane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Jeljeli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2013.879342" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01932785v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belma Kocer Giray" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kizilgun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hininger Favier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JEnvironPatholToxicolOncol.v31.i2.60" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00697297v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hininger-Favier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15376516.2012.666652" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184970v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sauvaigo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demeilliers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms131114766" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054555v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Rosa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Erkekoglu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forestier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hincal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2011.647009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285459v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nzengue" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Steiman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guiraud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-011-9265-9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C5413902158442C18734534F55C27B4F0F08624/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00697304v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20776" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PLN1NWWQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070481v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M. Cand&#233;ias" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2011.06.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N7N5HM7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285466v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefebvre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cadet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2009.05.005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ83CBDN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960726v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bruzzone" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lectez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tollemer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Dujardin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2006.04090.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00144344v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jouvin-Marche" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Attuil-Audenis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aude-Garcia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Zabel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682518v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arlotto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Riondel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M211830200" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845059v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Du Moulinet d'Hardemare" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04979421v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soleilhac" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Obeid" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04979347v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mournetas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dorr" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fitoussi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2022.09.243" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837847v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355627v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Aloy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ollier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vernos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Ladjohounlou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998562v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282026v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simonet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Aloy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Armandy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228714v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068097v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaitre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Serhal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gonnet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837863v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallic Beauchef" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837868v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723583v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videleaf.com/product/immunology-and-cancer-biology/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837866v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277503v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Breton" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985371v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Ramovs" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Janssen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacia Fuentes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pitaval" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2022.04.008" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987649v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987614v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badran" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fayyad-Kazan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6689403" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>