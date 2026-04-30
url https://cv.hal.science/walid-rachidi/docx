--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -228,51 +228,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -530,546 +530,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Methods to Study Autophagy in Skin Exposed to Pollutants</w:t>
+                <w:t xml:space="preserve">237 Unveiling Skin Cancers Pathophysiology via the Modeling of Xeroderma Pigmentosum Disease Modeling Using CRISPR-Cas9 Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Fayyad-Kazan</w:t>
+                <w:t xml:space="preserve">A. Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Walid Rachidi</w:t>
+                <w:t xml:space="preserve">Z. El Dor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Seve</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Kobaisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourgoin-Voillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsMol Biol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/7651_2024_555⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144 (12), pp.S269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2024.10.245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813972v1</w:t>
+                <w:t xml:space="preserve">hal-04834770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">237 Unveiling Skin Cancers Pathophysiology via the Modeling of Xeroderma Pigmentosum Disease Modeling Using CRISPR-Cas9 Technology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions of Phenylalanine Derivatives with Human Tyrosinase: Lessons from Experimental and Theoretical tudies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Kobaisi</w:t>
+                <w:t xml:space="preserve">Clarisse Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bourgoin-Voillard</w:t>
+                <w:t xml:space="preserve">Yi Min Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Clement</w:t>
+                <w:t xml:space="preserve">Catherine Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Soler‐lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyna Khettabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2024.10.245⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202400235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834770v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of Phenylalanine Derivatives with Human Tyrosinase: Lessons from Experimental and Theoretical tudies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthetic rescue of Xeroderma Pigmentosum C phenotype via PIK3C3 downregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Belle</w:t>
+                <w:t xml:space="preserve">Farah Kobaisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montserrat Soler‐lopez</w:t>
+                <w:t xml:space="preserve">Ali Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyna Khettabi</w:t>
+                <w:t xml:space="preserve">Patricia Obeïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Fayyad-Kazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.202400235⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (11), pp.847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-024-07186-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647838v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic rescue of Xeroderma Pigmentosum C phenotype via PIK3C3 downregulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteomic Methods to Study Autophagy in Skin Exposed to Pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Nasrallah</w:t>
+                <w:t xml:space="preserve">Mohammad Fayyad-Kazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Obeïd</w:t>
+                <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Fayyad-Kazan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Seve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (11), pp.847. </w:t>
+              <w:t xml:space="preserve">MethodsMol Biol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Methods in Molecular Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41419-024-07186-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/7651_2024_555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818481v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cosmétiques ne sont-ils qu’une affaire de surface ?</w:t>
               </w:r>
@@ -1170,295 +1170,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04952984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1136 Xeroderma Pigmentosum: From disease modeling using CRISPR-Cas9 technology to the understanding of skin cancers pathophysiology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Clement</w:t>
+                <w:t xml:space="preserve">Effect of Ultraviolet Radiation and Benzo[a]pyrene Co-Exposure on Skin Biology: Autophagy as a Potential Target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Fayyad-Kazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Kobaisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Gidrol</w:t>
+                <w:t xml:space="preserve">Patrick Matarrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2023.03.1149⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (6), pp.5863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24065863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834730v1</w:t>
+                <w:t xml:space="preserve">hal-04813960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Ultraviolet Radiation and Benzo[a]pyrene Co-Exposure on Skin Biology: Autophagy as a Potential Target</w:t>
+                <w:t xml:space="preserve">1136 Xeroderma Pigmentosum: From disease modeling using CRISPR-Cas9 technology to the understanding of skin cancers pathophysiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Fayyad-Kazan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Matarrese</w:t>
+                <w:t xml:space="preserve">A. Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kobaisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourgoin-Voillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Fitoussi</w:t>
+                <w:t xml:space="preserve">X. Gidrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (6), pp.5863. </w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 143 (5), pp.S195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24065863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2023.03.1149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813960v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kampo herbal ointments for skin wound healing</w:t>
               </w:r>
@@ -1582,77 +1582,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR-Cas9 Technology for the Creation of Biological Avatars Capable of Modeling and Treating Pathologies: From Discovery to the Latest Improvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kobaisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gidrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1846,51 +1846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isoconazole and Clemizole Hydrochloride Partially Reverse the Xeroderma Pigmentosum C Phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kobaisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2153,64 +2153,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Fayyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Seve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, </w:t>
@@ -2242,325 +2242,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gadolinium-based nanoparticles can overcome the radioresistance of head and neck squamous cell carcinoma through the induction of autophagy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Xeroderma Pigmentosum C (XPC) Mutations in Primary Fibroblasts Impair Base Excision Repair Pathway and Increase Oxidative DNA Damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Fayyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Kobaisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Simonet</w:t>
+                <w:t xml:space="preserve">Walid Mahfouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rodriguez-Lafrasse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Malesys</w:t>
+                <w:t xml:space="preserve">Cécile Ged</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jbn.2020.2871⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (22), pp.561687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2020.561687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476855v1</w:t>
+                <w:t xml:space="preserve">hal-04814007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xeroderma Pigmentosum C (XPC) Mutations in Primary Fibroblasts Impair Base Excision Repair Pathway and Increase Oxidative DNA Damage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Beal</w:t>
+                <w:t xml:space="preserve">Gadolinium-based nanoparticles can overcome the radioresistance of head and neck squamous cell carcinoma through the induction of autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodriguez-Lafrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Mahfouf</w:t>
+                <w:t xml:space="preserve">S. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ged</w:t>
+                <w:t xml:space="preserve">C. Malesys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (22), pp.561687. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), pp.111-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2020.561687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/jbn.2020.2871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814007v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput synthetic rescue for exhaustive characterization of suppressor mutations in human genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kobaisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Fayyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2568,51 +2568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Badran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Fayyad-Kazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 77 (21), pp.4209-4222. </w:t>
@@ -2644,697 +2644,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signaling Pathways, Chemical and Biological Modulators of Nucleotide Excision Repair: The Faithful Shield against UV Genotoxicity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Iron Oxide Nanoparticles (γ-Fe2O3) on Liver, Lung and Brain Proteomes following Sub-Acute Intranasal Exposure: A New Toxicological Assessment in Rat Model Using iTRAQ-Based Quantitative Proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Fayyad</w:t>
+                <w:t xml:space="preserve">Dalel Askri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rezvani</w:t>
+                <w:t xml:space="preserve">Souhir Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fayyad-Kazan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Sulpice</w:t>
+                <w:t xml:space="preserve">David Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/4654206⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (20), pp.5186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20205186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284125v1</w:t>
+                <w:t xml:space="preserve">hal-04557718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Polyphenol-Rich Extract from &amp;lt;i&amp;gt;Psiloxylon mauritianum&amp;lt;/i&amp;gt;, an Endemic Medicinal Plant from Reunion Island, Inhibits the Early Stages of Dengue and Zika Virus Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Clain</w:t>
+                <w:t xml:space="preserve">Juliano Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliano Haddad</w:t>
+                <w:t xml:space="preserve">Andrea Koishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sinigaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Natural Products against Viral Infections, 20 (8), pp.1860. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms20081860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the toxic effects induced by iron oxide nanoparticles on neuroblastoma cell line: an integrative study combining cytotoxic, genotoxic and proteomic tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Askri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chovelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17435390.2019.1621399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Iron Oxide Nanoparticles (γ-Fe2O3) on Liver, Lung and Brain Proteomes following Sub-Acute Intranasal Exposure: A New Toxicological Assessment in Rat Model Using iTRAQ-Based Quantitative Proteomics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Cunin</w:t>
+                <w:t xml:space="preserve">Loss of Epidermal HIF-1α Blocks UVB-Induced Tumorigenesis by Affecting DNA Repair Capacity and Oxidative Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Mahfouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Muzotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Serrano-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhir Ouni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Walid Rachidi</w:t>
+                <w:t xml:space="preserve">Lea Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (20), pp.5186. </w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139, pp.2016 - 2028.e7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms20205186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2019.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557718v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of Epidermal HIF-1α Blocks UVB-Induced Tumorigenesis by Affecting DNA Repair Capacity and Oxidative Stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Mahfouf</w:t>
+                <w:t xml:space="preserve">Signaling Pathways, Chemical and Biological Modulators of Nucleotide Excision Repair: The Faithful Shield against UV Genotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kobaisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohsen Hosseini</w:t>
+                <w:t xml:space="preserve">N. Fayyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Muzotte</w:t>
+                <w:t xml:space="preserve">H. Rezvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Serrano-Sanchez</w:t>
+                <w:t xml:space="preserve">M. Fayyad-Kazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Dousset</w:t>
+                <w:t xml:space="preserve">E. Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 139, pp.2016 - 2028.e7. </w:t>
+              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2019.01.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2019/4654206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487466v1</w:t>
+                <w:t xml:space="preserve">hal-02284125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term Genoprotection Effect of Sechium edule Fruit Extract Against UVA Irradiation in Keratinocytes</w:t>
               </w:r>
@@ -3454,51 +3454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-Dependent Protective Effect of Selenium against UVA Irradiation in Primary Human Keratinocytes and the Associated DNA Repair Signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Favrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3700,90 +3700,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Metabolism Rewiring Precedes UVB-Induced Primary Skin Tumor Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Mahfouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Serrano-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Redonnet-Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3962,325 +3962,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α6 Integrin (α6high)/Transferrin Receptor (CD71)low Keratinocyte Stem Cells Are More Potent for Generating Reconstructed Skin Epidermis Than Rapid Adherent Cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selenium preserves keratinocyte stemness and delays senescence by maintaining epidermal adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Jobeili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (11), pp.2302-2315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/aging.101322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013108v1</w:t>
+                <w:t xml:space="preserve">hal-02371259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenium preserves keratinocyte stemness and delays senescence by maintaining epidermal adhesion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">α6 Integrin (α6high)/Transferrin Receptor (CD71)low Keratinocyte Stem Cells Are More Potent for Generating Reconstructed Skin Epidermis Than Rapid Adherent Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Metral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bechetoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rachidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Damour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/aging.101322⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02371259v1</w:t>
+                <w:t xml:space="preserve">hal-02013108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tubulin Beta-3 Chain as a New Candidate Protein Biomarker of Human Skin Aging: A Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4334,2786 +4334,2661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of the cellular and infectious prion protein on the neuronal adaptor protein X11α</w:t>
+                <w:t xml:space="preserve">The effects of di(2-ethylhexyl) phthalate and/or selenium on trace element levels in different organs of rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack O'Sullivan</w:t>
+                <w:t xml:space="preserve">Pinar Erkekoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Comerford</w:t>
+                <w:t xml:space="preserve">Josiane Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Scott</w:t>
+                <w:t xml:space="preserve">Selma Kocer-Gumusel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel Hooper</w:t>
+                <w:t xml:space="preserve">Alain Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29, pp.296-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtemb.2014.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013109v1</w:t>
+                <w:t xml:space="preserve">hal-01590243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Aβ Secretion and Oxidative Stress in an Alzheimer-Like Cell Line Leads to the Over-Expression of the Nucleotide Excision Repair Proteins DDB2 and XPC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Combination of A beta Secretion and Oxidative Stress in an Alzheimer-Like Cell Line Leads to the Over-Expression of the Nucleotide Excision Repair Proteins DDB2 and XPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 16 (8), pp.17422-17444</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 16 (8), pp.17422-17444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms160817422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013110v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of di(2-ethylhexyl) phthalate and/or selenium on trace element levels in different organs of rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josiane Arnaud</w:t>
+                <w:t xml:space="preserve">The effects of the cellular and infectious prion protein on the neuronal adaptor protein X11α</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack O'Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Comerford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Favier</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Hooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1850 (11), pp.2213-2221</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01590243v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of A beta Secretion and Oxidative Stress in an Alzheimer-Like Cell Line Leads to the Over-Expression of the Nucleotide Excision Repair Proteins DDB2 and XPC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Combination of Aβ Secretion and Oxidative Stress in an Alzheimer-Like Cell Line Leads to the Over-Expression of the Nucleotide Excision Repair Proteins DDB2 and XPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana de Rosa de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 16 (8), pp.17422-17444. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 16 (8), pp.17422-17444</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592876v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-mediated formation of complex damage to DNA: a chemical aspect overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of di(2-ethylhexyl)phthalate on rat liver in relation to selenium status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Erkekoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-L Ravanat</w:t>
+                <w:t xml:space="preserve">Naciye Zeybek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Breton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douki</w:t>
+                <w:t xml:space="preserve">Belma Giray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gasparutto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Grand</w:t>
+                <w:t xml:space="preserve">Murat Kizilgün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 87 (1035), pp.20130715</w:t>
+              <w:t xml:space="preserve">International Journal of Experimental Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (1), pp.64-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013115v1</w:t>
+                <w:t xml:space="preserve">hal-02013117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-mediated formation of complex damage to DNA: a chemical aspect overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Ravanat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gasparutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 87, pp.20130715. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+              <w:t xml:space="preserve">, 2014, 87 (1035), pp.20130715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1259/bjr.20130715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of di(2-ethylhexyl)phthalate on rat liver in relation to selenium status</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adipose-derived Stem Cells Promote Skin Homeostasis and Prevent its Senescence in an In vitro Skin Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murat Kizilgün</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morgan Dos Odile Damour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Experimental Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 95 (1), pp.64-77</w:t>
+              <w:t xml:space="preserve">Journal of Stem Cell Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 04 (04)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013117v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipose-derived Stem Cells Promote Skin Homeostasis and Prevent its Senescence in an In vitro Skin Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of di(2-ethylhexyl)phthalate on rat liver in relation to selenium status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Erkekoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naciye Zeybek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belma Giray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Kizilgün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Stem Cell Research &amp; Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Experimental Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (1), pp.64 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/iep.12059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013118v1</w:t>
+                <w:t xml:space="preserve">hal-01932829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of di(2-ethylhexyl)phthalate on rat liver in relation to selenium status</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Murat Kizilgün</w:t>
+                <w:t xml:space="preserve">Acute exposure to zinc oxide nanoparticles does not affect the cognitive capacity and neurotransmitters levels in adult rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ben-Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Rihane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Jeljeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Experimental Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/iep.12059⟩</w:t>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (sup1), pp.208-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/17435390.2013.879342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01932829v1</w:t>
+                <w:t xml:space="preserve">hal-02013112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute exposure to zinc oxide nanoparticles does not affect the cognitive capacity and neurotransmitters levels in adult rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Jeljeli</w:t>
+                <w:t xml:space="preserve">Thyroidal effects of di-(2-ethylhexyl) phthalate in rats of different selenium status.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Erkekoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belma Kocer Giray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Kizilgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hininger Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/17435390.2013.879342⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Pathology, Toxicology and Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.143-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/JEnvironPatholToxicolOncol.v31.i2.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013112v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroidal effects of di-(2-ethylhexyl) phthalate in rats of different selenium status.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Di(2-ethylhexyl)phthalate-induced renal oxidative stress in rats and protective effect of selenium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinar Erkekoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belma Kocer Giray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hininger Favier</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Kizilgün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hininger-Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Pathology, Toxicology and Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/JEnvironPatholToxicolOncol.v31.i2.60⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/15376516.2012.666652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932785v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00697297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di(2-ethylhexyl)phthalate-induced renal oxidative stress in rats and protective effect of selenium.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hininger-Favier</w:t>
+                <w:t xml:space="preserve">Alzheimer’s Disease-Associated Neurotoxic Peptide Amyloid-Β Impairs Base Excision Repair in Human Neuroblastoma Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sauvaigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana de Rosa de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Demeilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/15376516.2012.666652⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (12), pp.14766-14787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms131114766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00697297v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alzheimer’s Disease-Associated Neurotoxic Peptide Amyloid-Β Impairs Base Excision Repair in Human Neuroblastoma Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Demeilliers</w:t>
+                <w:t xml:space="preserve">Low doses of selenium specifically stimulate the repair of oxidative DNA damage in LNCaP prostate cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. De Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Erkekoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms131114766⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (2), pp.105-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10715762.2011.647009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184970v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low doses of selenium specifically stimulate the repair of oxidative DNA damage in LNCaP prostate cancer cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Hincal</w:t>
+                <w:t xml:space="preserve">Effects of di(2-ethylhexyl)phthalate on testicular oxidant/antioxidant status in selenium-deficient and selenium-supplemented rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Erkekoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belma Giray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rachidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hininger-Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46 (2), pp.105-115. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/10715762.2011.647009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/tox.20776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054555v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00697304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Stress Induced by Cadmium in the C6 Cell Line: Role of Copper and Zinc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">The toxicity redox mechanisms of cadmium alone or together with copper and zinc homeostasis alteration: its redox biomarkers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nzengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge M. Candéias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sauvaigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Trace Element Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 146 (3), pp.410--419. </w:t>
+              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (3), pp.171-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12011-011-9265-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtemb.2011.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285459v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of di(2-ethylhexyl)phthalate on testicular oxidant/antioxidant status in selenium-deficient and selenium-supplemented rats.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Belma Giray</w:t>
+                <w:t xml:space="preserve">Oxidative Stress Induced by Cadmium in the C6 Cell Line: Role of Copper and Zinc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nzengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Steiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tox.20776⟩</w:t>
+              <w:t xml:space="preserve">Biological Trace Element Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 146 (3), pp.410--419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12011-011-9265-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00697304v1</w:t>
+                <w:t xml:space="preserve">hal-01285459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The toxicity redox mechanisms of cadmium alone or together with copper and zinc homeostasis alteration: its redox biomarkers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Metallothionein expression in HaCaT and C6 cell lines exposed to cadmium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nzengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 25 (3), pp.171-80. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 23 (4), pp.314--323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtemb.2009.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtemb.2011.06.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01070481v1</w:t>
+                <w:t xml:space="preserve">hal-01285466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallothionein expression in HaCaT and C6 cell lines exposed to cadmium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Favier</w:t>
+                <w:t xml:space="preserve">Overexpression of cellular prion protein induces an antioxidant environment altering T cell development in the thymus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Jouvin-Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Attuil-Audenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aude-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Zabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 176 (6), pp.3490-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtemb.2009.05.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01285466v1</w:t>
+                <w:t xml:space="preserve">inserm-00144344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomical distribution and biochemical characterization of the novel RFamide peptide 26RFa in the human hypothalamus and spinal cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Bruzzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lectez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tollemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 99 (2), pp.616-627. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2006.04090.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of cellular prion protein induces an antioxidant environment altering T cell development in the thymus.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of prion protein increases cellular copper binding and antioxidant enzyme activities but not copper delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Zabel</w:t>
-[...51 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Didier Vilette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Walid Rachidi</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Arlotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Riondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 278 (11), pp.9064-9072. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M211830200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7123,172 +6998,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invited: Modulation de l’activité de la tyrosinase humaine (hTy), enzyme clef de la mélanogénèse : une approche bio-inorganique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Du Moulinet d'Hardemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Soler‐lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème colloque du GDR Cosm'actifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kampo traditional ointments for wound healing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Paul-Traversaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7297,968 +7172,968 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoru Umehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Soleilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Societies for Investigative Dermatology Meeting (ISID 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Tokyo, Japan. pp.S250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the epigenetic profile of epidermis in response to co-exposure to ultraviolet radiations and Benzo[a]pyrene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mournetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Fayyad-Kazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Mournetas</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st Annual ESDR Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Amsterdam, Netherlands. pp.S220, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jid.2022.09.243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis to identify candidate biomarkers associated with skin co-exposure to ultraviolet radiations and Benzo[a]pyrene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Fayyad-Kazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Seve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de photobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of the ultrasmall theranostic gadolinium-based nanoparticle AGuIX® to clinical medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rodriguez-Lafrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-T. Aloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-T. Aloy</w:t>
+                <w:t xml:space="preserve">Delphine Vernos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riad Ladjohounlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of the ultrasmall theranostic gadolinium-based nanoparticle AGuIX® to clinical medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rodriguez-Lafrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-T. Aloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-T. Aloy</w:t>
+                <w:t xml:space="preserve">Delphine Vernos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riad Ladjohounlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de nanoparticules à base de gadolinium pour potentialiser l’efficacité de la radiothérapie dans le traitement des cancers des voies aéro-digestives supérieures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Use of Gadolinium-based Nanoparticles to Improve Radiation Therapy Efficacy in HNSCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Aloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Simonet</w:t>
+                <w:t xml:space="preserve">Emma Armandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Aloy</w:t>
+                <w:t xml:space="preserve">Marc Janier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Armandy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Tillement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque International de Radiobiologie Fondamentale et Appliquée - SIRLAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Obernai, France</w:t>
+              <w:t xml:space="preserve">15th International Congress of Radiation Research - ICCR 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282026v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Gadolinium-based Nanoparticles to Improve Radiation Therapy Efficacy in HNSCC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de nanoparticules à base de gadolinium pour potentialiser l’efficacité de la radiothérapie dans le traitement des cancers des voies aéro-digestives supérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Aloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Simonet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Aloy</w:t>
+                <w:t xml:space="preserve">Emma Armandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Armandy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Tillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress of Radiation Research - ICCR 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">12ème Colloque International de Radiobiologie Fondamentale et Appliquée - SIRLAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228714v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolement et caractérisation de marqueurs membranaires des cellules progénitrices de l'épiderme humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Serhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Lemaitre</w:t>
+                <w:t xml:space="preserve">Albert Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Serhal</w:t>
+                <w:t xml:space="preserve">G. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée Génopole/CHSF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8268,154 +8143,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic Analysis to Identify Candidate Biomarkers Associated with Skin Co-exposure to Ultraviolet Radiations and Benzo[A]Pyrene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Fayyad-Kazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kobaisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Matarrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallic Beauchef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HUPO ReCONNECT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Stockhlom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8425,516 +8300,516 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iTRAQ Quantitative Proteomic Study to Reveal How Hypoxia in Tumor Micro-Environment Regulates Metabolic Reprogramming in A549 KRAS-Mutant Non-Small Cell Lung Cancer Cells upon Lysine Deacetylases Inhibitor Treatments to propose Machine-Learning-Based Drug Repositioning,</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roldán Cortés</w:t>
+                <w:t xml:space="preserve">Implication of ultraviolet irradiation in photo-carcinogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Kobaisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Fayyad-Kazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gidrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hussein Fayyad Kazan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology and Cancer: Advanced concepts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vide Leaf, 2021</w:t>
+              <w:t xml:space="preserve">Immunology and Cancer Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vide Leaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-81-953047-2-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837868v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of ultraviolet irradiation in photo-carcinogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Gidrol</w:t>
+                <w:t xml:space="preserve">An iTRAQ Quantitative Proteomic Study to Reveal How Hypoxia in Tumor Micro-Environment Regulates Metabolic Reprogramming in A549 KRAS-Mutant Non-Small Cell Lung Cancer Cells upon Lysine Deacetylases Inhibitor Treatments to propose Machine-Learning-Based Drug Repositioning,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Martín-Bernabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Tarragó-Celada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roldán Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology and Cancer Biology</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-81-953047-2-1</w:t>
+              <w:t xml:space="preserve">Immunology and Cancer: Advanced concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vide Leaf, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723583v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéome et vieillissement cutané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Seve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biologie Cutanée, CoBiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions MatriX, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biomolécules en biotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Demeilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction aux biotechnologies en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2743020857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8944,424 +8819,424 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the epidermal-dermal junction in hiPSC-derived skin organoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Ramovs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Ramovs</w:t>
+                <w:t xml:space="preserve">Ignacia Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Janssen</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Amandine Pitaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rachidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.1279-1288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacia Fuentes</w:t>
-[...44 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.stemcr.2022.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Proteomic Approach Reveals Altered Metabolic Pathways in Response to the Inhibition of Lysine Deacetylases in A549 Cells under Normoxia and Hypoxia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roldán Cortés</w:t>
+                <w:t xml:space="preserve">Xeroderma Pigmentosum C: A Valuable Tool to Decipher the Signaling Pathways in Skin Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fayyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kobaisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Badran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fayyad-Kazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, pp.3378. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22073378⟩</w:t>
+              <w:t xml:space="preserve">2021, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2021/6689403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03987649v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xeroderma Pigmentosum C: A Valuable Tool to Decipher the Signaling Pathways in Skin Cancers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative Proteomic Approach Reveals Altered Metabolic Pathways in Response to the Inhibition of Lysine Deacetylases in A549 Cells under Normoxia and Hypoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Martín-Bernabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Tarragó-Celada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roldán Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.3378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22073378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Badran</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-03987614v1</w:t>
+                <w:t xml:space="preserve">hal-03987649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId315"/>
+      <w:footerReference w:type="default" r:id="rId313"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9429,51 +9304,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="174DA20D"/>
+    <w:nsid w:val="3D3E344B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9660,51 +9535,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/walid-rachidi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0829-7799" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069913005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205924552" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358138187" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1016-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349390v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paul-Traversaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Umehara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Rachidi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sulpice" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2025.120651" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Smadja" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Berkane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nun K. Bentounes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Rancic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-025-09973-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Fayyad-Kazan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7651_2024_555" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nasrallah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Dor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kobaisi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2024.10.245" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04647838v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Faure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Min Ng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Soler&#8208;lopez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Khettabi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400235" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Kobaisi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nasrallah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Obe&#239;d" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Fayyad-Kazan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-07186-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04952984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Reynier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Thorel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834730v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gidrol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.03.1149" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Matarrese" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fitoussi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065863" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669192v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#232;ve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2023.1116260" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854917v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gidrol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11223615" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramovs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Janssen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fuentes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pitaval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rachidi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2022.09.581" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Fayyad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Fauvarque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22158156" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04555737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Mart&#237;n-Bernab&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Tarrag&#243;-Celada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michelland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rold&#225;n Cort&#233;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073378" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charazac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.01551" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simonet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguez-Lafrasse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;al" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerbaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malesys" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2020.2871" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814007v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mahfouf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ged" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.561687" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Badran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03519-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fayyad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rezvani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fayyad-Kazan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sulpice" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/4654206" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Clain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Koishi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20081860" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189282v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Askri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chovelon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2019.1621399" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04557718v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Ouni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20205186" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487466v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hosseini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muzotte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Serrano-Sanchez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dousset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2019.01.035" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013105v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Metral" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Damour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demarne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bechetoille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013102v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favrot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blouin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leccia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/5895439" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013099v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02421137v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dousset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Redonnet-Vernhet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.05.060" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979185v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lehmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maffeis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8040232" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013108v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371259v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Jobeili" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rousselle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blouin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roussel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.101322" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013107v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/5140360" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013109v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack O'Sullivan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Comerford" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scott" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Hooper" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013110v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forestier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana de Rosa de Rosa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590243v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Erkekoglu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Arnaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kocer-Gumusel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2014.08.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV25KH42-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592876v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana de Rosa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms160817422" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013115v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Ravanat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasparutto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940172v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ravanat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20130715" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013117v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naciye Zeybek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belma Giray" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kizilg&#252;n" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013118v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dos Odile Damour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01932829v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iep.12059" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013112v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Amara" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Slama" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mrad" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Rihane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Jeljeli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2013.879342" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01932785v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belma Kocer Giray" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kizilgun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hininger Favier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JEnvironPatholToxicolOncol.v31.i2.60" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00697297v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hininger-Favier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15376516.2012.666652" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184970v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sauvaigo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demeilliers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms131114766" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054555v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Rosa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Erkekoglu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forestier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hincal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2011.647009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285459v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nzengue" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Steiman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guiraud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-011-9265-9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C5413902158442C18734534F55C27B4F0F08624/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00697304v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20776" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PLN1NWWQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070481v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M. Cand&#233;ias" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2011.06.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N7N5HM7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285466v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefebvre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cadet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2009.05.005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ83CBDN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960726v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bruzzone" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lectez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tollemer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Dujardin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2006.04090.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00144344v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jouvin-Marche" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Attuil-Audenis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aude-Garcia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Zabel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682518v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arlotto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Riondel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M211830200" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845059v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Du Moulinet d'Hardemare" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04979421v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soleilhac" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Obeid" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04979347v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mournetas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dorr" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fitoussi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2022.09.243" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837847v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355627v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Aloy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ollier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vernos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Ladjohounlou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998562v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282026v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simonet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Aloy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Armandy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228714v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068097v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaitre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Serhal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gonnet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837863v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallic Beauchef" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837868v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723583v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videleaf.com/product/immunology-and-cancer-biology/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837866v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277503v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Breton" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985371v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Ramovs" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Janssen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacia Fuentes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pitaval" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2022.04.008" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987649v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987614v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badran" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fayyad-Kazan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6689403" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/walid-rachidi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0829-7799" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069913005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205924552" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358138187" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1016-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349390v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paul-Traversaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Umehara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Rachidi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sulpice" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2025.120651" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Smadja" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Berkane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nun K. Bentounes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Rancic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-025-09973-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nasrallah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Dor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kobaisi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2024.10.245" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04647838v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Faure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Min Ng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Soler&#8208;lopez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Khettabi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400235" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818481v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Kobaisi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nasrallah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Obe&#239;d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Fayyad-Kazan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-07186-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Fayyad-Kazan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7651_2024_555" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04952984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Reynier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Thorel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813960v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Matarrese" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fitoussi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065863" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834730v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gidrol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.03.1149" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669192v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#232;ve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2023.1116260" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854917v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gidrol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11223615" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramovs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Janssen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fuentes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pitaval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rachidi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2022.09.581" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Fayyad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Fauvarque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22158156" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04555737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Mart&#237;n-Bernab&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Tarrag&#243;-Celada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michelland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rold&#225;n Cort&#233;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073378" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charazac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.01551" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814007v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mahfouf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ged" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.561687" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476855v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simonet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguez-Lafrasse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;al" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerbaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malesys" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2020.2871" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Badran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03519-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04557718v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Askri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Ouni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20205186" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383506v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Clain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Koishi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20081860" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chovelon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2019.1621399" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487466v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hosseini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muzotte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Serrano-Sanchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dousset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2019.01.035" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fayyad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rezvani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fayyad-Kazan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sulpice" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/4654206" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013105v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Metral" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Damour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demarne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bechetoille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013102v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favrot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blouin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leccia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/5895439" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013099v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02421137v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dousset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Redonnet-Vernhet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.05.060" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979185v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lehmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maffeis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8040232" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371259v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Jobeili" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rousselle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blouin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roussel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.101322" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013107v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/5140360" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590243v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Erkekoglu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Arnaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kocer-Gumusel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2014.08.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV25KH42-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592876v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forestier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana de Rosa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms160817422" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013109v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack O'Sullivan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Comerford" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scott" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Hooper" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013110v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana de Rosa de Rosa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013117v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naciye Zeybek" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belma Giray" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kizilg&#252;n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940172v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ravanat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasparutto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20130715" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013118v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dos Odile Damour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01932829v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iep.12059" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013112v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Amara" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Slama" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mrad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Rihane" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Jeljeli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2013.879342" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01932785v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belma Kocer Giray" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kizilgun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hininger Favier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JEnvironPatholToxicolOncol.v31.i2.60" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00697297v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hininger-Favier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15376516.2012.666652" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184970v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sauvaigo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demeilliers" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms131114766" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054555v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Rosa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Erkekoglu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forestier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hincal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2011.647009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00697304v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20776" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PLN1NWWQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070481v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nzengue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M. Cand&#233;ias" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2011.06.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N7N5HM7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285459v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Steiman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guiraud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-011-9265-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C5413902158442C18734534F55C27B4F0F08624/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285466v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefebvre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cadet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2009.05.005" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ83CBDN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00144344v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jouvin-Marche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Attuil-Audenis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aude-Garcia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Zabel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960726v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bruzzone" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lectez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tollemer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Dujardin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2006.04090.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682518v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arlotto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Riondel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M211830200" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845059v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Du Moulinet d'Hardemare" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04979421v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soleilhac" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Obeid" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04979347v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mournetas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dorr" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fitoussi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2022.09.243" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837847v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355627v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Aloy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ollier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vernos" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Ladjohounlou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998562v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228714v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simonet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Aloy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Armandy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282026v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068097v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaitre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Serhal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gonnet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837863v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallic Beauchef" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723583v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videleaf.com/product/immunology-and-cancer-biology/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837868v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837866v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277503v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Breton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985371v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Ramovs" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Janssen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacia Fuentes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pitaval" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2022.04.008" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987614v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badran" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fayyad-Kazan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6689403" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987649v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>