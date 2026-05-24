--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -2778,295 +2778,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Polyphenol-Rich Extract from &amp;lt;i&amp;gt;Psiloxylon mauritianum&amp;lt;/i&amp;gt;, an Endemic Medicinal Plant from Reunion Island, Inhibits the Early Stages of Dengue and Zika Virus Infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the toxic effects induced by iron oxide nanoparticles on neuroblastoma cell line: an integrative study combining cytotoxic, genotoxic and proteomic tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Askri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Clain</w:t>
+                <w:t xml:space="preserve">Sylvie Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliano Haddad</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Walid Rachidi</w:t>
+                <w:t xml:space="preserve">Benoit Chovelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20081860⟩</w:t>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17435390.2019.1621399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383506v1</w:t>
+                <w:t xml:space="preserve">hal-02189282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the toxic effects induced by iron oxide nanoparticles on neuroblastoma cell line: an integrative study combining cytotoxic, genotoxic and proteomic tools</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Béal</w:t>
+                <w:t xml:space="preserve">The Polyphenol-Rich Extract from &amp;lt;i&amp;gt;Psiloxylon mauritianum&amp;lt;/i&amp;gt;, an Endemic Medicinal Plant from Reunion Island, Inhibits the Early Stages of Dengue and Zika Virus Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliano Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Berthier</w:t>
+                <w:t xml:space="preserve">Andrea Koishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Chovelon</w:t>
+                <w:t xml:space="preserve">Laura Sinigaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-20. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Natural Products against Viral Infections, 20 (8), pp.1860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17435390.2019.1621399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms20081860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189282v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of Epidermal HIF-1α Blocks UVB-Induced Tumorigenesis by Affecting DNA Repair Capacity and Oxidative Stress</w:t>
               </w:r>
@@ -3435,420 +3435,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Dependent Protective Effect of Selenium against UVA Irradiation in Primary Human Keratinocytes and the Associated DNA Repair Signature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Metabolism Rewiring Precedes UVB-Induced Primary Skin Tumor Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Favrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Béal</w:t>
+                <w:t xml:space="preserve">Léa Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Mahfouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Serrano-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Blouin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Roussel</w:t>
+                <w:t xml:space="preserve">Isabelle Redonnet-Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2018/5895439⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (12), pp.3621-3634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2018.05.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013102v1</w:t>
+                <w:t xml:space="preserve">hal-02421137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keratinocyte stem cells are more resistant to UVA radiation than their direct progeny</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Walid Rachidi</w:t>
+                <w:t xml:space="preserve">Age-Dependent Protective Effect of Selenium against UVA Irradiation in Primary Human Keratinocytes and the Associated DNA Repair Signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Favrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/5895439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013099v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Metabolism Rewiring Precedes UVB-Induced Primary Skin Tumor Formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Redonnet-Vernhet</w:t>
+                <w:t xml:space="preserve">Keratinocyte stem cells are more resistant to UVA radiation than their direct progeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Metral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bechetoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (9), pp.e0203863</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2018.05.060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02421137v1</w:t>
+                <w:t xml:space="preserve">hal-02013099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Dermal Safety Assessment of Silver Nanowires after Acute Exposure: Tissue vs. Cell Models</w:t>
               </w:r>
@@ -4856,286 +4856,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of di(2-ethylhexyl)phthalate on rat liver in relation to selenium status</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiation-mediated formation of complex damage to DNA: a chemical aspect overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naciye Zeybek</w:t>
+                <w:t xml:space="preserve">J.-L. Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belma Giray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Walid Rachidi</w:t>
+                <w:t xml:space="preserve">J. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murat Kizilgün</w:t>
+                <w:t xml:space="preserve">D. Gasparutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Experimental Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (1035), pp.20130715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1259/bjr.20130715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013117v1</w:t>
+                <w:t xml:space="preserve">hal-00940172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-mediated formation of complex damage to DNA: a chemical aspect overview</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douki</w:t>
+                <w:t xml:space="preserve">The effects of di(2-ethylhexyl)phthalate on rat liver in relation to selenium status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Erkekoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gasparutto</w:t>
+                <w:t xml:space="preserve">Naciye Zeybek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Grand</w:t>
+                <w:t xml:space="preserve">Belma Giray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rachidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Kizilgün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Radiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Experimental Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (1), pp.64-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940172v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adipose-derived Stem Cells Promote Skin Homeostasis and Prevent its Senescence in an In vitro Skin Model</w:t>
               </w:r>
@@ -5216,90 +5216,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of di(2-ethylhexyl)phthalate on rat liver in relation to selenium status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinar Erkekoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naciye Zeybek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belma Giray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Kizilgün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Experimental Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 95 (1), pp.64 - 77. </w:t>
@@ -5631,51 +5631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinar Erkekoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belma Kocer Giray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Kizilgün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6020,51 +6020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of di(2-ethylhexyl)phthalate on testicular oxidant/antioxidant status in selenium-deficient and selenium-supplemented rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinar Erkekoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belma Giray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9304,51 +9304,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D3E344B"/>
+    <w:nsid w:val="17FBFD82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9535,51 +9535,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/walid-rachidi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0829-7799" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069913005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205924552" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358138187" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1016-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349390v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paul-Traversaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Umehara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Rachidi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sulpice" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2025.120651" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Smadja" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Berkane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nun K. Bentounes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Rancic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-025-09973-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nasrallah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Dor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kobaisi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2024.10.245" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04647838v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Faure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Min Ng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Soler&#8208;lopez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Khettabi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400235" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818481v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Kobaisi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nasrallah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Obe&#239;d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Fayyad-Kazan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-07186-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Fayyad-Kazan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7651_2024_555" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04952984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Reynier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Thorel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813960v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Matarrese" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fitoussi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065863" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834730v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gidrol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.03.1149" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669192v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#232;ve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2023.1116260" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854917v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gidrol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11223615" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramovs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Janssen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fuentes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pitaval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rachidi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2022.09.581" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Fayyad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Fauvarque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22158156" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04555737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Mart&#237;n-Bernab&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Tarrag&#243;-Celada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michelland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rold&#225;n Cort&#233;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073378" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charazac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.01551" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814007v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mahfouf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ged" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.561687" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476855v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simonet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguez-Lafrasse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;al" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerbaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malesys" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2020.2871" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Badran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03519-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04557718v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Askri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Ouni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20205186" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383506v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Clain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Koishi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20081860" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chovelon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2019.1621399" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487466v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hosseini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muzotte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Serrano-Sanchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dousset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2019.01.035" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fayyad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rezvani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fayyad-Kazan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sulpice" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/4654206" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013105v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Metral" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Damour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demarne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bechetoille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013102v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favrot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blouin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leccia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/5895439" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013099v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02421137v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dousset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Redonnet-Vernhet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.05.060" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979185v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lehmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maffeis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8040232" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371259v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Jobeili" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rousselle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blouin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roussel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.101322" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013107v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/5140360" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590243v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Erkekoglu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Arnaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kocer-Gumusel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2014.08.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV25KH42-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592876v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forestier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana de Rosa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms160817422" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013109v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack O'Sullivan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Comerford" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scott" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Hooper" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013110v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana de Rosa de Rosa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013117v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naciye Zeybek" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belma Giray" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kizilg&#252;n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940172v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ravanat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasparutto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20130715" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013118v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dos Odile Damour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01932829v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iep.12059" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013112v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Amara" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Slama" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mrad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Rihane" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Jeljeli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2013.879342" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01932785v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belma Kocer Giray" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kizilgun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hininger Favier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JEnvironPatholToxicolOncol.v31.i2.60" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00697297v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hininger-Favier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15376516.2012.666652" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184970v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sauvaigo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demeilliers" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms131114766" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054555v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Rosa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Erkekoglu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forestier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hincal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2011.647009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00697304v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20776" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PLN1NWWQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070481v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nzengue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M. Cand&#233;ias" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2011.06.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N7N5HM7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285459v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Steiman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guiraud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-011-9265-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C5413902158442C18734534F55C27B4F0F08624/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285466v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefebvre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cadet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2009.05.005" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ83CBDN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00144344v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jouvin-Marche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Attuil-Audenis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aude-Garcia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Zabel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960726v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bruzzone" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lectez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tollemer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Dujardin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2006.04090.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682518v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arlotto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Riondel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M211830200" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845059v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Du Moulinet d'Hardemare" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04979421v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soleilhac" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Obeid" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04979347v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mournetas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dorr" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fitoussi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2022.09.243" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837847v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355627v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Aloy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ollier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vernos" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Ladjohounlou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998562v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228714v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simonet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Aloy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Armandy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282026v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068097v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaitre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Serhal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gonnet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837863v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallic Beauchef" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723583v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videleaf.com/product/immunology-and-cancer-biology/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837868v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837866v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277503v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Breton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985371v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Ramovs" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Janssen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacia Fuentes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pitaval" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2022.04.008" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987614v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badran" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fayyad-Kazan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6689403" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987649v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/walid-rachidi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0829-7799" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069913005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205924552" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358138187" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1016-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349390v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paul-Traversaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Umehara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Rachidi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sulpice" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2025.120651" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Smadja" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Berkane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nun K. Bentounes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Rancic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-025-09973-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nasrallah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Dor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kobaisi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2024.10.245" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04647838v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Faure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Min Ng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Soler&#8208;lopez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Khettabi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400235" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818481v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Kobaisi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nasrallah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Obe&#239;d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Fayyad-Kazan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-07186-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Fayyad-Kazan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7651_2024_555" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04952984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Reynier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Thorel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813960v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Matarrese" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fitoussi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065863" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834730v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gidrol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.03.1149" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669192v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#232;ve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2023.1116260" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854917v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gidrol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11223615" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramovs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Janssen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fuentes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pitaval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rachidi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2022.09.581" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Fayyad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Fauvarque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22158156" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04555737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Mart&#237;n-Bernab&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Tarrag&#243;-Celada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michelland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rold&#225;n Cort&#233;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073378" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charazac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.01551" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814007v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mahfouf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ged" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.561687" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476855v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simonet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguez-Lafrasse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;al" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerbaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malesys" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2020.2871" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Badran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03519-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04557718v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Askri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Ouni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20205186" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189282v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chovelon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2019.1621399" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Clain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Koishi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20081860" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487466v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hosseini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muzotte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Serrano-Sanchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dousset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2019.01.035" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fayyad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rezvani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fayyad-Kazan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sulpice" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/4654206" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013105v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Metral" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Damour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demarne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bechetoille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02421137v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dousset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Redonnet-Vernhet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.05.060" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013102v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blouin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leccia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/5895439" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013099v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979185v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lehmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maffeis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8040232" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371259v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Jobeili" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rousselle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blouin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roussel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.101322" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013107v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/5140360" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590243v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Erkekoglu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Arnaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kocer-Gumusel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2014.08.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV25KH42-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592876v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forestier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana de Rosa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms160817422" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013109v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack O'Sullivan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Comerford" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scott" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Hooper" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013110v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana de Rosa de Rosa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940172v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ravanat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasparutto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20130715" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013117v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naciye Zeybek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belma Giray" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kizilg&#252;n" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013118v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dos Odile Damour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01932829v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iep.12059" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013112v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Amara" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Slama" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mrad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Rihane" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Jeljeli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2013.879342" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01932785v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belma Kocer Giray" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kizilgun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hininger Favier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JEnvironPatholToxicolOncol.v31.i2.60" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00697297v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hininger-Favier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15376516.2012.666652" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184970v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sauvaigo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demeilliers" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms131114766" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054555v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Rosa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Erkekoglu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forestier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hincal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2011.647009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00697304v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20776" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PLN1NWWQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070481v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nzengue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M. Cand&#233;ias" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2011.06.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N7N5HM7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285459v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Steiman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guiraud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-011-9265-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C5413902158442C18734534F55C27B4F0F08624/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285466v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefebvre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cadet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2009.05.005" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ83CBDN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00144344v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jouvin-Marche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Attuil-Audenis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aude-Garcia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Zabel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960726v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bruzzone" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lectez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tollemer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Dujardin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2006.04090.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682518v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arlotto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Riondel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M211830200" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845059v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Du Moulinet d'Hardemare" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04979421v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soleilhac" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Obeid" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04979347v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mournetas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dorr" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fitoussi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2022.09.243" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837847v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355627v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Aloy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ollier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vernos" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Ladjohounlou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998562v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228714v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simonet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Aloy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Armandy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282026v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068097v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaitre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Serhal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cohen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gonnet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837863v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallic Beauchef" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723583v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videleaf.com/product/immunology-and-cancer-biology/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837868v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837866v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277503v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Breton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985371v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Ramovs" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Janssen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacia Fuentes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pitaval" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2022.04.008" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987614v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badran" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fayyad-Kazan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6689403" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987649v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>