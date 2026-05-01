--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -100,347 +100,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal transfer budgets in a Mediterranean marine environment subjected to natural and anthropogenic inputs: case of the Mejerda River Delta (Gulf of Tunis, northern Tunisia)</w:t>
+                <w:t xml:space="preserve">Carbon, iron and sulphur cycling in the sediments of a Mediterranean lagoon (Ghar El Melh, Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Helali</w:t>
+                <w:t xml:space="preserve">Sebastiaan van de Velde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Zaaboub</w:t>
+                <w:t xml:space="preserve">M. Amine Helali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayed Added</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Aleya</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 191 (6), </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 221, pp.156-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10661-019-7521-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2019.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140485v1</w:t>
+                <w:t xml:space="preserve">hal-02093030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon, iron and sulphur cycling in the sediments of a Mediterranean lagoon (Ghar El Melh, Tunisia)</w:t>
+                <w:t xml:space="preserve">Metal transfer budgets in a Mediterranean marine environment subjected to natural and anthropogenic inputs: case of the Mejerda River Delta (Gulf of Tunis, northern Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastiaan van de Velde</w:t>
+                <w:t xml:space="preserve">Mohamed Amine Helali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Amine Helali</w:t>
+                <w:t xml:space="preserve">Noureddine Zaaboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayed Added</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Aleya</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 221, pp.156-169. </w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 191 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2019.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10661-019-7521-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093030v1</w:t>
+                <w:t xml:space="preserve">hal-02140485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfide influence on metal behavior in a polluted southern Mediterranean lagoon: implications for management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Helali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zaaboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Sebei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -517,51 +517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How useful are geochemical and mineralogical indicators in assessing trace metal contamination and bioavailability in a post-restoration Mediterranean lagoon?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Helali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Mensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -651,64 +651,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace element accumulation and elutriate toxicity in surface sediment in northern Tunisia (Tunis Gulf, southern Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zaaboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Helali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Ennouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -798,77 +798,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Ben Mna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Helali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayed Added</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zaaboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 p. </w:t>
@@ -900,460 +900,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical speciation of Fe, Mn, Pb, Zn, Cd, Cu, Co, Ni and Cr in the suspended particulate matter off the Mejerda River Delta (Gulf of Tunis, Tunisia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Suspended particulate matter fluxes along with their associated metals, organic matter and carbonates in a coastal Mediterranean area affected by mining activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Helali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zaaboub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Zaaboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayed Added</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Aleya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 118, pp.35-44. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2016.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.01.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01283972v1</w:t>
+                <w:t xml:space="preserve">hal-01272589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient exchange and oxygen demand at the sediment–water interface during dry and wet seasons off the Medjerda River Delta (Tunis Gulf, Tunisia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Geochemical and mineralogical fingerprints of the sediments supply and early diagenetic processes in the Bizerte Lagoon (Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zaaboub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Virginia Alves Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Lara Terroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Helali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béchir Béjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-015-4820-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sedimentary Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1(4), pp.440-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12957/jse.2016.26881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863182v1</w:t>
+                <w:t xml:space="preserve">hal-01460219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioavailability and assessment of heavy metal pollution in sediment cores off the Mejerda River Delta (Gulf of Tunis): How useful is a multiproxy approach ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chemical speciation of Fe, Mn, Pb, Zn, Cd, Cu, Co, Ni and Cr in the suspended particulate matter off the Mejerda River Delta (Gulf of Tunis, Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Helali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zaaboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayed Added</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Aleya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.02.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, pp.35-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2016.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277537v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspended particulate matter fluxes along with their associated metals, organic matter and carbonates in a coastal Mediterranean area affected by mining activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nutrient exchange and oxygen demand at the sediment–water interface during dry and wet seasons off the Medjerda River Delta (Tunis Gulf, Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Helali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zaaboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1365,259 +1369,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ayed Added</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Aleya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.01.041⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-015-4820-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272589v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical and mineralogical fingerprints of the sediments supply and early diagenetic processes in the Bizerte Lagoon (Tunisia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bioavailability and assessment of heavy metal pollution in sediment cores off the Mejerda River Delta (Gulf of Tunis): How useful is a multiproxy approach ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Helali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zaaboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayed Added</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Aleya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sedimentary Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1(4), pp.440-456. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12957/jse.2016.26881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460219v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen consumption and nutrient fluxes in coastal marine sediments off the Mejerda River delta (Gulf of Tunis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Helali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zaaboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2115,51 +2115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Aleya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béchir Béjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Dhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2656,51 +2656,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oueslati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Helali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zaaboub" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Added" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aleya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7521-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093030v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van de Velde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amine Helali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.03.008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Sebei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0529-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822589v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Mensi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Bayaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Touati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2575-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ennouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Alves Martins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.12.076" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Ben Mna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6073-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283972v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.02.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4820-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277537v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.02.027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.01.041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460219v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Lara Terroso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir B&#233;jaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/jse.2016.26881" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244724v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Helali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.1092" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Rhaiem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Haj Amara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.09.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RSLNTXQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00347537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Karmous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rhaiem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lanson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. H. Amara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2007.2007.suppl_26.417" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Karmous" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Robert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945723v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Dhib" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Ziadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fertouna-Bellekhal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02566371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naaman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/9783486992526-071" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02566369v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meftah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chalghaf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/9783486991321-064" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oueslati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van de Velde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amine Helali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Added" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aleya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.03.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Helali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zaaboub" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7521-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Sebei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0529-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822589v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Mensi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Bayaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Touati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2575-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ennouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Alves Martins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.12.076" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Ben Mna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6073-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272589v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.01.041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Lara Terroso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir B&#233;jaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/jse.2016.26881" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283972v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.02.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863182v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4820-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277537v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.02.027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244724v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Helali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.1092" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Rhaiem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Haj Amara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.09.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RSLNTXQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00347537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Karmous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rhaiem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lanson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. H. Amara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2007.2007.suppl_26.417" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Karmous" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Robert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945723v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Dhib" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Ziadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fertouna-Bellekhal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02566371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naaman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/9783486992526-071" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02566369v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meftah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chalghaf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/9783486991321-064" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>