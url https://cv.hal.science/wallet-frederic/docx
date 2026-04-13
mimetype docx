--- v0 (2026-03-04)
+++ v1 (2026-04-13)
@@ -66,2232 +66,2228 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating land-use and food planning for the re-territorialisation of agricultural activities: a review of the literature</w:t>
+                <w:t xml:space="preserve">Correction: Short food supply chains, an alternative economy for sustainable food systems: a mixed approach over time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianzhu Liu</w:t>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Melot</w:t>
+                <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Wallet</w:t>
+                <w:t xml:space="preserve">Paolo Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+                <w:t xml:space="preserve">Frédéric Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Morizot-Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48416/ijsaf.v31i1.608⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Food Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40100-025-00427-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206294v1</w:t>
+                <w:t xml:space="preserve">hal-05554497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interdisciplinary framework for managing communities in sustainability transitions: insights from agroecological transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Christiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Akimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20, pp.2079-2096. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11625-025-01711-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sepsis Induces Long‐Term Muscle and Mitochondrial Dysfunction due to Autophagy Disruption Amenable by Urolithin A</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating land-use and food planning for the re-territorialisation of agricultural activities: a review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Favory</w:t>
+                <w:t xml:space="preserve">Tianzhu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Brassart</w:t>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bourel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcsm.70041⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (1), pp.85-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48416/ijsaf.v31i1.608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05300295v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation of the articles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les systèmes alimentaires territoriaux : diversité et enjeux pour l’agronomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3, pp.409-411</w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05157855v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes alimentaires territoriaux : diversité et enjeux pour l’agronomie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Presentation of the articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.409-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05246149v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumococcal Septic Arthritis Adults, France, 2010-2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sepsis Induces Long‐Term Muscle and Mitochondrial Dysfunction due to Autophagy Disruption Amenable by Urolithin A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farida Hamdad</w:t>
+                <w:t xml:space="preserve">Benoit Brassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadim El Bayeh</w:t>
+                <w:t xml:space="preserve">Claire Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Auger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic Wallet</w:t>
+                <w:t xml:space="preserve">Raphael Romien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid3101.240321⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (4), pp.e70041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.70041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932638v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collaborative and multidisciplinary approach to territorial and rural development 25 years of the PSDR programme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pneumococcal Septic Arthritis Adults, France, 2010-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Hamdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim El Bayeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Peuchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Torre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (1), pp.8-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid3101.240321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157838v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reterritorialisation of agricultural activities in land-use and food planning: comparing the Netherlands and France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A collaborative and multidisciplinary approach to territorial and rural development 25 years of the PSDR programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planning Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.381-407</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189708v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defalvard H (2023), La société du commun. Pour une écologie politique et culturelle des territoires , Les Éditions de l’Atelier/Éditions ouvrières, Ivry-sur-Seine, 264 pages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Reterritorialisation of agricultural activities in land-use and food planning: comparing the Netherlands and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem K. Korthals Altes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.241.0159⟩</w:t>
+              <w:t xml:space="preserve">European Planning Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (5), pp.952-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09654313.2023.2244567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620292v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating land and food policy to transform territorial food systems in the context of coexisting agri-food models: Case studies in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Defalvard H (2023), La société du commun. Pour une écologie politique et culturelle des territoires , Les Éditions de l’Atelier/Éditions ouvrières, Ivry-sur-Seine, 264 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/elementa.2023.00063⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Février (1), pp.159-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.241.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536324v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted delivery of flagellin by nebulization offers optimized respiratory immunity and defense against pneumococcal pneumonia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating land and food policy to transform territorial food systems in the context of coexisting agri-food models: Case studies in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aac.00866-24⟩</w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/elementa.2023.00063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05340634v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rôles multiples des circuits courts alimentaires de proximité dans le programme LEADER : le cas des GAL d’Occitanie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeted delivery of flagellin by nebulization offers optimized respiratory immunity and defense against pneumococcal pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Baldry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yasmine Zeroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Pardessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’Économie Régionale &amp; Urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.234.0523⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68 (12), pp.e0086624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aac.00866-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349720v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05340634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collaborative and multidisciplinary approach to knowledge-based rural development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les rôles multiples des circuits courts alimentaires de proximité dans le programme LEADER : le cas des GAL d’Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Torre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jiao Huang</w:t>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d’Économie Régionale &amp; Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.523-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.234.0523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2022.12.034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04003405v1</w:t>
+                <w:t xml:space="preserve">hal-04349720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Le foncier agricole, nouvel enjeu des politiques d’aménagement de l’espace</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A collaborative and multidisciplinary approach to knowledge-based rural development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiao Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.10896⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97, pp.428-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2022.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003414v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : La dimension territoriale des transitions agroécologiques : les acquis du programme PSDR4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : Le foncier agricole, nouvel enjeu des politiques d’aménagement de l’espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Torre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiao Huang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Huyghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 383, pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.10896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art01⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03645225v1</w:t>
+                <w:t xml:space="preserve">hal-04003414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur ajoutée des « Organismes nationaux à vocation agricole et rurale » (Onvar) au développement territorial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vollet</w:t>
+                <w:t xml:space="preserve">Introduction : La dimension territoriale des transitions agroécologiques : les acquis du programme PSDR4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bossuat</w:t>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gasselin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.18921⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86 (mars), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244068v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture : la diversité des acteurs, un atout pour construire un nouveau modèle en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, https://theconversation.com/agriculture-la-diversite-des-acteurs-un-atout-pour-construire-un-nouveau-modele-en-france-162044</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public policy and the development of short local chains: an analysis of the RDPs in the Occitanie Region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La valeur ajoutée des « Organismes nationaux à vocation agricole et rurale » (Onvar) au développement territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fredéric Wallet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Bossuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.18989⟩</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.18921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03244059v1</w:t>
+                <w:t xml:space="preserve">hal-03244068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous decolonization during hospitalization in intensive care unit patients colonized by extended-spectrum beta-lactamase-producing Enterobacterales</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Public policy and the development of short local chains: an analysis of the RDPs in the Occitanie Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saad Nseir</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fredéric Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2020.07.029⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.18989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002361v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sneathia amnii, an unusual pathogen in spondylitis: A case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Duployez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Loïez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2302,1367 +2298,1501 @@
               <w:t xml:space="preserve">Anaerobe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 66, pp.102277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2020.102277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les projets alimentaires territoriaux (PAT), entre rupture, transition et immobilisme ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Maréchal</w:t>
+                <w:t xml:space="preserve">Spontaneous decolonization during hospitalization in intensive care unit patients colonized by extended-spectrum beta-lactamase-producing Enterobacterales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Duployez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Noel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anahita Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Nseir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kipnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106 (3), pp.500-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2020.07.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139732v1</w:t>
+                <w:t xml:space="preserve">hal-03002361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumonia-Specific Escherichia coli with Distinct Phylogenetic and Virulence Profiles, France, 2012–2014</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Messika</w:t>
+                <w:t xml:space="preserve">Les projets alimentaires territoriaux (PAT), entre rupture, transition et immobilisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Eveillard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Agriculture : des ruptures à la transition, 234-235, pp.261-270</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127377v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximities and the role of relational networks in innovation: The case of the dairy industry in two villages of the “green municipality” of Paragominas in the Eastern Amazon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Torre</w:t>
+                <w:t xml:space="preserve">Pneumonia-Specific Escherichia coli with Distinct Phylogenetic and Virulence Profiles, France, 2012–2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice La Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne E. Polge</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Messika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Kouatchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Science Policy and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rsp3.12151⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (4), pp.710-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2504.180944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282306v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’école de la proximité : naissance et évolution d'une communauté de connaissance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Proximities and the role of relational networks in innovation: The case of the dairy industry in two villages of the “green municipality” of Paragominas in the Eastern Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regional Science Policy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.279-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rsp3.12151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reru.185.0939⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02942569v1</w:t>
+                <w:t xml:space="preserve">hal-02282306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence et hybridation des modèles agricoles en Amazonie orientale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">L’école de la proximité : naissance et évolution d'une communauté de connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.6210⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Décembre (5-6), pp.939-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.185.0939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282271v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biens communs et territoires - Editorial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Coexistence et hybridation des modèles agricoles en Amazonie orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 366, pp.41-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.6210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/esp.175.0007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02618185v1</w:t>
+                <w:t xml:space="preserve">hal-02282271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cahier : L’innovation territoriale, entre gouvernance et apprentissages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biens communs et territoires - Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nahrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 175 (4), pp.7-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.175.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.097.0097⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02618475v1</w:t>
+                <w:t xml:space="preserve">hal-02618185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foncier et développement des territoires ruraux et périurbains en France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Cahier : L’innovation territoriale, entre gouvernance et apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97 (7), pp.97-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.097.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reru.164.0693⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01532650v1</w:t>
+                <w:t xml:space="preserve">hal-02618475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards New Paths for Regional and Territorial Development in Rural Areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foncier et développement des territoires ruraux et périurbains en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guéringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planning Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Octobre (4), pp.693-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.164.0693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09654313.2014.945812⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01198270v1</w:t>
+                <w:t xml:space="preserve">hal-01532650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision pour le développement territorial. De nouveaux enjeux pour la recherche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Wallet</w:t>
+                <w:t xml:space="preserve">Towards New Paths for Regional and Territorial Development in Rural Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Planning Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (4), pp.650 - 677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09654313.2014.945812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2014.13.01⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02600050v1</w:t>
+                <w:t xml:space="preserve">hal-01198270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutionalizing short food supply chains for sustainable development : challenging issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Agricultural Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014 (2), pp.21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of stool cultures before and after a 3-day hospitalization: fewer cultures, better for patients and for money</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aide à la décision pour le développement territorial. De nouveaux enjeux pour la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Courcol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Wallet</w:t>
+                <w:t xml:space="preserve">N. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2013.06.002⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Sciences, Eaux et Territoires, 13, pp.2-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2014.13.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566192v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Performance of stool cultures before and after a 3-day hospitalization: fewer cultures, better for patients and for money</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Loïez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grandbastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Courcol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77 (1), pp.5-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2013.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Innovations institutionnelles dans les dispositifs d’Indications Géographiques et intégration des principes de développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (225-226), pp.9-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3672,3223 +3802,3223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement des collectivités sur la logistique de l’alimentation de proximité : des stratégies différenciées en fonction des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Raimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Raton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Congrès de l'ASRDLF (Association de Science Régionale de Langue Française) « Territoires, Créativité et Innovation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The commitment of local authorities to the logistics of short food supply chains: a diversity of strategies according to the types of territories and the scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Raton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Raimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd ERSA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Regional Science Association, Aug 2024, Terceira Island, Açores, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How sustainable are territorialised food systems? A DELPHI approach for routine quantitative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. ERSA Congress, Regional Science Dialogues for Peace and Sustainable Development,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Regional Science Association, Aug 2024, Terceira Island, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la transition agroécologique à la démocratie alimentaire : quels enjeux pour les filières alimentaires territorialisées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaires du GOS 3 Territorialisation des systèmes alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE Département ACT, Oct 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy territorialization to boost digital changes in rural areas: the French case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disparities in a Digitalising (Post-Covid) world - Networks, Entrepreneurship and Regional Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERSA Congress, Aug 2022, Pécs, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart territorial development. A way to reduce inequalities between central and peripheral areas,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Torre</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Westlund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI International Regional Economics Conference (REC-2021), «Territorial Inequality: a Challenge or a Driver of Development»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Regional Science Association (ERSA), Jun 2021, Online, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03301132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des solutions logistiques collectives pour améliorer les performances de l'alimentation de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Raton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INRA, Reterritorialisation de l&amp;apos;alimentation : quelles contributions à la durabilité des systèmes alimentaires ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si on mangeait local ? Innovations et enjeux dans les circuits alimentaires courts et de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée de l'Observatoire régional des circuits de proximité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire régional des circuits de proximité (Proximités). FRA., Mar 2018, Gradignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting smart development patterns in rural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire INRA- Irstea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence and hybridization of agricultural models in oriental Amazon. The dairy production example in two villages of the “green municipality” of Paragominas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress of the RSAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Smart Cities: A Rural Challenge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International expert workshop, The Science of the Smart City 2.0: Urban Liveability, Climate Change and Circular Economic Futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novas formas de coordenação e evolução dos modelos sócio-técnicos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Polge</w:t>
+                <w:t xml:space="preserve">New places of innovation through the pooling of services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminário de restituição do Programa ANR Ecotera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Belém, Brazil</w:t>
+              <w:t xml:space="preserve">57. ERSA Congress, Social Progress for resilient Regions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Regional Science Association (ERSA). FRA., Aug 2017, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765431v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New places of innovation through the pooling of services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Doré</w:t>
+                <w:t xml:space="preserve">Novas formas de coordenação e evolução dos modelos sócio-técnicos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. ERSA Congress, Social Progress for resilient Regions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Regional Science Association (ERSA). FRA., Aug 2017, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Seminário de restituição do Programa ANR Ecotera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Belém, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785612v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux biens communs, nouvelles formes de développement territorial?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7è Colloque du réseau OPDE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New common goods, new forms of territorial development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 55th European Regional Science Association Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux biens communs, nouvelles formes de développement territorial?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de l'Association de Science Régionale de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward smart agriculture: conceptual description and practical applications in Italian and French case studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovation in rural and peripheral areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La renaissance rurale d'un siècle à l'autre ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST). Toulouse, FRA.; Comité National Français de Géographie (CNFG). Paris, FRA., May 2016, Toulouse, France. 14 p</w:t>
+              <w:t xml:space="preserve">56. ERSA congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agenzia Regionale per lo Sviluppo Rurale (ERSA). ITA., Aug 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531667v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rural development policies in Europe: a long term transition towards territorial integration and sustainability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une transition agraire en Amazonie orientale? Coexistence et hybridation des modèles agricoles au sein de la filière laitière dans la « commune verte » de Paragominas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Transition SHS SAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">10. Journées de la recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2016, Paris, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533934v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation in rural and peripheral areas</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toward smart agriculture: conceptual description and practical applications in Italian and French case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalia Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. ERSA congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agenzia Regionale per lo Sviluppo Rurale (ERSA). ITA., Aug 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">La renaissance rurale d'un siècle à l'autre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST). Toulouse, FRA.; Comité National Français de Géographie (CNFG). Paris, FRA., May 2016, Toulouse, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533933v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une transition agraire en Amazonie orientale? Coexistence et hybridation des modèles agricoles au sein de la filière laitière dans la « commune verte » de Paragominas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Polge</w:t>
+                <w:t xml:space="preserve">Rural development policies in Europe: a long term transition towards territorial integration and sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2016, Paris, France. 13 p</w:t>
+              <w:t xml:space="preserve">Séminaire Transition SHS SAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604754v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hybridation des territoires ruraux et périurbains au prisme du « smart development ». Démarches participatives et gouvernance territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalia Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Johany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Journées rurales 2016 et 25 ans de Dynamiques Rurales « La renaissance rurale d’un siècle à l’autre ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of proximity relations in regional and territorial development processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire A/D, Lereps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse. FRA., Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common goods, territory and proximities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 55th European Regional Science Association Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien commun, territoire et proximities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitièmes Journées de la Proximité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a smart development for rural areas?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative governance and dynamics of cognitive models for agriculture in territorial development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Session of the Working Party on Territorial Policy in Rural Areas, OECD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Organisation for Economic Cooperation and Development (OECD). FRA., Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">11. European IFSA Symposium: Farming systems facing global challenges: Capacities and strategies.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Apr 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791908v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative governance and dynamics of cognitive models for agriculture in territorial development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is there a smart development for rural areas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European IFSA Symposium: Farming systems facing global challenges: Capacities and strategies.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Apr 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">17. Session of the Working Party on Territorial Policy in Rural Areas, OECD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisation for Economic Cooperation and Development (OECD). FRA., Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198242v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'innover en milieu rural?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Régionales de l'innovation en milieu rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil Régional du Centre. Orléans, FRA., May 2014, Vierzon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of proximity relations in regional and territorial development processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire A/D, Lereps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Regional Science Association (ERSA). FRA., Aug 2013, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche en partenariat au service du développent des territoires ruraux; quels dispositifs pour quels résultats appropriables?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Quiblier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national du réseau rural français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Rural Français (RRF). FRA., Nov 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forum valoriser les ressources locales : un autre regard sur la richesse des territoires?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national du réseau rural français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Rural Français (RRF). FRA., Nov 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation and governance of rural territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Pacific Conference of the regional Science Association International (PRSCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pacific Regional Science Conference Organisation (PRSCO). JPN., Jul 2013, Bandung, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concept of proximity in regional science : which contributions to regional and territorial development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERSA Congress 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Regional Science Association (ERSA). FRA., Aug 2012, Bratislava, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les difficultés de la mise en place de la gouvernance territoriale : premières réflexions à partir des projets PSDR sur la question foncière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). Paris, FRA., Jul 2011, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intriguing question of regional and territorial development in rural areas : analytical variations and public policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSA Annual international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Regional Studies Association (RSA). GBR.; European Regional Science Association (ERSA). FRA.; Association de Science Régionale de Langue Française (ASRDLF). Paris, FRA.; Société Française d'Economie Rurale (SFER). Paris, FRA., Apr 2011, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional and territorial developments at stake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. congress of the European Regional Science Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Regional Science Association (ERSA). FRA.; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951)., Aug 2010, Jonkoping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6898,232 +7028,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring open innovation in ALL : insights from the French TETRAE program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFALL (International Forum on Agroecosystem Living Labs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles controverses du développement territorial : quelle gouvernance et quelles innovations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. Colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7133,1319 +7263,1319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire ensemble des connaissances pour l’avenir des territoires : Le Programme Pour et Sur le Développement Régional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Torre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Nguyen Ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 197 p., 2022, 2-7380-1444-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/1BAH-BZ35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550335v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communs à l’épreuve du projet urbain et de l’initiative citoyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.96 P., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils et ressources pour agir et décider sur les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Torre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Nguyen Ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 62 p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart development for rural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Steinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Torre</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Westlund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge Taylor&amp;Fracis Group. , 240 p., 2020, 9780367374792</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si on mangeait local?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Territoires en transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 168 p., 2017, 978-2-7592-2526-2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Nguyen Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Librairie des Territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 131 p., 2017, 979-10-90369-13-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606209v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires en transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Et si on mangeait local?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Philipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Torre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 131 p., 2017, 979-10-90369-13-9</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 168 p., 2017, 978-2-7592-2526-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786259v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles controverses du développement territorial : Quelle gouvernance et quelles innovations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Torre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association canadienne des sciences régionales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40 (2), 194 p., 2017, Revue Canadienne des sciences régionales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional development in rural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Torre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 110 p., 2016, SpringerBriefs in Regional Science, 978-3-319-02371-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-02372-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional development and proximity relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edward Elgar Publishing, 392 p., 2014, New Horizons in Regional Science, 9781781002889 9781781002896. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781781002896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux du développement régional et territorial en zones rurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Torre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editeur L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 274 p., 2013, Administration et Aménagement du Territoire, 978-2-343-01190-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des instruments pour piloter le développement des territoires ruraux et périurbains. Cahier technique sur le partenariat acteurs-chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James W. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Torre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseau Rural Français, pp.37, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking people, places and products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Arfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Marescotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FAO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 194 p., 2009, 9789251066560</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revenir au territoire, un enjeu pour le développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Caspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhérissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sol et Civilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 145 p., 2009, Cahiers Sol et Civilisation</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8455,2080 +8585,2080 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour les politiques publiques en faveur de la démocratie alimentaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Mainhagu; Lena Bloemertz; Laurence Granchamp; Sophie Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organiser la démocratie alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉPURE - Éditions et Presses universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, RESSOR, 978-2-37496-243-6</w:t>
+              <w:t xml:space="preserve">, 2026, RESSOR, 978-2-37496-243-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de l’engagement des collectivités sur la logistique des CCAP : perceptions des problématiques selon les territoires et les échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Raton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Raimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Cassière; Virginie Noireaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique(s), circuits courts et relocalisation. La réinvention des territoires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.57-78, 2024, Travail et gouvernance, 9791032005149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery from the pandemic: planning the reterritorialisation of agricultural activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem K. Korthals Altes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem K. Korthals Altes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lauren Andres; John R. Bryson; Aksel Ersoy; Louise Reardon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pandemic Recovery? Reframing and Rescaling Societal Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9781802201109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Governance and Participatory Research for Agriculture in Territorial Development Processes: Lessons from a Collaborative Research Program (PSDR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.229-246, 2022, 978-3-031-05263-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-05263-7_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The school of proximity, genesis and development of a scientific notion - chapter 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edward Elgar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Proximity relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 496 p., 2022, 978 1 78643 477 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rural development policies at stake: structural changes and target evolutions during the last 50 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Regional Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer-Verlag Berlin Heidelberg, Germany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-3-642-36203-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-36203-3_136-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser la diversité de l'élevage dans un territoire : une approche multi-échelles en cours dans le PSDR Auvergne NewDEAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Healy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hiriart-Durruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Veny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires en transitions, construire des partenariats pour des connaissances et des pratiques innovantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Librairie des territoires, pp.103-104, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policies of regional development and planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disputed notions and definitions in rural and regional studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional development in rural areas : Analytical tools and public policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110 p., 2016, SpringerBriefs in Regional Science, 978-3-319-02371-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795624v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rural development in the 21st Century - Conclusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional development in rural areas - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional development in rural areas : Analytical tools and public policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110 p., 2016, SpringerBriefs in Regional Science, 978-3-319-02371-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795628v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disputed notions and definitions in rural and regional studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rural development in the 21st Century - Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional development in rural areas : Analytical tools and public policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110 p., 2016, SpringerBriefs in Regional Science, 978-3-319-02371-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795621v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional development in rural areas - Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Policies of regional development and planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional development in rural areas : Analytical tools and public policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110 p., 2016, SpringerBriefs in Regional Science, 978-3-319-02371-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795620v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the early litterature to contemporary approaches to regional and territorial development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional development in rural areas : Analytical tools and public policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110 p., 2016, SpringerBriefs in Regional Science, 978-3-319-02371-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rural development policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional development in rural areas : Analytical tools and public policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110 p., 2016, SpringerBriefs in Regional Science, 978-3-319-02371-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What future for rural areas?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional development in rural areas : Analytical tools and public policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110 p., 2016, SpringerBriefs in Regional Science, 978-3-319-02371-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In search of rural development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional development in rural areas : Analytical tools and public policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110 p., 2016, SpringerBriefs in Regional Science, 978-3-319-02371-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: the role of proximity relations in regional and territorial development processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Development and Proximity Relations : New Horizons in Regional Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Elgar Publishing Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44 p., 2014, 978-1-78100-288-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation and governance of rural territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewing innovation systems in agriculture and food : how to go towards more sustainability?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EAAP Publciation / Wageningen Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 240 p., 2013, 978-90-8686-768-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-768-4_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations et gouvernance des Territoires ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre à innover dans un monde incertain : concevoir les futurs de l'agriculture et de l'alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 248 p., 2012, 9782759218585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Gouvernance territoriale au service des processus et politiques de développement des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Competitivita Territoriale: Determinanti e Politiche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under what conditions Geographical Indications protection schemes can be considered as public goods for sustainable development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertil Sylvander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territorial governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physica Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 210 p., 2011, 9783790824223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10538,458 +10668,458 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on fabrique un PAT, et avec qui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WORK PACKAGE 3 Policies and governance structures for smart agriculture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalia Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et foncier : quelles possibilités d'action pour une commune ou communauté de communes ? Guide de bonnes pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Séjalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des Fonds de Restructuration de la Défense (FRED) - Sites de Bordeaux, Bergerac et Tarbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10999,226 +11129,226 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Pôles d'équilibre territoriaux et ruraux (PETR) : quelle plus-value des Contrats de relance et de transition écologique (CRTE) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing and supporting territorial dynamics of agri-food systems: insights into the benefits and challenges of circular frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Redlingshofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11228,787 +11358,787 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de gouvernance et création de connaissances dans les AgroLiving Labs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Mercat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2025, 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320019v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistique des circuits alimentaires courts de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Raton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RMT Alimentation Locale; Fondation Daniel et Nina Carasso. 2020, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistique des circuits alimentaires courts de proximité. Synthèse du rapport.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Raton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RMT Alimentation Locale; Fondation Daniel et Nina Carasso. 2020, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistique des circuits courts alimentaires de proximité : état des lieux, nouveaux enjeux et pistes d'évolution, Rapport pour la Fondation Carasso et le RMT Alimentation Locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Raton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020, 69p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistique des circuits courts alimentaires de proximité : état des lieux, nouveaux enjeux et pistes d'évolution. Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Raton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrae. 2020, 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SINER-GI Strengthening International Research on Geographical Indications: from research foundation to consistent policy. Instrument: specific targeted research or innovation project. Thematic priority: priority 8.1. Policy-oriented research (SSP). D9 - Synthesis and scenarios. Analysis built on case study reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ansaloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barjolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bienabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SINER-GI Strengthening International Research on Geographical Indications: from research foundation to consistent policy. Instrument: specific targeted research or innovation project. Thematic priority: priority 8.1. Policy-oriented research (SSP). D12 – GI Strategies and policy recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Marescotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barjolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId301"/>
+      <w:footerReference w:type="default" r:id="rId306"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12155,51 +12285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhu Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v31i1.608" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300295v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favory" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brassart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.70041" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246149v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932638v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Hamdad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim El Bayeh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Auger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Peuchant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3101.240321" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157838v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189708v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem K. Korthals Altes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2023.2244567" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620292v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.241.0159" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536324v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2023.00063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05340634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Baldry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Costa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zeroual" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cayet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Pardessus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00866-24" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349720v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.234.0523" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Huang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.12.034" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003414v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10896" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art01" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244068v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bossuat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18921" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03278840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18989" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002361v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duployez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Rouz&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Nseir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kipnis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2020.07.029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002358v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Guern" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lo&#239;ez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2020.102277" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139732v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127377v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice La Combe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clermont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Messika" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Eveillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Kouatchet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2504.180944" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282306v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Polge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12151" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942569v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.0939" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282271v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.6210" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618185v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kebir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nahrath" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.175.0007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618475v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.097.0097" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532650v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hamdouch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.164.0693" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198270v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945812" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600050v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wallet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.13.01" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629535v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566192v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grandbastien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Courcol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2013.06.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198035v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Raton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703965v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Raton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794163v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mignot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504905v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301132v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corsi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steiner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Westlund" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154889v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791546v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786902v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942594v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791630v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765431v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785612v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698305v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kebir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698256v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698283v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531667v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533934v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533933v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604754v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01555900v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675987v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676682v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791908v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198242v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198211v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803065v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198214v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quiblier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198213v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802583v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000082v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802403v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746312v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751280v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282346v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Mercat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenormand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605150v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550335v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nguyen Ba" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1BAH-BZ35" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188412v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357932v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122755v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steinert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606209v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Philipon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4965-et-si-on-mangeait-local-.html" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786259v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lires.org/la-librairie-des-territoires/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788386v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Chia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cjrs-rcsr.org/Volume40-2.htm" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607901v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319023717" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02372-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781002896" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198147v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no_revue=&amp;amp;no=41239" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598235v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Kirchner" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198036v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vandecandelaere" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Belletti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marescotti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/docrep/013/i1760e/i1760e.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198037v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Caspar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besnard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dh&#233;rissard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Salaun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.soletcivilisation.fr/wp-content/uploads/2009/02/SolCivilisation-Cahier-n%C2%B02.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382070v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/books/8857107A-FCE9-45B4-BC8C-DDDDA7ACF5E1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622959v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/logistiques-circuits-courts-relocalisation" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382134v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/pandemic-recovery-9781802201109.html" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777610v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-05263-7_8#author-information" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768925v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496279v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referencework/10.1007/978-3-642-36203-3#toc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36203-3_136-1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605187v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Gendron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Healy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiriart-Durruty" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veny" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795624v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795628v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795621v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795620v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795623v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801049v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795627v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795626v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796564v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/regional-development-and-proximity-relations" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198039v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/190698.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-768-4_8" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197978v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/resultat-recherche.html?action=RECHERCHE&amp;amp;searchtext=apprendre+%E0+innover+dans+un+monde+incertain" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197942v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198038v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sylvander" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/economics/regional+science/book/978-3-7908-2421-6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598486v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557717v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198034v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roulier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S&#233;jalon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Parayre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chevalier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andrieu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194944v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beslay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salles" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05354285v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04350998v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Niang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320019v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758006v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gaillard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758034v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152368v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153547v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821136v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ansaloni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821770v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prosperi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collewet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morizot-Braud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-025-00427-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhu Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v31i1.608" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246149v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favory" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brassart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.70041" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932638v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Hamdad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim El Bayeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Auger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Peuchant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3101.240321" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157838v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189708v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem K. Korthals Altes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2023.2244567" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.241.0159" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536324v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2023.00063" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05340634v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Baldry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Costa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zeroual" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cayet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Pardessus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00866-24" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.234.0523" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Huang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.12.034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10896" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645225v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art01" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03278840v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244068v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bossuat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18921" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244059v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18989" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duployez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Guern" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lo&#239;ez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2020.102277" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002361v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Rouz&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Nseir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kipnis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2020.07.029" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice La Combe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clermont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Messika" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Eveillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Kouatchet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2504.180944" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282306v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Polge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12151" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942569v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.0939" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282271v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.6210" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618185v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kebir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nahrath" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.175.0007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618475v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.097.0097" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532650v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hamdouch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.164.0693" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198270v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945812" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629535v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wallet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.13.01" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566192v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grandbastien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Courcol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2013.06.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198035v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Raton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703965v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Raton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794163v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mignot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511854v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504905v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301132v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corsi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steiner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Westlund" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154889v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791546v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786902v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942594v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791630v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785612v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765431v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698305v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kebir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698256v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698283v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533933v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604754v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531667v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533934v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01555900v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536478v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675987v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676682v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198242v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791908v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198211v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803065v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198214v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quiblier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198213v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802583v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000082v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802403v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746312v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751280v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282346v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Mercat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenormand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605150v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550335v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nguyen Ba" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1BAH-BZ35" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188412v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357932v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122755v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steinert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786259v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lires.org/la-librairie-des-territoires/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606209v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Philipon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4965-et-si-on-mangeait-local-.html" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788386v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Chia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cjrs-rcsr.org/Volume40-2.htm" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319023717" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02372-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800703v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781002896" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198147v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no_revue=&amp;amp;no=41239" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598235v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Kirchner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198036v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vandecandelaere" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Belletti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marescotti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/docrep/013/i1760e/i1760e.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198037v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Caspar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besnard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dh&#233;rissard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Salaun" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.soletcivilisation.fr/wp-content/uploads/2009/02/SolCivilisation-Cahier-n%C2%B02.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382070v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/books/8857107A-FCE9-45B4-BC8C-DDDDA7ACF5E1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622959v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/logistiques-circuits-courts-relocalisation" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382134v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/pandemic-recovery-9781802201109.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777610v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-05263-7_8#author-information" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768925v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496279v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referencework/10.1007/978-3-642-36203-3#toc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36203-3_136-1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605187v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Gendron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Healy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiriart-Durruty" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veny" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795621v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795620v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795628v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795624v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795623v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801049v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795627v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795626v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796564v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/regional-development-and-proximity-relations" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198039v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/190698.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-768-4_8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197978v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/resultat-recherche.html?action=RECHERCHE&amp;amp;searchtext=apprendre+%E0+innover+dans+un+monde+incertain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197942v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198038v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sylvander" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/economics/regional+science/book/978-3-7908-2421-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598486v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557717v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198034v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roulier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S&#233;jalon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Parayre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chevalier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andrieu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194944v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beslay" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salles" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05354285v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04350998v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Niang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320019v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758006v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gaillard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758034v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152368v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153547v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821136v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ansaloni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821770v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>