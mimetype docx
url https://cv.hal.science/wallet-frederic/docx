--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -100,1419 +100,1419 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Short food supply chains, an alternative economy for sustainable food systems: a mixed approach over time</w:t>
+                <w:t xml:space="preserve">A collaborative and multidisciplinary approach to territorial and rural development 25 years of the PSDR programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+                <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Wallet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Françoise Morizot-Braud</w:t>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Food Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.381-407</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554497v1</w:t>
+                <w:t xml:space="preserve">hal-05157838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary framework for managing communities in sustainability transitions: insights from agroecological transitions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Cancian</w:t>
+                <w:t xml:space="preserve">Pneumococcal Septic Arthritis Adults, France, 2010-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Hamdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim El Bayeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Peuchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11625-025-01711-w⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (1), pp.8-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid3101.240321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263681v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating land-use and food planning for the re-territorialisation of agricultural activities: a review of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31 (1), pp.85-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48416/ijsaf.v31i1.608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes alimentaires territoriaux : diversité et enjeux pour l’agronomie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+                <w:t xml:space="preserve">An interdisciplinary framework for managing communities in sustainability transitions: insights from agroecological transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Christiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Akimowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Maréchal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadia Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.2079-2096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11625-025-01711-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05246149v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation of the articles</w:t>
+                <w:t xml:space="preserve">Correction: Short food supply chains, an alternative economy for sustainable food systems: a mixed approach over time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Torre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Wallet</w:t>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Prosperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Morizot-Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural and Food Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40100-025-00427-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157855v1</w:t>
+                <w:t xml:space="preserve">hal-05554497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sepsis Induces Long‐Term Muscle and Mitochondrial Dysfunction due to Autophagy Disruption Amenable by Urolithin A</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourel</w:t>
+                <w:t xml:space="preserve">Les systèmes alimentaires territoriaux : diversité et enjeux pour l’agronomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Romien</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05300295v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumococcal Septic Arthritis Adults, France, 2010-2018</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Presentation of the articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.409-411</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932638v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collaborative and multidisciplinary approach to territorial and rural development 25 years of the PSDR programme</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sepsis Induces Long‐Term Muscle and Mitochondrial Dysfunction due to Autophagy Disruption Amenable by Urolithin A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Brassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Romien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (4), pp.e70041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.70041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157838v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reterritorialisation of agricultural activities in land-use and food planning: comparing the Netherlands and France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeted delivery of flagellin by nebulization offers optimized respiratory immunity and defense against pneumococcal pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willem K. Korthals Altes</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mara Baldry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Zeroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Pardessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planning Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09654313.2023.2244567⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68 (12), pp.e0086624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aac.00866-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189708v1</w:t>
+                <w:t xml:space="preserve">inserm-05340634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defalvard H (2023), La société du commun. Pour une écologie politique et culturelle des territoires , Les Éditions de l’Atelier/Éditions ouvrières, Ivry-sur-Seine, 264 pages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Reterritorialisation of agricultural activities in land-use and food planning: comparing the Netherlands and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem K. Korthals Altes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.241.0159⟩</w:t>
+              <w:t xml:space="preserve">European Planning Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (5), pp.952-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09654313.2023.2244567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620292v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating land and food policy to transform territorial food systems in the context of coexisting agri-food models: Case studies in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Defalvard H (2023), La société du commun. Pour une écologie politique et culturelle des territoires , Les Éditions de l’Atelier/Éditions ouvrières, Ivry-sur-Seine, 264 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/elementa.2023.00063⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Février (1), pp.159-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.241.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536324v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted delivery of flagellin by nebulization offers optimized respiratory immunity and defense against pneumococcal pneumonia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating land and food policy to transform territorial food systems in the context of coexisting agri-food models: Case studies in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 68 (12), pp.e0086624. </w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aac.00866-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1525/elementa.2023.00063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05340634v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rôles multiples des circuits courts alimentaires de proximité dans le programme LEADER : le cas des GAL d’Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’Économie Régionale &amp; Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, pp.523-549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1546,64 +1546,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A collaborative and multidisciplinary approach to knowledge-based rural development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiao Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1650,64 +1650,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Le foncier agricole, nouvel enjeu des politiques d’aménagement de l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiao Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1754,64 +1754,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : La dimension territoriale des transitions agroécologiques : les acquis du programme PSDR4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1878,667 +1878,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03645225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture : la diversité des acteurs, un atout pour construire un nouveau modèle en France</w:t>
+                <w:t xml:space="preserve">Public policy and the development of short local chains: an analysis of the RDPs in the Occitanie Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Vollet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+                <w:t xml:space="preserve">Fredéric Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.18989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278840v1</w:t>
+                <w:t xml:space="preserve">hal-03244059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur ajoutée des « Organismes nationaux à vocation agricole et rurale » (Onvar) au développement territorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Agriculture : la diversité des acteurs, un atout pour construire un nouveau modèle en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bossuat</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gasselin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, https://theconversation.com/agriculture-la-diversite-des-acteurs-un-atout-pour-construire-un-nouveau-modele-en-france-162044</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03244068v1</w:t>
+                <w:t xml:space="preserve">hal-03278840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public policy and the development of short local chains: an analysis of the RDPs in the Occitanie Region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La valeur ajoutée des « Organismes nationaux à vocation agricole et rurale » (Onvar) au développement territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bossuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fredéric Wallet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.18989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.18921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244059v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sneathia amnii, an unusual pathogen in spondylitis: A case report</w:t>
+                <w:t xml:space="preserve">Spontaneous decolonization during hospitalization in intensive care unit patients colonized by extended-spectrum beta-lactamase-producing Enterobacterales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Duployez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Le Guern</w:t>
+                <w:t xml:space="preserve">Anahita Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Wallet</w:t>
+                <w:t xml:space="preserve">Saad Nseir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Loïez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Kipnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 66, pp.102277. </w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106 (3), pp.500-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2020.102277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2020.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002358v1</w:t>
+                <w:t xml:space="preserve">hal-03002361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous decolonization during hospitalization in intensive care unit patients colonized by extended-spectrum beta-lactamase-producing Enterobacterales</w:t>
+                <w:t xml:space="preserve">Sneathia amnii, an unusual pathogen in spondylitis: A case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Duployez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Kipnis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Loïez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 106 (3), pp.500-503. </w:t>
+              <w:t xml:space="preserve">Anaerobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66, pp.102277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2020.07.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2020.102277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002361v1</w:t>
+                <w:t xml:space="preserve">hal-03002358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les projets alimentaires territoriaux (PAT), entre rupture, transition et immobilisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Agriculture : des ruptures à la transition, 234-235, pp.261-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2697,77 +2697,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximities and the role of relational networks in innovation: The case of the dairy industry in two villages of the “green municipality” of Paragominas in the Eastern Amazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Science Policy and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (2), pp.279-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2814,51 +2814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école de la proximité : naissance et évolution d'une communauté de connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2918,64 +2918,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence et hybridation des modèles agricoles en Amazonie orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 366, pp.41-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3035,51 +3035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nahrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 175 (4), pp.7-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3113,64 +3113,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahier : L’innovation territoriale, entre gouvernance et apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 97 (7), pp.97-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3230,51 +3230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guéringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Octobre (4), pp.693-712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3308,64 +3308,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards New Paths for Regional and Territorial Development in Rural Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planning Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (4), pp.650 - 677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3412,51 +3412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutionalizing short food supply chains for sustainable development : challenging issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Agricultural Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014 (2), pp.21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3572,103 +3572,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of stool cultures before and after a 3-day hospitalization: fewer cultures, better for patients and for money</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Loïez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Courcol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 77 (1), pp.5-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3715,51 +3715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations institutionnelles dans les dispositifs d’Indications Géographiques et intégration des principes de développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (225-226), pp.9-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3829,51 +3829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement des collectivités sur la logistique de l’alimentation de proximité : des stratégies différenciées en fonction des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Raimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3918,316 +3918,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The commitment of local authorities to the logistics of short food supply chains: a diversity of strategies according to the types of territories and the scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Gonçalves</w:t>
+                <w:t xml:space="preserve">How sustainable are territorialised food systems? A DELPHI approach for routine quantitative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Raton</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Chloé Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd ERSA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Regional Science Association, Aug 2024, Terceira Island, Açores, Portugal</w:t>
+              <w:t xml:space="preserve">63. ERSA Congress, Regional Science Dialogues for Peace and Sustainable Development,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Regional Science Association, Aug 2024, Terceira Island, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703965v1</w:t>
+                <w:t xml:space="preserve">hal-04794163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How sustainable are territorialised food systems? A DELPHI approach for routine quantitative analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The commitment of local authorities to the logistics of short food supply chains: a diversity of strategies according to the types of territories and the scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Raton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Raimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. ERSA Congress, Regional Science Dialogues for Peace and Sustainable Development,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Regional Science Association, Aug 2024, Terceira Island, Portugal</w:t>
+              <w:t xml:space="preserve">63rd ERSA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Regional Science Association, Aug 2024, Terceira Island, Açores, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794163v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la transition agroécologique à la démocratie alimentaire : quels enjeux pour les filières alimentaires territorialisées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaires du GOS 3 Territorialisation des systèmes alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE Département ACT, Oct 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4265,77 +4265,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy territorialization to boost digital changes in rural areas: the French case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disparities in a Digitalising (Post-Covid) world - Networks, Entrepreneurship and Regional Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERSA Congress, Aug 2022, Pécs, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4360,90 +4360,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart territorial development. A way to reduce inequalities between central and peripheral areas,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Westlund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4507,51 +4507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Raton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INRA, Reterritorialisation de l&amp;apos;alimentation : quelles contributions à la durabilité des systèmes alimentaires ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4570,519 +4570,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si on mangeait local ? Innovations et enjeux dans les circuits alimentaires courts et de proximité</w:t>
+                <w:t xml:space="preserve">Building Smart Cities: A Rural Challenge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée de l'Observatoire régional des circuits de proximité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire régional des circuits de proximité (Proximités). FRA., Mar 2018, Gradignan, France</w:t>
+              <w:t xml:space="preserve">International expert workshop, The Science of the Smart City 2.0: Urban Liveability, Climate Change and Circular Economic Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791546v1</w:t>
+                <w:t xml:space="preserve">hal-02791630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting smart development patterns in rural areas</w:t>
+                <w:t xml:space="preserve">Et si on mangeait local ? Innovations et enjeux dans les circuits alimentaires courts et de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Torre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRA- Irstea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5. Journée de l'Observatoire régional des circuits de proximité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire régional des circuits de proximité (Proximités). FRA., Mar 2018, Gradignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786902v1</w:t>
+                <w:t xml:space="preserve">hal-02791546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence and hybridization of agricultural models in oriental Amazon. The dairy production example in two villages of the “green municipality” of Paragominas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Highlighting smart development patterns in rural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress of the RSAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Goa, India</w:t>
+              <w:t xml:space="preserve">Séminaire INRA- Irstea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942594v1</w:t>
+                <w:t xml:space="preserve">hal-02786902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Smart Cities: A Rural Challenge?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Coexistence and hybridization of agricultural models in oriental Amazon. The dairy production example in two villages of the “green municipality” of Paragominas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Wallet</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International expert workshop, The Science of the Smart City 2.0: Urban Liveability, Climate Change and Circular Economic Futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Naples, Italy</w:t>
+              <w:t xml:space="preserve">12th World Congress of the RSAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791630v1</w:t>
+                <w:t xml:space="preserve">hal-02942594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New places of innovation through the pooling of services</w:t>
+                <w:t xml:space="preserve">Nouveaux biens communs, nouvelles formes de développement territorial?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaël Doré</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Leïla Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. ERSA Congress, Social Progress for resilient Regions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Regional Science Association (ERSA). FRA., Aug 2017, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Colloque annuel de l'Association de Science Régionale de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785612v1</w:t>
+                <w:t xml:space="preserve">hal-01698283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novas formas de coordenação e evolução dos modelos sócio-técnicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminário de restituição do Programa ANR Ecotera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Belém, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5101,316 +5088,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux biens communs, nouvelles formes de développement territorial?</w:t>
+                <w:t xml:space="preserve">New places of innovation through the pooling of services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Kebir</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Gwénaël Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7è Colloque du réseau OPDE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">57. ERSA Congress, Social Progress for resilient Regions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Regional Science Association (ERSA). FRA., Aug 2017, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698305v1</w:t>
+                <w:t xml:space="preserve">hal-02785612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New common goods, new forms of territorial development?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Nouveaux biens communs, nouvelles formes de développement territorial?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 55th European Regional Science Association Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">7è Colloque du réseau OPDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698256v1</w:t>
+                <w:t xml:space="preserve">hal-01698305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux biens communs, nouvelles formes de développement territorial?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">New common goods, new forms of territorial development?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de l'Association de Science Régionale de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Athènes, Greece</w:t>
+              <w:t xml:space="preserve"> 55th European Regional Science Association Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698283v1</w:t>
+                <w:t xml:space="preserve">hal-01698256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation in rural and peripheral areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. ERSA congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agenzia Regionale per lo Sviluppo Rurale (ERSA). ITA., Aug 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5448,64 +5448,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une transition agraire en Amazonie orientale? Coexistence et hybridation des modèles agricoles au sein de la filière laitière dans la « commune verte » de Paragominas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2016, Paris, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5655,64 +5655,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rural development policies in Europe: a long term transition towards territorial integration and sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Transition SHS SAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5862,64 +5862,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of proximity relations in regional and territorial development processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire A/D, Lereps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse. FRA., Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5957,51 +5957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common goods, territory and proximities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 55th European Regional Science Association Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6039,51 +6039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien commun, territoire et proximities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitièmes Journées de la Proximité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6108,64 +6108,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative governance and dynamics of cognitive models for agriculture in territorial development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European IFSA Symposium: Farming systems facing global challenges: Capacities and strategies.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Apr 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6190,64 +6190,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a smart development for rural areas?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Session of the Working Party on Territorial Policy in Rural Areas, OECD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organisation for Economic Cooperation and Development (OECD). FRA., Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6272,51 +6272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'innover en milieu rural?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Régionales de l'innovation en milieu rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil Régional du Centre. Orléans, FRA., May 2014, Vierzon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6341,64 +6341,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of proximity relations in regional and territorial development processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire A/D, Lereps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Regional Science Association (ERSA). FRA., Aug 2013, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6423,51 +6423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche en partenariat au service du développent des territoires ruraux; quels dispositifs pour quels résultats appropriables?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6518,51 +6518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forum valoriser les ressources locales : un autre regard sur la richesse des territoires?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national du réseau rural français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Rural Français (RRF). FRA., Nov 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6587,64 +6587,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation and governance of rural territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Pacific Conference of the regional Science Association International (PRSCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pacific Regional Science Conference Organisation (PRSCO). JPN., Jul 2013, Bandung, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6669,64 +6669,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concept of proximity in regional science : which contributions to regional and territorial development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERSA Congress 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Regional Science Association (ERSA). FRA., Aug 2012, Bratislava, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6764,64 +6764,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les difficultés de la mise en place de la gouvernance territoriale : premières réflexions à partir des projets PSDR sur la question foncière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). Paris, FRA., Jul 2011, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6846,64 +6846,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intriguing question of regional and territorial development in rural areas : analytical variations and public policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSA Annual international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Regional Studies Association (RSA). GBR.; European Regional Science Association (ERSA). FRA.; Association de Science Régionale de Langue Française (ASRDLF). Paris, FRA.; Société Française d'Economie Rurale (SFER). Paris, FRA., Apr 2011, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6928,64 +6928,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional and territorial developments at stake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. congress of the European Regional Science Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Regional Science Association (ERSA). FRA.; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951)., Aug 2010, Jonkoping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7081,51 +7081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFALL (International Forum on Agroecosystem Living Labs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7150,64 +7150,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles controverses du développement territorial : quelle gouvernance et quelles innovations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7277,64 +7277,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire ensemble des connaissances pour l’avenir des territoires : Le Programme Pour et Sur le Développement Régional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Nguyen Ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7374,64 +7374,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communs à l’épreuve du projet urbain et de l’initiative citoyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.96 P., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7449,64 +7449,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils et ressources pour agir et décider sur les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Nguyen Ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7537,90 +7537,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart development for rural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Steinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Westlund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7645,361 +7645,361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires en transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Nouvelles controverses du développement territorial : Quelle gouvernance et quelles innovations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 131 p., 2017, 979-10-90369-13-9</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association canadienne des sciences régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40 (2), 194 p., 2017, Revue Canadienne des sciences régionales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786259v1</w:t>
+                <w:t xml:space="preserve">hal-02788386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si on mangeait local?</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Territoires en transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Nguyen Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Librairie des Territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 131 p., 2017, 979-10-90369-13-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Philipon</w:t>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01606209v1</w:t>
+                <w:t xml:space="preserve">hal-02786259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles controverses du développement territorial : Quelle gouvernance et quelles innovations ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Et si on mangeait local?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Philipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Torre</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association canadienne des sciences régionales</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 40 (2), 194 p., 2017, Revue Canadienne des sciences régionales</w:t>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 168 p., 2017, 978-2-7592-2526-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788386v1</w:t>
+                <w:t xml:space="preserve">hal-01606209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional development in rural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 110 p., 2016, SpringerBriefs in Regional Science, 978-3-319-02371-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
@@ -8035,64 +8035,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional development and proximity relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edward Elgar Publishing, 392 p., 2014, New Horizons in Regional Science, 9781781002889 9781781002896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781781002896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8119,64 +8119,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux du développement régional et territorial en zones rurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editeur L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 274 p., 2013, Administration et Aménagement du Territoire, 978-2-343-01190-5</w:t>
             </w:r>
           </w:p>
@@ -8216,90 +8216,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des instruments pour piloter le développement des territoires ruraux et périurbains. Cahier technique sur le partenariat acteurs-chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James W. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseau Rural Français, pp.37, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8496,51 +8496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhérissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol et Civilisation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 145 p., 2009, Cahiers Sol et Civilisation</w:t>
             </w:r>
           </w:p>
@@ -8599,64 +8599,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour les politiques publiques en faveur de la démocratie alimentaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Mainhagu; Lena Bloemertz; Laurence Granchamp; Sophie Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organiser la démocratie alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8711,77 +8711,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de l’engagement des collectivités sur la logistique des CCAP : perceptions des problématiques selon les territoires et les échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Raton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Raimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Cassière; Virginie Noireaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique(s), circuits courts et relocalisation. La réinvention des territoires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8823,103 +8823,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery from the pandemic: planning the reterritorialisation of agricultural activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem K. Korthals Altes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem K. Korthals Altes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lauren Andres; John R. Bryson; Aksel Ersoy; Louise Reardon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pandemic Recovery? Reframing and Rescaling Societal Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8961,64 +8961,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Governance and Participatory Research for Agriculture in Territorial Development Processes: Lessons from a Collaborative Research Program (PSDR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9078,77 +9078,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The school of proximity, genesis and development of a scientific notion - chapter 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edward Elgar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Proximity relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 496 p., 2022, 978 1 78643 477 7</w:t>
@@ -9177,64 +9177,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rural development policies at stake: structural changes and target evolutions during the last 50 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Regional Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9400,70 +9400,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disputed notions and definitions in rural and regional studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">In search of rural development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional development in rural areas : Analytical tools and public policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9471,94 +9471,94 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110 p., 2016, SpringerBriefs in Regional Science, 978-3-319-02371-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795621v1</w:t>
+                <w:t xml:space="preserve">hal-02795626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional development in rural areas - Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Disputed notions and definitions in rural and regional studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional development in rural areas : Analytical tools and public policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9566,94 +9566,94 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110 p., 2016, SpringerBriefs in Regional Science, 978-3-319-02371-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795620v1</w:t>
+                <w:t xml:space="preserve">hal-02795621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rural development in the 21st Century - Conclusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Regional development in rural areas - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional development in rural areas : Analytical tools and public policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9661,94 +9661,94 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110 p., 2016, SpringerBriefs in Regional Science, 978-3-319-02371-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795628v1</w:t>
+                <w:t xml:space="preserve">hal-02795620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policies of regional development and planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional development in rural areas : Analytical tools and public policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9780,70 +9780,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the early litterature to contemporary approaches to regional and territorial development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Rural development in the 21st Century - Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional development in rural areas : Analytical tools and public policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9851,94 +9851,94 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110 p., 2016, SpringerBriefs in Regional Science, 978-3-319-02371-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795623v1</w:t>
+                <w:t xml:space="preserve">hal-02795628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rural development policies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">From the early litterature to contemporary approaches to regional and territorial development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional development in rural areas : Analytical tools and public policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9946,94 +9946,94 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110 p., 2016, SpringerBriefs in Regional Science, 978-3-319-02371-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801049v1</w:t>
+                <w:t xml:space="preserve">hal-02795623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What future for rural areas?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Rural development policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional development in rural areas : Analytical tools and public policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10041,94 +10041,94 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110 p., 2016, SpringerBriefs in Regional Science, 978-3-319-02371-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795627v1</w:t>
+                <w:t xml:space="preserve">hal-02801049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of rural development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">What future for rural areas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional development in rural areas : Analytical tools and public policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10136,94 +10136,94 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110 p., 2016, SpringerBriefs in Regional Science, 978-3-319-02371-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795626v1</w:t>
+                <w:t xml:space="preserve">hal-02795627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: the role of proximity relations in regional and territorial development processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Development and Proximity Relations : New Horizons in Regional Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10261,64 +10261,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation and governance of rural territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewing innovation systems in agriculture and food : how to go towards more sustainability?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10365,64 +10365,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations et gouvernance des Territoires ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre à innover dans un monde incertain : concevoir les futurs de l'agriculture et de l'alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10460,64 +10460,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Gouvernance territoriale au service des processus et politiques de développement des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Competitivita Territoriale: Determinanti e Politiche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10568,51 +10568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertil Sylvander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territorial governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10682,64 +10682,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on fabrique un PAT, et avec qui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11143,64 +11143,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Pôles d'équilibre territoriaux et ruraux (PETR) : quelle plus-value des Contrats de relance et de transition écologique (CRTE) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11231,51 +11231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing and supporting territorial dynamics of agri-food systems: insights into the benefits and challenges of circular frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Redlingshofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11385,51 +11385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de gouvernance et création de connaissances dans les AgroLiving Labs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Mercat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11460,90 +11460,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistique des circuits alimentaires courts de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Raton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RMT Alimentation Locale; Fondation Daniel et Nina Carasso. 2020, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11561,90 +11561,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistique des circuits alimentaires courts de proximité. Synthèse du rapport.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Raton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RMT Alimentation Locale; Fondation Daniel et Nina Carasso. 2020, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11701,51 +11701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020, 69p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11806,51 +11806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrae. 2020, 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12285,51 +12285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prosperi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collewet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morizot-Braud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-025-00427-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhu Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v31i1.608" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246149v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favory" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brassart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.70041" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932638v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Hamdad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim El Bayeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Auger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Peuchant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3101.240321" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157838v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189708v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem K. Korthals Altes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2023.2244567" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.241.0159" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536324v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2023.00063" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05340634v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Baldry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Costa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zeroual" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cayet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Pardessus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00866-24" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.234.0523" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Huang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.12.034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10896" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645225v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art01" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03278840v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244068v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bossuat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18921" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244059v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18989" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duployez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Guern" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lo&#239;ez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2020.102277" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002361v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Rouz&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Nseir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kipnis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2020.07.029" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice La Combe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clermont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Messika" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Eveillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Kouatchet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2504.180944" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282306v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Polge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12151" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942569v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.0939" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282271v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.6210" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618185v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kebir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nahrath" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.175.0007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618475v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.097.0097" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532650v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hamdouch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.164.0693" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198270v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945812" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629535v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wallet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.13.01" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566192v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grandbastien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Courcol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2013.06.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198035v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Raton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703965v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Raton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794163v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mignot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511854v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504905v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301132v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corsi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steiner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Westlund" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154889v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791546v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786902v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942594v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791630v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785612v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765431v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698305v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kebir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698256v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698283v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533933v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604754v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531667v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533934v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01555900v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536478v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675987v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676682v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198242v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791908v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198211v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803065v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198214v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quiblier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198213v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802583v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000082v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802403v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746312v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751280v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282346v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Mercat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenormand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605150v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550335v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nguyen Ba" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1BAH-BZ35" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188412v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357932v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122755v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steinert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786259v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lires.org/la-librairie-des-territoires/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606209v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Philipon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4965-et-si-on-mangeait-local-.html" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788386v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Chia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cjrs-rcsr.org/Volume40-2.htm" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319023717" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02372-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800703v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781002896" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198147v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no_revue=&amp;amp;no=41239" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598235v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Kirchner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198036v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vandecandelaere" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Belletti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marescotti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/docrep/013/i1760e/i1760e.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198037v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Caspar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besnard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dh&#233;rissard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Salaun" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.soletcivilisation.fr/wp-content/uploads/2009/02/SolCivilisation-Cahier-n%C2%B02.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382070v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/books/8857107A-FCE9-45B4-BC8C-DDDDA7ACF5E1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622959v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/logistiques-circuits-courts-relocalisation" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382134v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/pandemic-recovery-9781802201109.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777610v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-05263-7_8#author-information" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768925v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496279v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referencework/10.1007/978-3-642-36203-3#toc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36203-3_136-1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605187v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Gendron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Healy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiriart-Durruty" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veny" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795621v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795620v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795628v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795624v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795623v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801049v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795627v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795626v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796564v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/regional-development-and-proximity-relations" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198039v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/190698.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-768-4_8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197978v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/resultat-recherche.html?action=RECHERCHE&amp;amp;searchtext=apprendre+%E0+innover+dans+un+monde+incertain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197942v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198038v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sylvander" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/economics/regional+science/book/978-3-7908-2421-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598486v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557717v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198034v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roulier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S&#233;jalon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Parayre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chevalier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andrieu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194944v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beslay" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salles" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05354285v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04350998v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Niang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320019v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758006v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gaillard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758034v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152368v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153547v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821136v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ansaloni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821770v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932638v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Hamdad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim El Bayeh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Auger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Peuchant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3101.240321" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhu Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v31i1.608" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prosperi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collewet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morizot-Braud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-025-00427-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157855v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favory" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brassart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.70041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05340634v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Baldry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Costa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zeroual" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cayet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Pardessus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00866-24" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189708v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem K. Korthals Altes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2023.2244567" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620292v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.241.0159" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2023.00063" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.234.0523" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Huang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.12.034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10896" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645225v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art01" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244059v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18989" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03278840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244068v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bossuat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18921" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duployez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Rouz&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Nseir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kipnis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2020.07.029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002358v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Guern" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lo&#239;ez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2020.102277" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice La Combe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clermont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Messika" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Eveillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Kouatchet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2504.180944" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282306v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Polge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12151" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942569v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.0939" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282271v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.6210" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618185v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kebir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nahrath" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.175.0007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618475v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.097.0097" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532650v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hamdouch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.164.0693" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198270v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945812" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629535v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wallet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.13.01" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566192v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grandbastien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Courcol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2013.06.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198035v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Raton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794163v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mignot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703965v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Raton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511854v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504905v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301132v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corsi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steiner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Westlund" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154889v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791630v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791546v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786902v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942594v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698283v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kebir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765431v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785612v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698305v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698256v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533933v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604754v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531667v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533934v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01555900v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536478v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675987v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676682v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198242v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791908v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198211v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803065v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198214v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quiblier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198213v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802583v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000082v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802403v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746312v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751280v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282346v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Mercat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenormand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605150v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550335v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nguyen Ba" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1BAH-BZ35" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188412v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357932v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122755v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steinert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788386v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Chia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cjrs-rcsr.org/Volume40-2.htm" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786259v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lires.org/la-librairie-des-territoires/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606209v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Philipon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4965-et-si-on-mangeait-local-.html" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319023717" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02372-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800703v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781002896" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198147v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no_revue=&amp;amp;no=41239" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598235v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Kirchner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198036v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vandecandelaere" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Belletti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marescotti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/docrep/013/i1760e/i1760e.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198037v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Caspar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besnard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dh&#233;rissard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Salaun" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.soletcivilisation.fr/wp-content/uploads/2009/02/SolCivilisation-Cahier-n%C2%B02.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382070v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/books/8857107A-FCE9-45B4-BC8C-DDDDA7ACF5E1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622959v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/logistiques-circuits-courts-relocalisation" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382134v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/pandemic-recovery-9781802201109.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777610v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-05263-7_8#author-information" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768925v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496279v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referencework/10.1007/978-3-642-36203-3#toc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36203-3_136-1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605187v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Gendron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Healy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiriart-Durruty" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veny" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795626v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795621v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795620v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795624v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795628v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795623v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801049v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795627v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796564v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/regional-development-and-proximity-relations" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198039v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/190698.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-768-4_8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197978v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/resultat-recherche.html?action=RECHERCHE&amp;amp;searchtext=apprendre+%E0+innover+dans+un+monde+incertain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197942v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198038v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sylvander" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/economics/regional+science/book/978-3-7908-2421-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598486v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557717v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198034v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roulier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S&#233;jalon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Parayre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chevalier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andrieu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194944v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beslay" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salles" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05354285v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04350998v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Niang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320019v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758006v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gaillard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758034v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152368v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153547v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821136v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ansaloni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821770v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>