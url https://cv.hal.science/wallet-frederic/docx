--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -100,1419 +100,1419 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collaborative and multidisciplinary approach to territorial and rural development 25 years of the PSDR programme</w:t>
+                <w:t xml:space="preserve">Integrating land-use and food planning for the re-territorialisation of agricultural activities: a review of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Torre</w:t>
+                <w:t xml:space="preserve">Tianzhu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Wallet</w:t>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (1), pp.85-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48416/ijsaf.v31i1.608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157838v1</w:t>
+                <w:t xml:space="preserve">hal-05206294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumococcal Septic Arthritis Adults, France, 2010-2018</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction: Short food supply chains, an alternative economy for sustainable food systems: a mixed approach over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Peuchant</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Prosperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Morizot-Braud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid3101.240321⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Food Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40100-025-00427-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932638v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating land-use and food planning for the re-territorialisation of agricultural activities: a review of the literature</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An interdisciplinary framework for managing communities in sustainability transitions: insights from agroecological transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Perrin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwen Christiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Akimowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48416/ijsaf.v31i1.608⟩</w:t>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.2079-2096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11625-025-01711-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05206294v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary framework for managing communities in sustainability transitions: insights from agroecological transitions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Presentation of the articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Cancian</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.409-411</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263681v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Short food supply chains, an alternative economy for sustainable food systems: a mixed approach over time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les systèmes alimentaires territoriaux : diversité et enjeux pour l’agronomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Françoise Morizot-Braud</w:t>
+                <w:t xml:space="preserve">Gilles Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Food Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554497v1</w:t>
+                <w:t xml:space="preserve">hal-05246149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes alimentaires territoriaux : diversité et enjeux pour l’agronomie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+                <w:t xml:space="preserve">Sepsis Induces Long‐Term Muscle and Mitochondrial Dysfunction due to Autophagy Disruption Amenable by Urolithin A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Brassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Maréchal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphael Romien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (4), pp.e70041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.70041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05246149v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation of the articles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A collaborative and multidisciplinary approach to territorial and rural development 25 years of the PSDR programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3, pp.409-411</w:t>
+              <w:t xml:space="preserve">, 2025, 3, pp.381-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157855v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sepsis Induces Long‐Term Muscle and Mitochondrial Dysfunction due to Autophagy Disruption Amenable by Urolithin A</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pneumococcal Septic Arthritis Adults, France, 2010-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Favory</w:t>
+                <w:t xml:space="preserve">Farida Hamdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Brassart</w:t>
+                <w:t xml:space="preserve">Nadim El Bayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bourel</w:t>
+                <w:t xml:space="preserve">Gabriel Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Romien</w:t>
+                <w:t xml:space="preserve">Olivia Peuchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (4), pp.e70041. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (1), pp.8-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcsm.70041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid3101.240321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300295v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted delivery of flagellin by nebulization offers optimized respiratory immunity and defense against pneumococcal pneumonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reterritorialisation of agricultural activities in land-use and food planning: comparing the Netherlands and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mara Baldry</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Willem K. Korthals Altes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aac.00866-24⟩</w:t>
+              <w:t xml:space="preserve">European Planning Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (5), pp.952-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09654313.2023.2244567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05340634v1</w:t>
+                <w:t xml:space="preserve">hal-04189708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reterritorialisation of agricultural activities in land-use and food planning: comparing the Netherlands and France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Defalvard H (2023), La société du commun. Pour une écologie politique et culturelle des territoires , Les Éditions de l’Atelier/Éditions ouvrières, Ivry-sur-Seine, 264 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planning Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09654313.2023.2244567⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Février (1), pp.159-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.241.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189708v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defalvard H (2023), La société du commun. Pour une écologie politique et culturelle des territoires , Les Éditions de l’Atelier/Éditions ouvrières, Ivry-sur-Seine, 264 pages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating land and food policy to transform territorial food systems in the context of coexisting agri-food models: Case studies in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.241.0159⟩</w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/elementa.2023.00063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620292v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating land and food policy to transform territorial food systems in the context of coexisting agri-food models: Case studies in France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Targeted delivery of flagellin by nebulization offers optimized respiratory immunity and defense against pneumococcal pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Baldry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Zeroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Pardessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (1), </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68 (12), pp.e0086624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1525/elementa.2023.00063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aac.00866-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536324v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05340634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rôles multiples des circuits courts alimentaires de proximité dans le programme LEADER : le cas des GAL d’Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’Économie Régionale &amp; Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, pp.523-549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1546,64 +1546,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A collaborative and multidisciplinary approach to knowledge-based rural development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiao Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1650,64 +1650,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Le foncier agricole, nouvel enjeu des politiques d’aménagement de l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiao Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1754,64 +1754,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : La dimension territoriale des transitions agroécologiques : les acquis du programme PSDR4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1878,390 +1878,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03645225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public policy and the development of short local chains: an analysis of the RDPs in the Occitanie Region</w:t>
+                <w:t xml:space="preserve">La valeur ajoutée des « Organismes nationaux à vocation agricole et rurale » (Onvar) au développement territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fredéric Wallet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bossuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.18989⟩</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.18921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03244059v1</w:t>
+                <w:t xml:space="preserve">hal-03244068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture : la diversité des acteurs, un atout pour construire un nouveau modèle en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, https://theconversation.com/agriculture-la-diversite-des-acteurs-un-atout-pour-construire-un-nouveau-modele-en-france-162044</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur ajoutée des « Organismes nationaux à vocation agricole et rurale » (Onvar) au développement territorial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Public policy and the development of short local chains: an analysis of the RDPs in the Occitanie Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Labarthe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fredéric Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.18921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.18989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244068v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous decolonization during hospitalization in intensive care unit patients colonized by extended-spectrum beta-lactamase-producing Enterobacterales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Duployez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2377,51 +2377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Loïez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2468,77 +2468,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les projets alimentaires territoriaux (PAT), entre rupture, transition et immobilisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Agriculture : des ruptures à la transition, 234-235, pp.261-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2697,77 +2697,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximities and the role of relational networks in innovation: The case of the dairy industry in two villages of the “green municipality” of Paragominas in the Eastern Amazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Science Policy and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (2), pp.279-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2814,51 +2814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école de la proximité : naissance et évolution d'une communauté de connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2918,64 +2918,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence et hybridation des modèles agricoles en Amazonie orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 366, pp.41-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3035,51 +3035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nahrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 175 (4), pp.7-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3113,64 +3113,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahier : L’innovation territoriale, entre gouvernance et apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 97 (7), pp.97-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3230,51 +3230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guéringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Octobre (4), pp.693-712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3308,64 +3308,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards New Paths for Regional and Territorial Development in Rural Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planning Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (4), pp.650 - 677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3412,51 +3412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutionalizing short food supply chains for sustainable development : challenging issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Agricultural Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014 (2), pp.21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3624,51 +3624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Courcol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 77 (1), pp.5-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3715,51 +3715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations institutionnelles dans les dispositifs d’Indications Géographiques et intégration des principes de développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (225-226), pp.9-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3829,51 +3829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement des collectivités sur la logistique de l’alimentation de proximité : des stratégies différenciées en fonction des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Raimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3924,77 +3924,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How sustainable are territorialised food systems? A DELPHI approach for routine quantitative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4088,51 +4088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Raton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Raimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd ERSA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Regional Science Association, Aug 2024, Terceira Island, Açores, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4157,77 +4157,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la transition agroécologique à la démocratie alimentaire : quels enjeux pour les filières alimentaires territorialisées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaires du GOS 3 Territorialisation des systèmes alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE Département ACT, Oct 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4265,77 +4265,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy territorialization to boost digital changes in rural areas: the French case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disparities in a Digitalising (Post-Covid) world - Networks, Entrepreneurship and Regional Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERSA Congress, Aug 2022, Pécs, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4360,90 +4360,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart territorial development. A way to reduce inequalities between central and peripheral areas,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Westlund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4507,51 +4507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Raton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INRA, Reterritorialisation de l&amp;apos;alimentation : quelles contributions à la durabilité des systèmes alimentaires ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4570,847 +4570,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Smart Cities: A Rural Challenge?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Et si on mangeait local ? Innovations et enjeux dans les circuits alimentaires courts et de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International expert workshop, The Science of the Smart City 2.0: Urban Liveability, Climate Change and Circular Economic Futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Naples, Italy</w:t>
+              <w:t xml:space="preserve">5. Journée de l'Observatoire régional des circuits de proximité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire régional des circuits de proximité (Proximités). FRA., Mar 2018, Gradignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791630v1</w:t>
+                <w:t xml:space="preserve">hal-02791546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si on mangeait local ? Innovations et enjeux dans les circuits alimentaires courts et de proximité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Highlighting smart development patterns in rural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée de l'Observatoire régional des circuits de proximité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire régional des circuits de proximité (Proximités). FRA., Mar 2018, Gradignan, France</w:t>
+              <w:t xml:space="preserve">Séminaire INRA- Irstea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791546v1</w:t>
+                <w:t xml:space="preserve">hal-02786902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting smart development patterns in rural areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Coexistence and hybridization of agricultural models in oriental Amazon. The dairy production example in two villages of the “green municipality” of Paragominas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Wallet</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRA- Irstea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12th World Congress of the RSAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786902v1</w:t>
+                <w:t xml:space="preserve">hal-02942594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence and hybridization of agricultural models in oriental Amazon. The dairy production example in two villages of the “green municipality” of Paragominas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Building Smart Cities: A Rural Challenge?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress of the RSAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Goa, India</w:t>
+              <w:t xml:space="preserve">International expert workshop, The Science of the Smart City 2.0: Urban Liveability, Climate Change and Circular Economic Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942594v1</w:t>
+                <w:t xml:space="preserve">hal-02791630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux biens communs, nouvelles formes de développement territorial?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Novas formas de coordenação e evolução dos modelos sócio-técnicos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de l'Association de Science Régionale de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Seminário de restituição do Programa ANR Ecotera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Belém, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698283v1</w:t>
+                <w:t xml:space="preserve">hal-01765431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novas formas de coordenação e evolução dos modelos sócio-técnicos</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">New places of innovation through the pooling of services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminário de restituição do Programa ANR Ecotera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Belém, Brazil</w:t>
+              <w:t xml:space="preserve">57. ERSA Congress, Social Progress for resilient Regions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Regional Science Association (ERSA). FRA., Aug 2017, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765431v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New places of innovation through the pooling of services</w:t>
+                <w:t xml:space="preserve">Nouveaux biens communs, nouvelles formes de développement territorial?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaël Doré</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Leïla Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. ERSA Congress, Social Progress for resilient Regions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Regional Science Association (ERSA). FRA., Aug 2017, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">7è Colloque du réseau OPDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785612v1</w:t>
+                <w:t xml:space="preserve">hal-01698305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux biens communs, nouvelles formes de développement territorial?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">New common goods, new forms of territorial development?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7è Colloque du réseau OPDE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve"> 55th European Regional Science Association Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698305v1</w:t>
+                <w:t xml:space="preserve">hal-01698256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New common goods, new forms of territorial development?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nouveaux biens communs, nouvelles formes de développement territorial?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 55th European Regional Science Association Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Colloque annuel de l'Association de Science Régionale de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698256v1</w:t>
+                <w:t xml:space="preserve">hal-01698283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation in rural and peripheral areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. ERSA congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agenzia Regionale per lo Sviluppo Rurale (ERSA). ITA., Aug 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5448,64 +5448,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une transition agraire en Amazonie orientale? Coexistence et hybridation des modèles agricoles au sein de la filière laitière dans la « commune verte » de Paragominas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2016, Paris, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5655,64 +5655,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rural development policies in Europe: a long term transition towards territorial integration and sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Transition SHS SAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5862,64 +5862,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of proximity relations in regional and territorial development processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire A/D, Lereps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse. FRA., Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5957,51 +5957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common goods, territory and proximities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 55th European Regional Science Association Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6039,51 +6039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien commun, territoire et proximities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitièmes Journées de la Proximité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6102,221 +6102,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative governance and dynamics of cognitive models for agriculture in territorial development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Is there a smart development for rural areas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European IFSA Symposium: Farming systems facing global challenges: Capacities and strategies.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Apr 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">17. Session of the Working Party on Territorial Policy in Rural Areas, OECD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisation for Economic Cooperation and Development (OECD). FRA., Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198242v1</w:t>
+                <w:t xml:space="preserve">hal-02791908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a smart development for rural areas?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Innovative governance and dynamics of cognitive models for agriculture in territorial development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Session of the Working Party on Territorial Policy in Rural Areas, OECD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Organisation for Economic Cooperation and Development (OECD). FRA., Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">11. European IFSA Symposium: Farming systems facing global challenges: Capacities and strategies.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Apr 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791908v1</w:t>
+                <w:t xml:space="preserve">hal-01198242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'innover en milieu rural?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Régionales de l'innovation en milieu rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil Régional du Centre. Orléans, FRA., May 2014, Vierzon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6341,64 +6341,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of proximity relations in regional and territorial development processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire A/D, Lereps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Regional Science Association (ERSA). FRA., Aug 2013, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6423,51 +6423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche en partenariat au service du développent des territoires ruraux; quels dispositifs pour quels résultats appropriables?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6518,51 +6518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forum valoriser les ressources locales : un autre regard sur la richesse des territoires?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national du réseau rural français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Rural Français (RRF). FRA., Nov 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6587,64 +6587,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation and governance of rural territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Pacific Conference of the regional Science Association International (PRSCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pacific Regional Science Conference Organisation (PRSCO). JPN., Jul 2013, Bandung, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6669,64 +6669,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concept of proximity in regional science : which contributions to regional and territorial development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERSA Congress 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Regional Science Association (ERSA). FRA., Aug 2012, Bratislava, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6764,64 +6764,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les difficultés de la mise en place de la gouvernance territoriale : premières réflexions à partir des projets PSDR sur la question foncière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). Paris, FRA., Jul 2011, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6846,64 +6846,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intriguing question of regional and territorial development in rural areas : analytical variations and public policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSA Annual international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Regional Studies Association (RSA). GBR.; European Regional Science Association (ERSA). FRA.; Association de Science Régionale de Langue Française (ASRDLF). Paris, FRA.; Société Française d'Economie Rurale (SFER). Paris, FRA., Apr 2011, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6928,64 +6928,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional and territorial developments at stake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. congress of the European Regional Science Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Regional Science Association (ERSA). FRA.; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951)., Aug 2010, Jonkoping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7081,51 +7081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFALL (International Forum on Agroecosystem Living Labs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7150,64 +7150,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles controverses du développement territorial : quelle gouvernance et quelles innovations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7277,64 +7277,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire ensemble des connaissances pour l’avenir des territoires : Le Programme Pour et Sur le Développement Régional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Nguyen Ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7374,64 +7374,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communs à l’épreuve du projet urbain et de l’initiative citoyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.96 P., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7449,64 +7449,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils et ressources pour agir et décider sur les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Nguyen Ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7537,90 +7537,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart development for rural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Steinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Westlund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7645,361 +7645,361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles controverses du développement territorial : Quelle gouvernance et quelles innovations ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Territoires en transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Nguyen Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouardo Chia</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">, 40 (2), 194 p., 2017, Revue Canadienne des sciences régionales</w:t>
+                <w:t xml:space="preserve">La Librairie des Territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 131 p., 2017, 979-10-90369-13-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788386v1</w:t>
+                <w:t xml:space="preserve">hal-02786259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires en transition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Et si on mangeait local?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Philipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Librairie des Territoires</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 131 p., 2017, 979-10-90369-13-9</w:t>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 168 p., 2017, 978-2-7592-2526-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786259v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si on mangeait local?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles controverses du développement territorial : Quelle gouvernance et quelles innovations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Philipon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Edouardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 168 p., 2017, 978-2-7592-2526-2</w:t>
+                <w:t xml:space="preserve">Association canadienne des sciences régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40 (2), 194 p., 2017, Revue Canadienne des sciences régionales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606209v1</w:t>
+                <w:t xml:space="preserve">hal-02788386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional development in rural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 110 p., 2016, SpringerBriefs in Regional Science, 978-3-319-02371-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
@@ -8035,64 +8035,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional development and proximity relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edward Elgar Publishing, 392 p., 2014, New Horizons in Regional Science, 9781781002889 9781781002896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781781002896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8119,64 +8119,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux du développement régional et territorial en zones rurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editeur L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 274 p., 2013, Administration et Aménagement du Territoire, 978-2-343-01190-5</w:t>
             </w:r>
           </w:p>
@@ -8216,90 +8216,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des instruments pour piloter le développement des territoires ruraux et périurbains. Cahier technique sur le partenariat acteurs-chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James W. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseau Rural Français, pp.37, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8496,51 +8496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhérissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol et Civilisation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 145 p., 2009, Cahiers Sol et Civilisation</w:t>
             </w:r>
           </w:p>
@@ -8599,64 +8599,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour les politiques publiques en faveur de la démocratie alimentaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Mainhagu; Lena Bloemertz; Laurence Granchamp; Sophie Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organiser la démocratie alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8737,51 +8737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Raton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Raimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Cassière; Virginie Noireaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique(s), circuits courts et relocalisation. La réinvention des territoires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8823,103 +8823,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery from the pandemic: planning the reterritorialisation of agricultural activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem K. Korthals Altes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem K. Korthals Altes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lauren Andres; John R. Bryson; Aksel Ersoy; Louise Reardon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pandemic Recovery? Reframing and Rescaling Societal Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8961,64 +8961,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Governance and Participatory Research for Agriculture in Territorial Development Processes: Lessons from a Collaborative Research Program (PSDR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9078,77 +9078,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The school of proximity, genesis and development of a scientific notion - chapter 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edward Elgar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Proximity relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 496 p., 2022, 978 1 78643 477 7</w:t>
@@ -9177,64 +9177,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rural development policies at stake: structural changes and target evolutions during the last 50 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Regional Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9400,70 +9400,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of rural development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Disputed notions and definitions in rural and regional studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional development in rural areas : Analytical tools and public policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9471,94 +9471,94 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110 p., 2016, SpringerBriefs in Regional Science, 978-3-319-02371-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795626v1</w:t>
+                <w:t xml:space="preserve">hal-02795621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disputed notions and definitions in rural and regional studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Regional development in rural areas - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional development in rural areas : Analytical tools and public policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9566,94 +9566,94 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110 p., 2016, SpringerBriefs in Regional Science, 978-3-319-02371-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795621v1</w:t>
+                <w:t xml:space="preserve">hal-02795620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional development in rural areas - Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Policies of regional development and planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional development in rural areas : Analytical tools and public policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9661,94 +9661,94 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110 p., 2016, SpringerBriefs in Regional Science, 978-3-319-02371-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795620v1</w:t>
+                <w:t xml:space="preserve">hal-02795624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policies of regional development and planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rural development in the 21st Century - Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional development in rural areas : Analytical tools and public policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9756,94 +9756,94 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110 p., 2016, SpringerBriefs in Regional Science, 978-3-319-02371-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795624v1</w:t>
+                <w:t xml:space="preserve">hal-02795628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rural development in the 21st Century - Conclusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">From the early litterature to contemporary approaches to regional and territorial development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional development in rural areas : Analytical tools and public policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9851,94 +9851,94 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110 p., 2016, SpringerBriefs in Regional Science, 978-3-319-02371-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795628v1</w:t>
+                <w:t xml:space="preserve">hal-02795623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the early litterature to contemporary approaches to regional and territorial development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rural development policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional development in rural areas : Analytical tools and public policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9946,94 +9946,94 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110 p., 2016, SpringerBriefs in Regional Science, 978-3-319-02371-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795623v1</w:t>
+                <w:t xml:space="preserve">hal-02801049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rural development policies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">What future for rural areas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional development in rural areas : Analytical tools and public policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10041,94 +10041,94 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110 p., 2016, SpringerBriefs in Regional Science, 978-3-319-02371-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801049v1</w:t>
+                <w:t xml:space="preserve">hal-02795627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What future for rural areas?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">In search of rural development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional development in rural areas : Analytical tools and public policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10136,94 +10136,94 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110 p., 2016, SpringerBriefs in Regional Science, 978-3-319-02371-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795627v1</w:t>
+                <w:t xml:space="preserve">hal-02795626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: the role of proximity relations in regional and territorial development processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Development and Proximity Relations : New Horizons in Regional Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10261,64 +10261,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation and governance of rural territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewing innovation systems in agriculture and food : how to go towards more sustainability?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10365,64 +10365,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations et gouvernance des Territoires ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre à innover dans un monde incertain : concevoir les futurs de l'agriculture et de l'alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10460,64 +10460,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Gouvernance territoriale au service des processus et politiques de développement des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Competitivita Territoriale: Determinanti e Politiche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10568,51 +10568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertil Sylvander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territorial governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10682,64 +10682,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on fabrique un PAT, et avec qui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11143,64 +11143,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Pôles d'équilibre territoriaux et ruraux (PETR) : quelle plus-value des Contrats de relance et de transition écologique (CRTE) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11231,51 +11231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing and supporting territorial dynamics of agri-food systems: insights into the benefits and challenges of circular frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Redlingshofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11385,51 +11385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de gouvernance et création de connaissances dans les AgroLiving Labs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Mercat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11499,51 +11499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RMT Alimentation Locale; Fondation Daniel et Nina Carasso. 2020, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11600,51 +11600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RMT Alimentation Locale; Fondation Daniel et Nina Carasso. 2020, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11701,51 +11701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020, 69p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11806,51 +11806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrae. 2020, 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12285,51 +12285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932638v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Hamdad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim El Bayeh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Auger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Peuchant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3101.240321" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhu Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v31i1.608" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prosperi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collewet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morizot-Braud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-025-00427-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157855v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favory" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brassart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.70041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05340634v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Baldry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Costa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zeroual" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cayet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Pardessus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00866-24" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189708v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem K. Korthals Altes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2023.2244567" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620292v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.241.0159" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2023.00063" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.234.0523" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Huang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.12.034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10896" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645225v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art01" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244059v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18989" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03278840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244068v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bossuat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18921" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duployez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Rouz&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Nseir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kipnis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2020.07.029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002358v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Guern" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lo&#239;ez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2020.102277" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice La Combe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clermont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Messika" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Eveillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Kouatchet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2504.180944" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282306v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Polge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12151" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942569v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.0939" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282271v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.6210" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618185v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kebir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nahrath" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.175.0007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618475v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.097.0097" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532650v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hamdouch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.164.0693" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198270v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945812" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629535v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wallet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.13.01" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566192v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grandbastien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Courcol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2013.06.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198035v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Raton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794163v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mignot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703965v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Raton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511854v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504905v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301132v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corsi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steiner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Westlund" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154889v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791630v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791546v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786902v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942594v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698283v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kebir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765431v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785612v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698305v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698256v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533933v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604754v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531667v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533934v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01555900v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536478v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675987v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676682v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198242v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791908v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198211v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803065v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198214v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quiblier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198213v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802583v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000082v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802403v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746312v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751280v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282346v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Mercat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenormand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605150v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550335v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nguyen Ba" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1BAH-BZ35" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188412v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357932v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122755v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steinert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788386v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Chia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cjrs-rcsr.org/Volume40-2.htm" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786259v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lires.org/la-librairie-des-territoires/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606209v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Philipon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4965-et-si-on-mangeait-local-.html" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319023717" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02372-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800703v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781002896" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198147v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no_revue=&amp;amp;no=41239" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598235v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Kirchner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198036v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vandecandelaere" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Belletti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marescotti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/docrep/013/i1760e/i1760e.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198037v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Caspar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besnard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dh&#233;rissard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Salaun" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.soletcivilisation.fr/wp-content/uploads/2009/02/SolCivilisation-Cahier-n%C2%B02.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382070v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/books/8857107A-FCE9-45B4-BC8C-DDDDA7ACF5E1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622959v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/logistiques-circuits-courts-relocalisation" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382134v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/pandemic-recovery-9781802201109.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777610v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-05263-7_8#author-information" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768925v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496279v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referencework/10.1007/978-3-642-36203-3#toc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36203-3_136-1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605187v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Gendron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Healy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiriart-Durruty" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veny" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795626v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795621v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795620v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795624v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795628v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795623v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801049v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795627v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796564v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/regional-development-and-proximity-relations" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198039v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/190698.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-768-4_8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197978v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/resultat-recherche.html?action=RECHERCHE&amp;amp;searchtext=apprendre+%E0+innover+dans+un+monde+incertain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197942v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198038v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sylvander" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/economics/regional+science/book/978-3-7908-2421-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598486v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557717v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198034v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roulier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S&#233;jalon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Parayre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chevalier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andrieu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194944v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beslay" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salles" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05354285v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04350998v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Niang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320019v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758006v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gaillard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758034v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152368v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153547v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821136v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ansaloni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821770v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhu Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v31i1.608" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554497v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prosperi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collewet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morizot-Braud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-025-00427-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favory" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brassart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.70041" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157838v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932638v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Hamdad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim El Bayeh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Auger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Peuchant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3101.240321" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189708v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem K. Korthals Altes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2023.2244567" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.241.0159" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536324v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2023.00063" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05340634v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Baldry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Costa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zeroual" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cayet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Pardessus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00866-24" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.234.0523" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Huang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.12.034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10896" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645225v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art01" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bossuat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18921" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03278840v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244059v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18989" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duployez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Rouz&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Nseir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kipnis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2020.07.029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002358v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Guern" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lo&#239;ez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2020.102277" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice La Combe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clermont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Messika" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Eveillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Kouatchet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2504.180944" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282306v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Polge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12151" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942569v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.0939" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282271v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.6210" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618185v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kebir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nahrath" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.175.0007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618475v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.097.0097" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532650v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hamdouch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.164.0693" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198270v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945812" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629535v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wallet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.13.01" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566192v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grandbastien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Courcol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2013.06.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198035v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Raton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794163v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mignot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703965v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Raton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511854v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504905v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301132v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corsi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steiner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Westlund" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154889v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791546v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786902v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942594v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791630v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765431v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785612v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698305v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kebir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698256v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698283v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533933v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604754v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531667v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533934v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01555900v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536478v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675987v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676682v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791908v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198242v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198211v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803065v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198214v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quiblier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198213v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802583v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000082v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802403v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746312v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751280v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282346v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Mercat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenormand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605150v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550335v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nguyen Ba" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1BAH-BZ35" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188412v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357932v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122755v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steinert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786259v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lires.org/la-librairie-des-territoires/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606209v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Philipon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4965-et-si-on-mangeait-local-.html" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788386v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Chia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cjrs-rcsr.org/Volume40-2.htm" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319023717" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02372-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800703v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781002896" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198147v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no_revue=&amp;amp;no=41239" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598235v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Kirchner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198036v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vandecandelaere" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Belletti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marescotti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/docrep/013/i1760e/i1760e.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198037v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Caspar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besnard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dh&#233;rissard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Salaun" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.soletcivilisation.fr/wp-content/uploads/2009/02/SolCivilisation-Cahier-n%C2%B02.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382070v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/books/8857107A-FCE9-45B4-BC8C-DDDDA7ACF5E1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622959v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/logistiques-circuits-courts-relocalisation" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382134v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/pandemic-recovery-9781802201109.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777610v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-05263-7_8#author-information" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768925v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496279v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referencework/10.1007/978-3-642-36203-3#toc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36203-3_136-1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605187v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Gendron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Healy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiriart-Durruty" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veny" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795621v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795620v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795624v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795628v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795623v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801049v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795627v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795626v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796564v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/regional-development-and-proximity-relations" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198039v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/190698.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-768-4_8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197978v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/resultat-recherche.html?action=RECHERCHE&amp;amp;searchtext=apprendre+%E0+innover+dans+un+monde+incertain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197942v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198038v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sylvander" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/economics/regional+science/book/978-3-7908-2421-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598486v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557717v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198034v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roulier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S&#233;jalon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Parayre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chevalier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andrieu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194944v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beslay" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salles" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05354285v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04350998v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Niang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320019v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758006v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gaillard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758034v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152368v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153547v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821136v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ansaloni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821770v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>