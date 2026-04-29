--- v1 (2026-03-26)
+++ v2 (2026-04-29)
@@ -100,50 +100,92 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12213107X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">15096985</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ISNI : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000000055228492</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -192,100 +234,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ribot et la République modérée : formation et ascension d'un homme politique libéral (1858-1895)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université d'Orléans, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015ORLE1146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01320692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -295,1099 +337,1099 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Gambetta. Défendre la patrie, fonder la République</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Alexandre Ribot. Une vie en politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Calype, 112 p., 2025, 978-2-494178-22-9</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Guislin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion. , 354 p., 2025, 12845655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041032v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ribot. Une vie en politique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Léon Gambetta. Défendre la patrie, fonder la République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires du Septentrion. , 354 p., 2025, 12845655</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Calype, 112 p., 2025, 978-2-494178-22-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041039v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations internationales et droit(s) :acteurs, institutions et législations comparées/Law(s) and international relations : Institutions, Actors and Comparative Legislation (1815-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Kimble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allorant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Badier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean P. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pedone. 2024, 9782233010674</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procès politiques : tribune ou tremplin pour l’opposition ? (France, XIXe – XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlline Castagnez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Rennes. 280 p., 2024</w:t>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. 280 p., 2024, 9782753598454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Dix décisives. 1869-1879</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes; Presses universitaires de Rennes, 2022, Collection Histoire, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.160732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux de mémoires en Centre-Val de Loire. Lieux, Figures, Moments. Actes du colloque d’Orléans des 17-19 juin 2015</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Lieux de mémoire en Centre-Val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, 323 p., 2021</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.324, 2021, 9782753581692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316762v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03598579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux de mémoire en Centre-Val de Loire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Allorant</w:t>
+                <w:t xml:space="preserve">Enseigner l'histoire à l'école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...48 lines deleted...]
-              <w:t xml:space="preserve">, pp.324, 2021, 9782753581692</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hachette éducation, 140 p., 2021, Profession enseignant, 9782017099307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03598579v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner l'histoire à l'école primaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lieux de mémoires en Centre-Val de Loire. Lieux, Figures, Moments. Actes du colloque d’Orléans des 17-19 juin 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allorant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Hachette éducation, 140 p., 2021, Profession enseignant, 9782017099307</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Borrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 323 p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745508v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1870, entre mémoires régionales et oubli national. Se souvenir de la guerre franco-prussienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.298, 2019, 9782753577688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03598556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ribot et la République modérée : formation et ascension d’un homme politique libéral (1858-1895)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation Varenne. 632 p., 2016, Collection des thèses, 2370320974</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyages en Amérique. La société américaine vue par Marcel Jozon en 1869 et Alexandre Ribot en 1886-1887</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Paye-Moissinac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Allorant, Walter Badier, Lucie Paye-Moissinac. L'Harmattan, pp.172, 2011, 9782296551527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01525799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Henry. De la propagande par le Fait au terrorisme anarchiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Libertaires. 226 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1397,199 +1439,199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier « Pour une histoire politique du Berry. Actes du colloque du 1er décembre 2022 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'archéologie et d'Histoire du Berry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 235-236, 105 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier de la revue Parlement[s] &amp;quot;Le Progressisme existe-t-il ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n° 35, 286 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1599,2315 +1641,2328 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illustrer l’installation de la République dans les manuels scolaires. Entre histoire immédiate et construction d’une mémoire nationale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« L’après-débâcle : le moment opportun pour refonder les élites ? Réflexions et acteurs autour des créations de Sciences Po et de l’ENA »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Rigolet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utpictura18, Rubriques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Suite française. Rivista di cultura e politica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Dossier "Débâcle", p. 75-94. disponible en ligne : https://suitefrancaise.labcd.unipi.it/wp-content/uploads/2025/11/5.-Badier.Alloran-Lapres-debacle-le-moment-opportun-pour-refonder-les-elites-Reflexions-et-acteurs-autour-des-creations-de-Sciences-Po-et-de-lENA.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58048/2968-9198/24189⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05113309v1</w:t>
+                <w:t xml:space="preserve">hal-05440119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’après-débâcle : le moment opportun pour refonder les élites ? Réflexions et acteurs autour des créations de Sciences Po et de l’ENA »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Illustrer l’installation de la République dans les manuels scolaires. Entre histoire immédiate et construction d’une mémoire nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Allorant</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rigolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Suite française. Rivista di cultura e politica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Utpictura18, Rubriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (Illustrer le roman national, sous la direction de Nicolas Bianchi et Nicolas Diassinous), https://utpictura18.univ-amu.fr/rubriques/numeros/illustrer-roman-national/illustrer-linstallation-republique-dans-manuels. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58048/2968-9198/24189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440119v1</w:t>
+                <w:t xml:space="preserve">hal-05113309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’amitié en politique. Lettres du préfet Alapetite au ministre Alexandre Ribot »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 49, pp. 193-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Schwartz, Le libéralisme caméléon. Les libéraux sous le Second Empire (1848–1870), Besançon (Presses universitaires de Franche-Comté) 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia-Recencio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023/2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11588/frrec.2023.2.97175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La République progressiste : un opportunisme « fin de siècle » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 35 (n° 35), pp. 61-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parl2.035.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le progressisme à l’épreuve de l’engagement local. Entretien avec Benoist Pierre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 35, pp. 177-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parl2.035.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le député et son double : l’amitié entre Alexandre Ribot et Georges Foissey »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 99, p. 357-379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdn.420.0357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Prosper Duvergier de Hauranne. Parcours politique d’un notable libéral de la Restauration à la Troisième République »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'archéologie et d'Histoire du Berry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 216, pp. 19-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le lien de causalité dans les manuels scolaires : le cas des attentats anarchistes des années 1892-1894 en France »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« La Société de législation comparée, boîte à idées du parlementarisme libéral de l’Empire libéral à la République opportuniste »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allorant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didactica Historica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/cliothemis.844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574141v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La Société de législation comparée, boîte à idées du parlementarisme libéral de l’Empire libéral à la République opportuniste »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Le lien de causalité dans les manuels scolaires : le cas des attentats anarchistes des années 1892-1894 en France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Didactica Historica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp. 95-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574224v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FONTAINE Marion, MONIER Frédéric et PROCHASSON Christophe, Une contre-histoire de la IIIe République, Paris, La Découverte, mars 2013, 401 p.,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, n° 20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parl.020.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Séguéla, Clemenceau ou la tentation du Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/histoirepolitique.12671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La correspondance d'Alexandre Ribot en Amérique (1886-1887) : entre impressions de voyages et réflexions politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40, pp.207-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01634883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BOUHEY Vivien, Les anarchistes contre la République. Contribution à l’histoire des réseaux sous la Troisième République (1880-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, n° 17, pp.178-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parl.017.0178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Henry, le « Saint-Just de l'Anarchie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, n°14 (2), pp.159-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parl.014.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le mouvement anarchiste français et la propagande par le fait : l’exemple des frères Henry »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gavroche : revue d'histoire populaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 156, p. 4-9. Disponible en ligne : http://archivesautonomies.org/IMG/pdf/gavroche/Gavroche-n156.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Alexandre Ribot - Georges Picot, deux républicains conservateurs engagés : l’homme politique et le notable militant »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Le rapprochement franco-russe d’après les mémoires de Charles de Freycinet et d’Alexandre Ribot (1890-1893) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">in Pierre Allorant, Walter Badier, Jean-Marc Guislin et Olivier Tort (dir.). </w:t>
+              <w:t xml:space="preserve">in Julien Bouchet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alexandre Ribot, une vie en politique</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, p. 35-47, 2025, 12845655</w:t>
+              <w:t xml:space="preserve">Charles de Freycinet. L’ingénieur de la République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, p. 257-273, 2025, 9782384280193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041050v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« (Ré)interroger l’histoire politique de la Troisième République par l’étude de ses acteurs : bilan de dix années de recherche »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Eric Anceau, Cédric Maurin, Publications historiques de l’Est. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuités et discontinuités républicaines de la Révolution à la Libération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 25-33, 2025, 978-2-85730-091-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le rapprochement franco-russe d’après les mémoires de Charles de Freycinet et d’Alexandre Ribot (1890-1893) »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Alexandre Ribot - Georges Picot, deux républicains conservateurs engagés : l’homme politique et le notable militant »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">in Julien Bouchet (dir.). </w:t>
+              <w:t xml:space="preserve">in Pierre Allorant, Walter Badier, Jean-Marc Guislin et Olivier Tort (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Charles de Freycinet. L’ingénieur de la République</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlande, p. 257-273, 2025, 9782384280193</w:t>
+              <w:t xml:space="preserve">Alexandre Ribot, une vie en politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 35-47, 2025, 12845655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041053v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Daniel Halévy, observateur et historien du régime »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Alain Laquièze, Éric Peuchot et Jean-Félix de Bujadoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise de la démocratie parlementaire et réformisme constitutionnel au temps de la Belle Époque,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 89-106, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18616-8.p.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les procès des Trente et de Palerme (1894), une « école d’anarchie » ? »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Georges Picot, compagnon de route du réformateur social Jules Siegfried »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allorant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procès politiques : tribune ou tremplin pour l’opposition ? (France, XIXe – XXe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 105-115, 2024</w:t>
+              <w:t xml:space="preserve">Carole Christen (dir.), Jules Siegfried (1837-1922). négociant international, républicain libéral, réformateur social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2024, 978-2-406-16500-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041059v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un paysage urbain transformé par l’évolution des activités d’Orléans (1820-1940) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Pierre Allorant et Gaël Rideau (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire d’Orléans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes; Presses universitaires François Rabelais, p. 346-359, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Georges Picot, compagnon de route du réformateur social Jules Siegfried »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Teaching the Law of Nations in King Leopold’s Foreign Office: Léon Arendt’s Droit des gens-course (1903)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Dhondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Kimble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allorant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carole Christen (dir.), Jules Siegfried (1837-1922). négociant international, républicain libéral, réformateur social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, 2024, 978-2-406-16500-2</w:t>
+              <w:t xml:space="preserve">Relations internationales et droit(s). Acteurs, institutions et législations comparées - Law(s) and International Relations. Actors, institutions and comparative legislations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-199, 2024, 9782233010674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574097v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Naissance et affirmation de la Société de législation comparée (1869-1900) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Raphaël Cahen, Sara L. Kimble, Pierre Allorant, Walter Badier et P. Sean Morris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations internationales et droit(s) : acteurs, institutions et législations comparées / Law(s) and international relations : actors, institutions and comparative legislation (1815-1914)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pedone, p. 353-369, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La fondation d’une société savante » [Société de législation comparée]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Allorant</w:t>
+                <w:t xml:space="preserve">« Les procès des Trente et de Palerme (1894), une « école d’anarchie » ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Trovalusci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Pierre Allorant, Walter Badier et Noëlline Castagnez (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Nicolas Cornu Thénard et Sylvain Soleil (dir.), La Société de législation comparée. Études sur 150 ans d’histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 8-25, 2023, 978-2-36517-094-9</w:t>
+              <w:t xml:space="preserve">Procès politiques : tribune ou tremplin pour l’opposition ? (France, XIXe – XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 105-115, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574100v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le déploiement d’un réseau de jurisconsultes influents » [Société de législation comparée]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Nicolas Cornu Thénard et Sylvain Soleil (dir.), La Société de législation comparée. Études sur 150 ans d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 26-61, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éducation au développement durable et la labellisation E3D : effets et enjeux des contextes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« La fondation d’une société savante » [Société de législation comparée]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allorant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les pratiques des enseignants à l'épreuve des contextes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">in Nicolas Cornu Thénard et Sylvain Soleil (dir.), La Société de législation comparée. Études sur 150 ans d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 8-25, 2023, 978-2-36517-094-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566225v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Société de législation comparée durant les Dix décisives : un vivier pour la République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dix décisives 1869-1879</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2022, 9782753583863. </w:t>
@@ -3945,64 +4000,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Acteurs et familles politiques durant les Dix décisives » (dossier iconographique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dix décisives 1869-1879</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4040,77 +4095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Allorant, Pierre; Badier, Walter; Garrigues, Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dix décisives. 1869-1879</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.11-15, 2022, Collection "Histoire", 978-2-7535-8386-3</w:t>
@@ -4139,51 +4194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Alexandre Ribot, un opposant libéral à la République combiste »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Julien Bouchet et Pierre Triomphe (dir.), Émile Combes et le combisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp. 327-343, 2022, 978-2-35030-783-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4202,623 +4257,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La carrière des parlementaires méditerranéens dans les débuts de la Troisième République (1871-1914) : portrait de groupe »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'éducation au développement durable et la labellisation E3D : effets et enjeux des contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Feinard-Duranceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gloméron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une histoire politique de la France méditerranéenne</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Les pratiques des enseignants à l'épreuve des contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614613v1</w:t>
+                <w:t xml:space="preserve">hal-03566225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’idée de meurt pas avec eux ». La Mémoire des propagandistes par le fait dans la culture politique anarchiste en France et en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Trovalusci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Michel Biard, Jean-Numa Ducange et Jean-Yves Frétigné (dir.), Mourir en révolutionnaire (XVIIIe-XXe siècle), Paris, Société des études robespierristes,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 201-210, 2021, 978-2-908327-94-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ernest Duvergier de Hauranne, un notable libéral au service de la République (1843-1877) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Pierre ALLORANT, Walter BADIER, Alexandre BORRELL et Jean GARRIGUES (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les lieux de mémoire en Centre-Val de Loire. Lieux, Acteurs, Moments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 161-171. Disponible en ligne : https://books.openedition.org/pur/245229, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La guerre de 1870 dans les programmes et les manuels de l’école primaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« La carrière des parlementaires méditerranéens dans les débuts de la Troisième République (1871-1914) : portrait de groupe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre ALLORANT, Walter BADIER et Jean GARRIGUES. </w:t>
+              <w:t xml:space="preserve">in Jean-Paul Pellegrinetti (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1870, entre mémoires régionales et oubli national. Se souvenir de la guerre franco-prussienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.133-142, 2019</w:t>
+              <w:t xml:space="preserve">Pour une histoire politique de la France méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505789v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Apprentissage du « suffrage universel » et construction d’un fief électoral : Alexandre Ribot dans sa circonscription (1878-1909) »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La guerre de 1870 dans les programmes et les manuels de l’école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">in François DUBASQUE et Éric KOCHER-MARBOEUF (dir.). </w:t>
+              <w:t xml:space="preserve">Pierre ALLORANT, Walter BADIER et Jean GARRIGUES. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terres d’élections. Les dynamiques de l’ancrage politique (1750-2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 229-239, 2014</w:t>
+              <w:t xml:space="preserve">1870, entre mémoires régionales et oubli national. Se souvenir de la guerre franco-prussienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.133-142, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041065v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage du &amp;quot;suffrage universel&amp;quot; et construction d'un fief électoral : Alexandre Ribot dans sa circonscription (1878-1909)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terres d'élections : les dynamiques de l'ancrage politique, 1750-2009 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.229-239, 2014, Histoire (Rennes), 978-2-7535-3322-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01634934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ribot, héritier et défenseur de la culture politique libérale dans les débuts de la troisième république</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Apprentissage du « suffrage universel » et construction d’un fief électoral : Alexandre Ribot dans sa circonscription (1878-1909) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bantigny, Ludivine ; Baubérot, Arnaud. </w:t>
+              <w:t xml:space="preserve">in François DUBASQUE et Éric KOCHER-MARBOEUF (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hériter en politique, filiations, générations et transmissions politiques (Allemagne, France et Italie, XIXe-XXIe siècle) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de France, 2011, 978-2-13-058491-9</w:t>
+              <w:t xml:space="preserve">Terres d’élections. Les dynamiques de l’ancrage politique (1750-2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 229-239, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01634918v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ribot, héritier et défenseur de la culture politique libérale dans les débuts de la troisième république</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Badier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bantigny, Ludivine ; Baubérot, Arnaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hériter en politique, filiations, générations et transmissions politiques (Allemagne, France et Italie, XIXe-XXIe siècle) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, 2011, 978-2-13-058491-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01634918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ribot, un juriste dans les débuts de la troisième république</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stora-Lamarre, Annie; Halperin, Jean-Louis; Audren, Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La république et son droit (1870-1930)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, Presses Universitaires de Franche-Comté, pp.133-146, 2011, Annales littéraires de l'Université de Franche-Comté. Série Historiques 978-2-84867-318-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01634909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4828,91 +5008,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Gambetta, la gauche et le compromis des lois constitutionnelles », Dossier France Mémoire (150 ans de l’adoption des lois constitutionnelles de la IIIe République)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4922,348 +5102,348 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labellisation E3D et ODD : étude exploratoire dans le Loiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Feinard-Duranceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Glomeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les enseignants du XXIème siècle à une prise en compte éducative des Objectifs du Développement Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Universitaire Formation Education Développement Durable (RéUniFEDD-FECODD), Mar 2020, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation au développement durable et la labellisation E3D (École ou Établissement en Démarche globale de Développement Durable) : effets et enjeux des contextes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Feinard-Duranceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Glomeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pratiques enseignantes à l’épreuve des contextes : Apprentissage, professionnalisation, adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Équipe de Recherche sur les Contextes et Acteurs de l’éducation (EA 7493), Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Alexandre Ribot et la réforme de l’enseignement secondaire (1898-1902) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69e congrès de la Commission internationale pour l'histoire des assemblées d'état</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Commission internationale pour l'histoire des assemblées d'état, Sep 2017, Orléans et Paris, France. Disponible en ligne : https://www.youtube.com/watch?v=8jxHDRs98x8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5273,250 +5453,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Duvergier de Hauranne au XIXe siècle. Une dynastie de parlementaires libéraux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">250 lieux, personnages, moments. Patrimoine en Beauce, Berry, Gâtinais, Perche, Sologne, Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, p. 315-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Alexandre Ribot »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Clemenceau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, p. 599-601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Armand Besnard »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le ministère de la marine et des colonies de 1689 à 1958 : étude historique et dictionnaire biographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, p. 152-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5584,51 +5764,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA9ADB28"/>
+    <w:nsid w:val="C7AE6AA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5815,51 +5995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/walter-badier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12213107X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01320692v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Badier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ORLE1146" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allorant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041039v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guislin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616246v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cahen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kimble" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean P. Morris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041041v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Castagnez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garrigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.160732" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316762v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borrell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598579v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6914/lieux-de-memoire-en-centre-val-de-loire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745508v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598556v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753577688/1870-entre-memoires-regionales-et-oubli-national" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614606v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525799v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paye-Moissinac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614607v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113309v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rigolet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2968-9198/24189" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041123v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.2.97175" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574089v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.035.0061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.035.0177" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.420.0357" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574141v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.844" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041131v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.020.0173" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.12671" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634883v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.017.0178" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395520v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.014.0159" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440277v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041050v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?GCOI=27574100136420" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439738v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041053v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440127v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18616-8.p.0089" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041059v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Trovalusci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041062v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574100v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574104v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566225v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Feinard-Duranceau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Glom&#233;ron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maguin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614608v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.160962" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574244v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/161022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03647546v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574105v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/247286#id" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614610v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03505789v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041065v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634934v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634918v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634909v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083508v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585060v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Glomeron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03263435v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03505793v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041118v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041119v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/walter-badier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12213107X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/15096985" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000055228492" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01320692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Badier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ORLE1146" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041039v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allorant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guislin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616246v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cahen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kimble" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean P. Morris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041041v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Castagnez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garrigues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.160732" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598579v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borrell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6914/lieux-de-memoire-en-centre-val-de-loire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316762v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753577688/1870-entre-memoires-regionales-et-oubli-national" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525799v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paye-Moissinac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574088v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440119v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rigolet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2968-9198/24189" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041123v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.2.97175" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574089v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.035.0061" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.035.0177" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574114v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.420.0357" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574143v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574224v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.844" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041131v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.020.0173" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041125v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.12671" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634883v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.017.0178" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395520v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.014.0159" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440277v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041053v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439738v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?GCOI=27574100136420" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18616-8.p.0089" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574097v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597413v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Dhondt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/relations-internationales-et-droits/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041062v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Trovalusci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574104v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574100v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614608v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.160962" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574244v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/161022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03647546v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574105v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566225v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Feinard-Duranceau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Glom&#233;ron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maguin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614610v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041141v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614613v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/247286#id" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03505789v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634934v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041065v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634918v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634909v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585060v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Glomeron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03263435v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03505793v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>