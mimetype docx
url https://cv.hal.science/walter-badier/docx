--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -311,1125 +311,1200 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01320692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (12)</w:t>
+        <w:t xml:space="preserve">Ouvrages (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ribot. Une vie en politique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Badier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires du Septentrion. , 354 p., 2025, 12845655</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. pp.134, 2026, Epures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041039v1</w:t>
+                <w:t xml:space="preserve">hal-05609513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Gambetta. Défendre la patrie, fonder la République</w:t>
+                <w:t xml:space="preserve">Alexandre Ribot. Une vie en politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Calype, 112 p., 2025, 978-2-494178-22-9</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Guislin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion. , 354 p., 2025, 12845655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041032v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations internationales et droit(s) :acteurs, institutions et législations comparées/Law(s) and international relations : Institutions, Actors and Comparative Legislation (1815-1914)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Cahen</w:t>
+                <w:t xml:space="preserve">Léon Gambetta. Défendre la patrie, fonder la République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">pedone. 2024, 9782233010674</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Calype, 112 p., 2025, 978-2-494178-22-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616246v1</w:t>
+                <w:t xml:space="preserve">hal-05041032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procès politiques : tribune ou tremplin pour l’opposition ? (France, XIXe – XXe siècles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relations internationales et droit(s) :acteurs, institutions et législations comparées/Law(s) and international relations : Institutions, Actors and Comparative Legislation (1815-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Kimble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes. 280 p., 2024, 9782753598454</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean P. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pedone. 2024, 9782233010674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041041v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Dix décisives. 1869-1879</w:t>
+                <w:t xml:space="preserve">Procès politiques : tribune ou tremplin pour l’opposition ? (France, XIXe – XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlline Castagnez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. 280 p., 2024, 9782753598454</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608644v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux de mémoire en Centre-Val de Loire</w:t>
+                <w:t xml:space="preserve">Les Dix décisives. 1869-1879</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes; Presses universitaires de Rennes, 2022, Collection Histoire, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.160732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Garrigues</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">halshs-03598579v1</w:t>
+                <w:t xml:space="preserve">hal-03608644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner l'histoire à l'école primaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lieux de mémoire en Centre-Val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allorant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Hachette éducation, 140 p., 2021, Profession enseignant, 9782017099307</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Borrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.324, 2021, 9782753581692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745508v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03598579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux de mémoires en Centre-Val de Loire. Lieux, Figures, Moments. Actes du colloque d’Orléans des 17-19 juin 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Allorant</w:t>
+                <w:t xml:space="preserve">Enseigner l'histoire à l'école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, 323 p., 2021</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hachette éducation, 140 p., 2021, Profession enseignant, 9782017099307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316762v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1870, entre mémoires régionales et oubli national. Se souvenir de la guerre franco-prussienne</w:t>
+                <w:t xml:space="preserve">Lieux de mémoires en Centre-Val de Loire. Lieux, Figures, Moments. Actes du colloque d’Orléans des 17-19 juin 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Borrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.298, 2019, 9782753577688</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 323 p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03598556v1</w:t>
+                <w:t xml:space="preserve">hal-04316762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ribot et la République modérée : formation et ascension d’un homme politique libéral (1858-1895)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1870, entre mémoires régionales et oubli national. Se souvenir de la guerre franco-prussienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allorant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Fondation Varenne. 632 p., 2016, Collection des thèses, 2370320974</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.298, 2019, 9782753577688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614606v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03598556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyages en Amérique. La société américaine vue par Marcel Jozon en 1869 et Alexandre Ribot en 1886-1887</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Ribot et la République modérée : formation et ascension d’un homme politique libéral (1858-1895)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Pierre Allorant, Walter Badier, Lucie Paye-Moissinac. L'Harmattan, pp.172, 2011, 9782296551527</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation Varenne. 632 p., 2016, Collection des thèses, 2370320974</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01525799v1</w:t>
+                <w:t xml:space="preserve">hal-03614606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Voyages en Amérique. La société américaine vue par Marcel Jozon en 1869 et Alexandre Ribot en 1886-1887</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allorant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Badier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Paye-Moissinac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Allorant, Walter Badier, Lucie Paye-Moissinac. L'Harmattan, pp.172, 2011, 9782296551527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01525799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Émile Henry. De la propagande par le Fait au terrorisme anarchiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Libertaires. 226 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1439,146 +1514,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier « Pour une histoire politique du Berry. Actes du colloque du 1er décembre 2022 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'archéologie et d'Histoire du Berry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 235-236, 105 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier de la revue Parlement[s] &amp;quot;Le Progressisme existe-t-il ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1587,51 +1662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n° 35, 286 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1641,51 +1716,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’après-débâcle : le moment opportun pour refonder les élites ? Réflexions et acteurs autour des créations de Sciences Po et de l’ENA »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1701,164 +1776,164 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Suite française. Rivista di cultura e politica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Dossier "Débâcle", p. 75-94. disponible en ligne : https://suitefrancaise.labcd.unipi.it/wp-content/uploads/2025/11/5.-Badier.Alloran-Lapres-debacle-le-moment-opportun-pour-refonder-les-elites-Reflexions-et-acteurs-autour-des-creations-de-Sciences-Po-et-de-lENA.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustrer l’installation de la République dans les manuels scolaires. Entre histoire immédiate et construction d’une mémoire nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rigolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utpictura18, Rubriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4 (Illustrer le roman national, sous la direction de Nicolas Bianchi et Nicolas Diassinous), https://utpictura18.univ-amu.fr/rubriques/numeros/illustrer-roman-national/illustrer-linstallation-republique-dans-manuels. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58048/2968-9198/24189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’amitié en politique. Lettres du préfet Alapetite au ministre Alexandre Ribot »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1874,1071 +1949,1071 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 49, pp. 193-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Schwartz, Le libéralisme caméléon. Les libéraux sous le Second Empire (1848–1870), Besançon (Presses universitaires de Franche-Comté) 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia-Recencio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023/2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2023.2.97175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La République progressiste : un opportunisme « fin de siècle » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 35 (n° 35), pp. 61-78. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.035.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le progressisme à l’épreuve de l’engagement local. Entretien avec Benoist Pierre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 35, pp. 177-188. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.035.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le député et son double : l’amitié entre Alexandre Ribot et Georges Foissey »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 99, p. 357-379. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.420.0357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Prosper Duvergier de Hauranne. Parcours politique d’un notable libéral de la Restauration à la Troisième République »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'archéologie et d'Histoire du Berry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 216, pp. 19-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Société de législation comparée, boîte à idées du parlementarisme libéral de l’Empire libéral à la République opportuniste »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/cliothemis.844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le lien de causalité dans les manuels scolaires : le cas des attentats anarchistes des années 1892-1894 en France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactica Historica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp. 95-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FONTAINE Marion, MONIER Frédéric et PROCHASSON Christophe, Une contre-histoire de la IIIe République, Paris, La Découverte, mars 2013, 401 p.,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, n° 20, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl.020.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Séguéla, Clemenceau ou la tentation du Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoirepolitique.12671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La correspondance d'Alexandre Ribot en Amérique (1886-1887) : entre impressions de voyages et réflexions politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40, pp.207-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01634883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BOUHEY Vivien, Les anarchistes contre la République. Contribution à l’histoire des réseaux sous la Troisième République (1880-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, n° 17, pp.178-190. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl.017.0178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Henry, le « Saint-Just de l'Anarchie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, n°14 (2), pp.159-171. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl.014.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le mouvement anarchiste français et la propagande par le fait : l’exemple des frères Henry »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gavroche : revue d'histoire populaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 156, p. 4-9. Disponible en ligne : http://archivesautonomies.org/IMG/pdf/gavroche/Gavroche-n156.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2948,365 +3023,365 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le rapprochement franco-russe d’après les mémoires de Charles de Freycinet et d’Alexandre Ribot (1890-1893) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Julien Bouchet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charles de Freycinet. L’ingénieur de la République</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, p. 257-273, 2025, 9782384280193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« (Ré)interroger l’histoire politique de la Troisième République par l’étude de ses acteurs : bilan de dix années de recherche »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Eric Anceau, Cédric Maurin, Publications historiques de l’Est. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuités et discontinuités républicaines de la Révolution à la Libération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 25-33, 2025, 978-2-85730-091-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Alexandre Ribot - Georges Picot, deux républicains conservateurs engagés : l’homme politique et le notable militant »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Pierre Allorant, Walter Badier, Jean-Marc Guislin et Olivier Tort (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alexandre Ribot, une vie en politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 35-47, 2025, 12845655</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Daniel Halévy, observateur et historien du régime »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Alain Laquièze, Éric Peuchot et Jean-Félix de Bujadoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise de la démocratie parlementaire et réformisme constitutionnel au temps de la Belle Époque,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 89-106, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18616-8.p.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Georges Picot, compagnon de route du réformateur social Jules Siegfried »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3322,186 +3397,186 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carole Christen (dir.), Jules Siegfried (1837-1922). négociant international, républicain libéral, réformateur social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2024, 978-2-406-16500-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un paysage urbain transformé par l’évolution des activités d’Orléans (1820-1940) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Pierre Allorant et Gaël Rideau (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire d’Orléans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes; Presses universitaires François Rabelais, p. 346-359, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching the Law of Nations in King Leopold’s Foreign Office: Léon Arendt’s Droit des gens-course (1903)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Dhondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Kimble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3510,96 +3585,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations internationales et droit(s). Acteurs, institutions et législations comparées - Law(s) and International Relations. Actors, institutions and comparative legislations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.169-199, 2024, 9782233010674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Naissance et affirmation de la Société de législation comparée (1869-1900) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3619,159 +3694,159 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Raphaël Cahen, Sara L. Kimble, Pierre Allorant, Walter Badier et P. Sean Morris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations internationales et droit(s) : acteurs, institutions et législations comparées / Law(s) and international relations : actors, institutions and comparative legislation (1815-1914)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pedone, p. 353-369, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les procès des Trente et de Palerme (1894), une « école d’anarchie » ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Trovalusci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Pierre Allorant, Walter Badier et Noëlline Castagnez (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procès politiques : tribune ou tremplin pour l’opposition ? (France, XIXe – XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 105-115, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le déploiement d’un réseau de jurisconsultes influents » [Société de législation comparée]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3787,73 +3862,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Nicolas Cornu Thénard et Sylvain Soleil (dir.), La Société de législation comparée. Études sur 150 ans d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 26-61, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La fondation d’une société savante » [Société de législation comparée]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3869,73 +3944,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Nicolas Cornu Thénard et Sylvain Soleil (dir.), La Société de législation comparée. Études sur 150 ans d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 8-25, 2023, 978-2-36517-094-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Société de législation comparée durant les Dix décisives : un vivier pour la République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3945,1060 +4020,1060 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dix décisives 1869-1879</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2022, 9782753583863. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.160962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Acteurs et familles politiques durant les Dix décisives » (dossier iconographique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dix décisives 1869-1879</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 453-476, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Allorant, Pierre; Badier, Walter; Garrigues, Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dix décisives. 1869-1879</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.11-15, 2022, Collection "Histoire", 978-2-7535-8386-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Alexandre Ribot, un opposant libéral à la République combiste »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Julien Bouchet et Pierre Triomphe (dir.), Émile Combes et le combisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp. 327-343, 2022, 978-2-35030-783-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation au développement durable et la labellisation E3D : effets et enjeux des contextes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Feinard-Duranceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gloméron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pratiques des enseignants à l'épreuve des contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’idée de meurt pas avec eux ». La Mémoire des propagandistes par le fait dans la culture politique anarchiste en France et en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Trovalusci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Michel Biard, Jean-Numa Ducange et Jean-Yves Frétigné (dir.), Mourir en révolutionnaire (XVIIIe-XXe siècle), Paris, Société des études robespierristes,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 201-210, 2021, 978-2-908327-94-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ernest Duvergier de Hauranne, un notable libéral au service de la République (1843-1877) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Pierre ALLORANT, Walter BADIER, Alexandre BORRELL et Jean GARRIGUES (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les lieux de mémoire en Centre-Val de Loire. Lieux, Acteurs, Moments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 161-171. Disponible en ligne : https://books.openedition.org/pur/245229, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La carrière des parlementaires méditerranéens dans les débuts de la Troisième République (1871-1914) : portrait de groupe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Jean-Paul Pellegrinetti (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une histoire politique de la France méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre de 1870 dans les programmes et les manuels de l’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre ALLORANT, Walter BADIER et Jean GARRIGUES. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1870, entre mémoires régionales et oubli national. Se souvenir de la guerre franco-prussienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.133-142, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage du &amp;quot;suffrage universel&amp;quot; et construction d'un fief électoral : Alexandre Ribot dans sa circonscription (1878-1909)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terres d'élections : les dynamiques de l'ancrage politique, 1750-2009 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.229-239, 2014, Histoire (Rennes), 978-2-7535-3322-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01634934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Apprentissage du « suffrage universel » et construction d’un fief électoral : Alexandre Ribot dans sa circonscription (1878-1909) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in François DUBASQUE et Éric KOCHER-MARBOEUF (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terres d’élections. Les dynamiques de l’ancrage politique (1750-2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 229-239, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ribot, héritier et défenseur de la culture politique libérale dans les débuts de la troisième république</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bantigny, Ludivine ; Baubérot, Arnaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hériter en politique, filiations, générations et transmissions politiques (Allemagne, France et Italie, XIXe-XXIe siècle) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, 2011, 978-2-13-058491-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01634918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ribot, un juriste dans les débuts de la troisième république</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stora-Lamarre, Annie; Halperin, Jean-Louis; Audren, Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La république et son droit (1870-1930)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, Presses Universitaires de Franche-Comté, pp.133-146, 2011, Annales littéraires de l'Université de Franche-Comté. Série Historiques 978-2-84867-318-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01634909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5008,91 +5083,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Gambetta, la gauche et le compromis des lois constitutionnelles », Dossier France Mémoire (150 ans de l’adoption des lois constitutionnelles de la IIIe République)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5102,348 +5177,348 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labellisation E3D et ODD : étude exploratoire dans le Loiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Feinard-Duranceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Badier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Feinard-Duranceau</w:t>
+                <w:t xml:space="preserve">Evelyne Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Walter Badier</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Glomeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les enseignants du XXIème siècle à une prise en compte éducative des Objectifs du Développement Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Universitaire Formation Education Développement Durable (RéUniFEDD-FECODD), Mar 2020, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation au développement durable et la labellisation E3D (École ou Établissement en Démarche globale de Développement Durable) : effets et enjeux des contextes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Feinard-Duranceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Glomeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pratiques enseignantes à l’épreuve des contextes : Apprentissage, professionnalisation, adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Équipe de Recherche sur les Contextes et Acteurs de l’éducation (EA 7493), Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Alexandre Ribot et la réforme de l’enseignement secondaire (1898-1902) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69e congrès de la Commission internationale pour l'histoire des assemblées d'état</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Commission internationale pour l'histoire des assemblées d'état, Sep 2017, Orléans et Paris, France. Disponible en ligne : https://www.youtube.com/watch?v=8jxHDRs98x8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5453,250 +5528,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Duvergier de Hauranne au XIXe siècle. Une dynastie de parlementaires libéraux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">250 lieux, personnages, moments. Patrimoine en Beauce, Berry, Gâtinais, Perche, Sologne, Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, p. 315-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Alexandre Ribot »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Clemenceau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, p. 599-601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Armand Besnard »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le ministère de la marine et des colonies de 1689 à 1958 : étude historique et dictionnaire biographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, p. 152-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5764,51 +5839,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7AE6AA7"/>
+    <w:nsid w:val="B3B15C6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5995,51 +6070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/walter-badier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12213107X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/15096985" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000055228492" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01320692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Badier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ORLE1146" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041039v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allorant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guislin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616246v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cahen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kimble" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean P. Morris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041041v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Castagnez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garrigues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.160732" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598579v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borrell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6914/lieux-de-memoire-en-centre-val-de-loire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316762v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753577688/1870-entre-memoires-regionales-et-oubli-national" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525799v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paye-Moissinac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574088v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440119v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rigolet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2968-9198/24189" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041123v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.2.97175" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574089v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.035.0061" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.035.0177" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574114v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.420.0357" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574143v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574224v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.844" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041131v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.020.0173" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041125v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.12671" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634883v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.017.0178" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395520v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.014.0159" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440277v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041053v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439738v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?GCOI=27574100136420" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18616-8.p.0089" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574097v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597413v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Dhondt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/relations-internationales-et-droits/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041062v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Trovalusci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574104v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574100v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614608v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.160962" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574244v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/161022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03647546v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574105v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566225v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Feinard-Duranceau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Glom&#233;ron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maguin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614610v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041141v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614613v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/247286#id" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03505789v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634934v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041065v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634918v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634909v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585060v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Glomeron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03263435v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03505793v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/walter-badier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12213107X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/15096985" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000055228492" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01320692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Badier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ORLE1146" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609513v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allorant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041039v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guislin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041032v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616246v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cahen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kimble" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean P. Morris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Castagnez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608644v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garrigues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.160732" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borrell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6914/lieux-de-memoire-en-centre-val-de-loire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745508v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753577688/1870-entre-memoires-regionales-et-oubli-national" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paye-Moissinac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574088v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rigolet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2968-9198/24189" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574112v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.2.97175" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574089v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.035.0061" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.035.0177" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.420.0357" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574224v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.844" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041131v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.020.0173" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.12671" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634883v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041135v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.017.0178" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395520v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.014.0159" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440277v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041053v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439738v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?GCOI=27574100136420" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440127v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18616-8.p.0089" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041056v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Dhondt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/relations-internationales-et-droits/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041062v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041059v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Trovalusci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574104v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574100v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.160962" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574244v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/161022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03647546v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04574105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566225v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Feinard-Duranceau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Glom&#233;ron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maguin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614610v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041141v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614613v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/247286#id" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03505789v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634934v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041065v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634918v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634909v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Glomeron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03263435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575731v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03505793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041118v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041119v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>