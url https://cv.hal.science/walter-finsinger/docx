--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -2649,524 +2649,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032720v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global database of Holocene paleotemperature records</w:t>
+                <w:t xml:space="preserve">Pollen-based climate reconstruction techniques for late Quaternary studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darrell S Kaufman</w:t>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas S Mckay</w:t>
+                <w:t xml:space="preserve">Basil A.S. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Heiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cody Routson</w:t>
+                <w:t xml:space="preserve">Heikki Seppä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Erb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Basil A.S. Davis</w:t>
+                <w:t xml:space="preserve">Brian M. Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/S41597-020-0445-3⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 210, pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543196v1</w:t>
+                <w:t xml:space="preserve">hal-02984067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of climate-fuel feedbacks on Holocene biomass burning in upper-montane Carpathian forests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights on stomata analysis of European conifers 65 years after the pioneering study of Werner Trautmann (1953)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Finsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Tinner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2020.103264⟩</w:t>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.393-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-019-00754-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890207v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on stomata analysis of European conifers 65 years after the pioneering study of Werner Trautmann (1953)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A global database of Holocene paleotemperature records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darrell S Kaufman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas S Mckay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cody Routson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Erb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basil A.S. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00334-019-00754-1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/S41597-020-0445-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319673v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen-based climate reconstruction techniques for late Quaternary studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of climate-fuel feedbacks on Holocene biomass burning in upper-montane Carpathian forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vachel Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Chevalier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oliver Heiri</w:t>
+                <w:t xml:space="preserve">Přemysl Bobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Moravcová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heikki Seppä</w:t>
+                <w:t xml:space="preserve">Anna Šolcová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian M. Chase</w:t>
+                <w:t xml:space="preserve">Richard Chiverrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 210, pp.1-33. </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 193, pp.103264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2020.103264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02984067v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire hazard modulation by long-term dynamics in land cover and dominant forest type in eastern and central Europe</w:t>
               </w:r>
@@ -3286,90 +3286,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Eurasian Modern Pollen Database (EMPD), Version 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basil A.S. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vachel Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3548,295 +3548,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoclimate reconstruction and mire development in the Eastern Great Hungarian Plain for the last 20,000 years</w:t>
+                <w:t xml:space="preserve">Differing climatic mechanisms control transient and accumulated vegetation novelty in Europe and eastern North America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ildikó Vincze</w:t>
+                <w:t xml:space="preserve">Kevin D. Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John W. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Katalin Hubay</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Giesecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2019.104112⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 374 (1788), pp.20190218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279803v1</w:t>
+                <w:t xml:space="preserve">hal-02344475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differing climatic mechanisms control transient and accumulated vegetation novelty in Europe and eastern North America</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paleoclimate reconstruction and mire development in the Eastern Great Hungarian Plain for the last 20,000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John W. Williams</w:t>
+                <w:t xml:space="preserve">Ildikó Vincze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Brewer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Walter Finsinger</w:t>
+                <w:t xml:space="preserve">Gusztáv Jakab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihály Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Giesecke</w:t>
+                <w:t xml:space="preserve">Katalin Hubay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 374 (1788), pp.20190218. </w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 271, pp.104112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2019.104112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344475v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PaCTS 1.0: A Crowdsourced Reporting Standard for Paleoclimate Data</w:t>
               </w:r>
@@ -4084,291 +4084,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Ecological History of a Tropical Agroforestry Landscape Using Fossil Pollen and Charcoal Analysis from Four Sites in Western Ghats, India</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Nogué</w:t>
+                <w:t xml:space="preserve">Holocene-scale fire dynamics of central European temperate spruce-beech forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vachel Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Moravcová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chiverrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Tovar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shonil Bhagwat</w:t>
+                <w:t xml:space="preserve">Jennifer Clear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-017-0132-1⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 191, pp.15 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814634v1</w:t>
+                <w:t xml:space="preserve">hal-01813530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene-scale fire dynamics of central European temperate spruce-beech forests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Chiverrell</w:t>
+                <w:t xml:space="preserve">Exploring the Ecological History of a Tropical Agroforestry Landscape Using Fossil Pollen and Charcoal Analysis from Four Sites in Western Ghats, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Nogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Tovar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shonil Bhagwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Clear</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katherine J. Willis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 191, pp.15 - 30. </w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (1), pp.45 - 55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10021-017-0132-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813530v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exceptionally high levels of lead pollution in the Balkans from the Early Bronze Age to the Industrial Revolution</w:t>
               </w:r>
@@ -4523,51 +4523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildikó Orbán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Pál</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildikó Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 477, pp.94 - 105. </w:t>
@@ -4631,51 +4631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Pál</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krisztina Buczkó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildikó Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4700,116 +4700,128 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 477, pp.79 - 93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treeline and timberline dynamics on the northern and southern slopes of the Retezat Mountains (Romania) during the late glacial and the Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildikó Orbán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilary Birks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildikó Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4818,1049 +4830,1073 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Pál</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 477, pp.59 - 78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene treeline and timberline changes in the South Carpathians (Romania): Climatic and anthropogenic drivers on the southern slopes of the Retezat Mountains</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ilona Pál</w:t>
+                <w:t xml:space="preserve">Late-glacial and Holocene European pollen data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Brewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Giesecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basil A. S. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Wolters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683617702227⟩</w:t>
+              <w:t xml:space="preserve">Journal of Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.921-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17445647.2016.1197613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814620v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene vegetation and fire dynamics at Crveni Potok, a small mire in the Dinaric Alps (Tara National Park, Serbia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Between Atlantic and Mediterranean: Changes in technology during the Late Glacial in Western Europe and the climate hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Tomasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Bojovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 428, pp.33 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.01.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.04.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01814621v1</w:t>
+                <w:t xml:space="preserve">hal-01814619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late-glacial and Holocene European pollen data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Basil A. S. Davis</w:t>
+                <w:t xml:space="preserve">Holocene treeline and timberline changes in the South Carpathians (Romania): Climatic and anthropogenic drivers on the southern slopes of the Retezat Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildikó Vincze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildikó Orbán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilary Birks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Pál</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steffen Wolters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17445647.2016.1197613⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (11), pp.1613 - 1630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683617702227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773392v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between Atlantic and Mediterranean: Changes in technology during the Late Glacial in Western Europe and the climate hypothesis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holocene vegetation and fire dynamics at Crveni Potok, a small mire in the Dinaric Alps (Tara National Park, Serbia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Morales-Molino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariusz Gałka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verushka Valsecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Bojovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.01.056⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 167, pp.63 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.04.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814619v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns and dynamics of European vegetation change over the last 15,000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giesecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Leydet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard H. W. Bradshaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44 (7), pp.1441-1456. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence patterns of novelty in European vegetation assemblages over the past 15 000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giesecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Leydet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (3), pp.336-346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ele.12731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale moisture availability increase during the 8.2-ka climatic event inferred from biotic proxy records in the South Carpathians (SE Romania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Pál</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enikő Magyari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihály Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildikó Vincze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">József Pálfy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (9), pp.1382 - 1396. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683616640039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term man–environment interactions in the Bolivian Amazon: 8000 years of vegetation dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline F.N. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5869,4762 +5905,4774 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Colombaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 132, pp.114 - 128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of stomata analysis in conifers to estimate presence of conifer trees: examples from the Alps</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Historical range of fire frequency is not the Achilles' heel of the Corsican black pine ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Kaltenrieder</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Berangere Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Finsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00334-014-0431-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 102 (2), pp.381 - 395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814614v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charcoal dispersion and deposition in boreal lakes from 3 years of monitoring: Differences between local and regional fires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The potential of stomata analysis in conifers to estimate presence of conifer trees: examples from the Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Ali</w:t>
+                <w:t xml:space="preserve">Brigitta Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Asselin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Paradis</w:t>
+                <w:t xml:space="preserve">Willem van Der Knaap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bergeron</w:t>
+                <w:t xml:space="preserve">Gerhard Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Kaltenrieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014GL060984⟩</w:t>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (3), pp.249 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-014-0431-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814528v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A guide to screening charcoal peaks in macrocharcoal-area records for fire-episode reconstructions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charcoal dispersion and deposition in boreal lakes from 3 years of monitoring: Differences between local and regional fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Oris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (19), pp.6743 - 6752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL060984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959683614534737⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01814538v1</w:t>
+                <w:t xml:space="preserve">hal-01814528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A long-term multi-proxy record of varved sediments highlights climate-induced mixing-regime shift in a large hard-water lake ~5000 years ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliya Kirilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Guilizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 73 (2), pp.9-20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/jlimnol.2014.907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical range of fire frequency is not the Achilles' heel of the Corsican black pine ecosystem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A guide to screening charcoal peaks in macrocharcoal-area records for fire-episode reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christopher Carcaillet</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Fevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enikő Magyari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12207⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (8), pp.1002 - 1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683614534737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814530v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of increased fire activity on global warming in the boreal forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Oris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Reviews -Ottawa- National Research Council</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22 (3), pp.206 - 219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/er-2013-0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards mapping the late Quaternary vegetation change of Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giesecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basil a S Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Wolters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (1), pp.75 - 86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00334-012-0390-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term fire history in northern Quebec: implications for the northern limit of commercial forests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Using tree-ring records to calibrate peak detection in fire reconstructions based on sedimentary charcoal records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Oris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Finsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blarquez</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.12240⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (6), pp.635 - 645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683614526902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814527v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using tree-ring records to calibrate peak detection in fire reconstructions based on sedimentary charcoal records</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Long-term fire history in northern Quebec: implications for the northern limit of commercial forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Oris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Bergeron</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blarquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683614526902⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (3), pp.675 - 683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814565v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change during the past 1000 years: a high-temporal-resolution multiproxy record from a mire in northern Finland</w:t>
+                <w:t xml:space="preserve">Estimating variation in stomatal frequency at intra-individual, intra-site, and inter-taxonomic levels in populations of the Leonardoxa africana (Fabaceae) complex over environmental gradients in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.2598⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 345 (7-8), pp.350 - 359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2013.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01814519v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating variation in stomatal frequency at intra-individual, intra-site, and inter-taxonomic levels in populations of the Leonardoxa africana (Fabaceae) complex over environmental gradients in Cameroon</w:t>
+                <w:t xml:space="preserve">Climate change during the past 1000 years: a high-temporal-resolution multiproxy record from a mire in northern Finland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doyle Mckey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kristian Schoning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheila Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Lücke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Goslar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2013.06.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (2), pp.152 - 164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.2598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814520v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Paleo-Biodiversity Using Low Proxy Influx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blarquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (6), pp.e65852. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0065852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local versus regional processes: can soil characteristics overcome climate and fire regimes by modifying vegetation trajectories?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Genries</w:t>
+                <w:t xml:space="preserve">A regional tephrostratigraphic framework for central and southern European climate archives during the Last Glacial to Interglacial transition: comparisons north and south of the Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine S. Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon P.E. Blockley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christopher Carcaillet</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.2560⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp.50 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01814517v1</w:t>
+                <w:t xml:space="preserve">hal-01814515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regional tephrostratigraphic framework for central and southern European climate archives during the Last Glacial to Interglacial transition: comparisons north and south of the Alps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Lotter</w:t>
+                <w:t xml:space="preserve">Local versus regional processes: can soil characteristics overcome climate and fire regimes by modifying vegetation trajectories?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Genries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Letizia Filippi</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Asnong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.10.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (7), pp.745 - 756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.2560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01814515v1</w:t>
+                <w:t xml:space="preserve">hal-01814517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circum-Mediterranean fire activity and climate changes during the mid-Holocene environmental transition (8500-2500 cal. BP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitchell Power</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carrión</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (1), pp.53 - 73. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683610384164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Atlantic Warm Pool on precipitation and temperature in Florida during North Atlantic cold spells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timme Donders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jan de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (1-2), pp.109 - 118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00382-009-0702-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lateglacial Quercus expansion in the southern European Alps: rapid vegetation response to a late Allerød climate warming?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine S. Lane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta J. van den Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Wagner-Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blockley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26 (7), pp.694 - 702. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.1493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pace of Holocene vegetation change – testing for synchronous developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giesecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.D. Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. John B. Birks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bjune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisaveta Bozilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (19-20), pp.2805 - 2814. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing growing degree-day changes in the cuticle morphology of Betula nana leaves: a new micro-phenological palaeo-proxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Wagner-Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Moberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (6), pp.1008 - 1017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jqs.1388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early to mid-Holocene climate change at Lago dell'Accesa (central Italy): climate signal or anthropogenic bias?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Colombaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verushka Valsecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (8), pp.1239-1247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jqs.1402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00592200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of changing intrinsic water use efficiency under rising atmospheric CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; concentrations in Boreal Fennoscandia from subfossil leaves and tree ring δ&amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Gagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rike Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Mccarrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Loader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17 (2), pp.1064. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2010.02273.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Pollen Database: past efforts and current activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Binney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bradshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (5), pp.417 - 424. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-009-0215-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stomatal-based inference models for reconstruction of atmospheric CO2 concentration: a method assessment using a calibration and validation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Wagner-Cremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (5), pp.757 - 764. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0959683609105300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the influence of climate, human impact and fire on the Holocene population expansion of Fagus sylvatica in the southern Prealps (Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verushka Valsecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitta Ammann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (4), pp.603 - 614. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0959683608089213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late-glacial chironomid-based temperature reconstructions for Lago Piccolo di Avigliana in the southwestern Alps (Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Larocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 257 (1-2), pp.207 - 223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2007.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The late glacial–Holocene transition as inferred from ostracod and pollen records in the Lago Piccolo di Avigliana (Northern Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Belis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitta Ammann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 264 (3-4), pp.306 - 317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2007.03.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal patterns in lacustrine stable isotopes as evidence for climate change during the late glacial in the Southern European Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Belis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon P.E. Blockley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ueli Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Leuenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (3), pp.885 - 895. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10933-008-9205-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern pollen assemblages as climate indicators in southern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Heiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verushka Valsecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lotter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (5), pp.567 - 582. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1466-8238.2007.00313.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between climate and vegetation during the Lateglacial period as recorded by lake and mire sediment archives in Northern Italy and Southern Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Vescovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Ravazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Arpenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Pini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (11-12), pp.1650 - 1669. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen and plant macrofossils at Lac de Fully (2135 m a.s.l.): Holocene forest dynamics on a highland plateau in the Valais, Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (8), pp.1119 - 1127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0959683607082552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human impacts and eutrophication patterns during the past ~200 years at Lago Grande di Avigliana (N. Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bigler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urs Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitta Ammann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 36 (1), pp.55 - 67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10933-006-0002-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene vegetation and land-use changes in response to climatic changes in the forelands of the southwestern Alps, Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (3), pp.243 - 258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jqs.971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human impact during the Bronze Age on the vegetation at Lago Lucone (northern Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verushka Valsecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitta Ammann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15 (2), pp.99 - 113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00334-005-0026-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The expansion of hazel (Corylus avellana L.) in the southern Alps: a key for understanding its early Holocene history in Europe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm O. van Der Knaap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitta Ammann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (5-6), pp.612 - 631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2005.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildfire history and fire ecology of the Swiss National Park (Central Alps): new evidence from charcoal, pollen and plant macrofossils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Stähli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Britta Allgöwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (6), pp.805 - 817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1191/0959683606hol967rp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum count sums for charcoal concentration estimates in pollen slides: accuracy and potential errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15 (2), pp.293-297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1191/0959683605hl808rr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration and population expansion of Abies, Fagus, Picea, and Quercus since 15000 years in and across the Alps, based on pollen-percentage threshold values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.O. van Der Knaap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline F.N. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Pini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (5-6), pp.645-680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2004.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation history and human impact at the Lago del Vei del Bouc (Argentera Massif, Maritime Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 12 (4), pp.223 - 233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/quate.2001.1695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late glacial to Holocene deglaciation of the Colle del Vei del Bouc – Colle del Sabbione area (Argentera Massif, Maritime Alps, Italy-France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10640,51 +10688,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 24, pp.141-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10694,51 +10742,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land-Cover mapping in the Biogradska Gora National Park with very-high-resolution Pléiades images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Cagliero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10787,70 +10835,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomatics and Geospatial Technologies. ASITA 2021. Communications in Computer and Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1507, Springer, pp.15-27, 2022, 978-3-030-94426-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-94426-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10860,104 +10908,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tapas: an R package to perform trend and peaks analysis. Zenodo. https://doi.org/10.5281/zenodo.6344463</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iago Bonnici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10967,51 +11015,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic impacts of anthropogenic fires and aridity on plant diversity in the Western Ghats: Implications for management of ancient social-ecological systems. EcoEvoRxiv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charuta J. Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11059,51 +11107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shonil Bhagwat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11113,51 +11161,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rates of palaeoecological change can inform ecosystem restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11187,711 +11235,711 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Paleolimnology &amp; Limnogeology International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2025, Aix les Bains, France</w:t>
+              <w:t xml:space="preserve">, Oct 2025, Aix-Les-Bains, France. pp.230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338546v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rates of palaeoecological change can inform ecosystem restoration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fire as a key factor in the transition and maintenance of the oak savanna ecosystem in the Cedar Creek Ecosystem Science Reserve, Minnesota, USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapellegerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Paleolimnology &amp; Limnogeology International Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. pp.EGU25-18739, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373112v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire as a key factor in the transition and maintenance of the oak savanna ecosystem in the Cedar Creek Ecosystem Science Reserve, Minnesota, USA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rates of palaeoecological change can inform ecosystem restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bigler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schwörer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Tinner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd Paleolimnology &amp; Limnogeology International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Aix les Bains, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373063v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research, nature conservation, outreach and education need open, community-curated data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giesecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Nogué Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bradshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Olivia Camara-Brügger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Paleolimnology &amp; Limnogeology International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Aix-Les-Bains, France. pp.735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human impacts, fire, and vegetation change during the neolithization process in the Barcelona Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Pena Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Julià Brugués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Riera Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Annual Meeting AASP - The Palynological Society 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AASP &amp; The Palynological Society, Jun 2024, Montpellier, France. pp.56-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of fire disturbances, human activities and climate change for long-term forest dynamics in European mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference on Regional Climate and Environmental Dynamics (INQUA Regional Meeting; GCBS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Suceava (Romania), Sep 2023, Vatra Dornei, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends and Peaks analysis in R with the ‘tapas’ package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iago Bonnici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Long-term fire-vegetation change: data-based challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Geography, University of Göttingen, Germany, Feb 2023, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The value of long-term history of small and fragmented old-growth forests for restoration ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11950,142 +11998,142 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI INQUA Congress - Time for change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tapas, and R version of CharAnalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BES PalaeoSIG R Masterclass</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Ecological Society, Nov 2022, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A millennium-long history of an iconic old-growth forest in south-east European mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Cagliero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12107,110 +12155,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolò Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MedPalynos2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Modena, Italy. pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling human-fire-climate linkages at mid-elevations in the Šumava Mountains of central Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vachel Kraklow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12259,92 +12307,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. pp.EGU21-12821, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene spatio-temporal patterns of biomass burning in the Bohemian-Bavarian Forest Mountains (Central Europe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Florescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12353,227 +12401,227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Kuneš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Heurich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. pp.EGU21-13342, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene paleoecological changes in the Ecuadorian páramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Aquino-Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ledru Marie-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MedPalynos2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Modena, Italy. pp.139-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-ecological impact of last volcanic eruptions in the Iberian Peninsula in the Late Glacial- Early Holocene transition: multi-proxy analysis results from Pla de les Preses palaeolake (Vall d’en Bas, La Garrotxa, NE Iberia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Revelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12595,106 +12643,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Burjachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Saña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meso’2020 – Tenth International Conference on the Mesolithic in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Toulouse, France. pp.209-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the long-term vegetation and fire-disturbance history of the Biogradska Gora old-growth forest (Montenegro)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Cagliero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12716,244 +12764,244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolò Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing possible climatic mechanisms of vegetation turnover in North America and Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Brewer</w:t>
+                <w:t xml:space="preserve">Assessing the long-term resilience of the Western Ghats agroforestry landscapes: Implications for sustaining biodiversity in one of its prime hotspots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charuta J. Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shonil Bhagwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Ordonez</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Nogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pallavi Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th INQUA 2019 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union for Quaternary Research (INQUA), Jul 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">RGS-IBG Annual International Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Geographic Society; Institute of British Geographers, Aug 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326996v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the resilience of the Western Ghats agroforestry landscapes towards anthropogenic fires and monsoonal variability: Implications for sustaining biodiversity in one of its prime hotspots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charuta J. Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13012,306 +13060,306 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Open Science Meeting of the Global Land Programme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the long-term resilience of the Western Ghats agroforestry landscapes: Implications for sustaining biodiversity in one of its prime hotspots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shonil Bhagwat</w:t>
+                <w:t xml:space="preserve">Testing possible climatic mechanisms of vegetation turnover in North America and Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin D. Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pallavi Anand</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Giesecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ordonez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RGS-IBG Annual International Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Geographic Society; Institute of British Geographers, Aug 2019, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">20th INQUA 2019 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union for Quaternary Research (INQUA), Jul 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325019v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of novelty in the Anthropocene: the Baltic Sea case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosr Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susa Niiranen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Blenckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Baltic Sea Science Congress 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Stockholm, Sweden. pp.219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic fires in agroforestry landscapes of India: Lessons from the “burnt” past for future ecological management in the tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charuta J. Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13370,73 +13418,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th INQUA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EARNEST: Examining the agroforestry landscape resilience in India to inform socioecological sustainability in the tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charuta J. Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13495,113 +13543,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts, 4th World Congress on Agroforestry. Agroforestry: strengthening links between science, society and policy.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millennial-scale fire dynamics in temperate forest of central Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vachel Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Moravcová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Halsall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Dreslerová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13620,551 +13668,551 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing Possible Climatic Mechanisms of Vegetation Turnover and Novelty in North America and Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin D. Burke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giesecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ordonez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic and land-use changes in the South Carpathians: Late Bronze Age alpine grazing and subatlantic timberline shift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enikő Magyari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Pál</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildikó Orbán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Hubay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihály Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Palaeobotany and Palynology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene-scale fire dynamics from spruce-beech temperate forests of central Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vachel Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Moravcová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard C. Chiverrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Clear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Palaeobotany and Palynology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-agent simulations of the trajectory of the LBK Neolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dubouloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Farmers: the view from Archaeology and Science, University of Cardiff</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14174,146 +14222,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A detailed Holocene fire history reconstruction from the Araucaria forest and Grassland (Campos) vegetation mosaics in southern Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Piraquive-Bermúdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giesecke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI INQUA Congress - Time for change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legacies of past human activities on one of the largest old-growth forests in the south-east European mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Cagliero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14372,301 +14420,301 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPD Open Science Meeting and workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differing climatic mechanisms control transient and accumulated vegetation novelty in Europe and eastern North America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin D. Burke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John W. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giesecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene vegetation and fire dynamics at Crveni Potok, a small mire in the Dinaric Alps (Tara National Park, Serbia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Morales-Molino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariusz Gałka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verushka Valsecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Bojovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Palaeobotany and Palynology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14676,100 +14724,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest dynamics under changing climates: history of vegetation and climate in northwestern Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversity and Ecology. Universität Bern, 2004. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05165105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14779,105 +14827,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term evolution of ecosystems: Insights from late-Quaternary palaeoecological records of vegetation change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Universite Montpellier, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05120169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId430"/>
+      <w:footerReference w:type="default" r:id="rId434"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14945,51 +14993,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2C56290"/>
+    <w:nsid w:val="92BFC5B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15176,51 +15224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/walter-finsinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8297-0574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224248308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668776v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; R. M. M. Schmidhauser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Finsinger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cagliero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-024-00334-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704871v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Florescu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tinner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Feurdean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kune&#353;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122267" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531911v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bigler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schw&#246;rer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-1629-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Motta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alberti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berretti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Bilic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2024.1371144" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedeh Sara Sayedi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42408-023-00237-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700848v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vachel Kraklow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Dreslerov&#225;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Cosmin Diaconu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moravcov&#225;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kadlec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108944" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101570v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Revelles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mart&#237; Molist" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Burjachs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Iriarte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35072-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Mesquita-Joanes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rodrigo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231169989" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289364v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-2623" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Marchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsa Lisztes-Szab&#243;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#225;ly Braun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231163515" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aquino-Alfonso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836221101251" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602480v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Morresi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milic Curovic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.30.1.8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446641v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mili&#263; &#268;urovi&#263;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velibor Spalevic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-021-00862-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254826v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Longman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritina Haliuc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Ersek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-2021-65" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119233v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charuta J. Kulkarni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Anand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogu&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shonil Bhagwat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.111957" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937486v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vanel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ribolini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00795-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110097v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Ammar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susa Niiranen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia A. Otto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#246;llmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15503" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499421v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-2633-2021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032720v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Giesche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Lombardo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Veit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-020-00164-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543196v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrell S Kaufman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas S Mckay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Routson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Erb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41597-020-0445-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890207v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vachel Carter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#345;emysl Bobek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna &#352;olcov&#225;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chiverrell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103264" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319673v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00754-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984067v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Sepp&#228;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Chase" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103384" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506499v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Warren" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Connor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1213-2020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489661v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sommer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2020-14" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844429v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Morales-Molino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15354" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279803v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Vincze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guszt&#225;v Jakab" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Hubay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2019.104112" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin D. Burke" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Williams" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giesecke" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0218" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280889v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khider" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emile&#8208;geay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Mckay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garijo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003632" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294160v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2019-260" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814634v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Tovar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Willis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-017-0132-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813530v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clear" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.05.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814643v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile L Ersek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1721546115" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814638v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fevre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Orb&#225;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona P&#225;l" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.029" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814636v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Buczk&#243;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.11.015" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814637v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Birks" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814620v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683617702227" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814621v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Ga&#322;ka" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verushka Valsecchi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Bojovic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.032" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773392v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A. S. Davis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Wolters" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2016.1197613" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814619v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.056" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681629v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leydet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. W. Bradshaw" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12974" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681566v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12731" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814618v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Magyari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef P&#225;lfy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616640039" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814617v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brugger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Gobet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline F.N. van Leeuwen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.11.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814614v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitta Ammann" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van Der Knaap" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Lang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gaillard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Kaltenrieder" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0431-9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814528v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Oris" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ali" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Asselin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL060984" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814538v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Kelly" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614534737" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814545v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fonville" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliya Kirilova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lami" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Guilizzoni" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2014.907" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814530v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Leys" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12207" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814525v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2013-0062" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814536v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil a S Davis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-012-0390-y" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814527v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blarquez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12240" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814565v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614526902" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814519v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Schoning" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Hicks" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#252;cke" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Goslar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2598" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VJ0CQGBK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814520v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut dos Santos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.06.003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814522v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065852" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814517v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Genries" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Asnong" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2560" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9L9X990X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814515v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S. Lane" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P.E. Blockley" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lotter" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia Filippi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.10.015" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBH4RDRX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845945v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Power" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carri&#243;n" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610384164" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845960v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timme Donders" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jan de Boer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grimm" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dekker" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0702-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845954v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta J. van den Brand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Wagner-Cremer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blockley" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1493" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M55FKNNV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845949v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Bennett" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. John B. Birks" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bjune" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisaveta Bozilova" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.06.014" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRBMHV5D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845860v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Moberg" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1388" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XN9KRBJF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00592200v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Colombaroli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1402" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599517v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Gagen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rike Wagner" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Mccarrol" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Loader" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02273.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845858v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Binney" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bradshaw" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-009-0215-9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845859v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609105300" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEEB54E0E0273FCB8B1FA8FC6817E64B1A5034BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845751v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608089213" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845800v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Larocque" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.10.021" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845848v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Belis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.03.056" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845846v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Eicher" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Leuenberger" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-008-9205-7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845745v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2007.00313.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845686v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vescovi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Ravazzi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Arpenti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pini" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.03.005" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845697v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683607082552" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845231v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-006-0002-x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845206v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.971" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSJHNLB4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845170v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-005-0026-6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845195v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm O. van Der Knaap" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.05.006" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845182v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus St&#228;hli" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Allg&#246;wer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683606hol967rp" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845157v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683605hl808rr" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845149v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.O. van Der Knaap" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2004.06.013" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845140v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2001.1695" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845134v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533808v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94426-1_2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607000v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Bonnici" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000856v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338546v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373112v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373063v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hennebelle" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapellegerie" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lestienne" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18739" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373188v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogu&#233; Bosch" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Benito" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olivia Camara-Br&#252;gger" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627386v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pena P&#233;rez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Juli&#224; Brugu&#233;s" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Riera Mora" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309046v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308913v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179134v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308869v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369261v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Meloni" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158719v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12821" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158698v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heurich" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369264v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledru Marie-Pierre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984083v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sa&#241;a" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506522v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9910" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326996v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ordonez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323739v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325019v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912049v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Blenckner" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324939v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323797v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325184v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Halsall" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326978v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325128v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325074v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Chiverrell" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683876v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubouloz" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179118v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Piraquive-Berm&#250;dez" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778035v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325271v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325160v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05165105v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05120169v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/walter-finsinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8297-0574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224248308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668776v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; R. M. M. Schmidhauser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Finsinger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cagliero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-024-00334-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704871v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Florescu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tinner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Feurdean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kune&#353;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122267" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531911v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bigler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schw&#246;rer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-1629-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Motta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alberti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berretti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Bilic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2024.1371144" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedeh Sara Sayedi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42408-023-00237-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700848v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vachel Kraklow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Dreslerov&#225;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Cosmin Diaconu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moravcov&#225;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kadlec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108944" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101570v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Revelles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mart&#237; Molist" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Burjachs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Iriarte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35072-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Mesquita-Joanes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rodrigo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231169989" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289364v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-2623" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Marchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsa Lisztes-Szab&#243;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#225;ly Braun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231163515" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aquino-Alfonso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836221101251" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602480v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Morresi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milic Curovic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.30.1.8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446641v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mili&#263; &#268;urovi&#263;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velibor Spalevic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-021-00862-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254826v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Longman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritina Haliuc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Ersek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-2021-65" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119233v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charuta J. Kulkarni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Anand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogu&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shonil Bhagwat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.111957" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937486v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vanel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ribolini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00795-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110097v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Ammar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susa Niiranen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia A. Otto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#246;llmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15503" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499421v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-2633-2021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032720v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Giesche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Lombardo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Veit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-020-00164-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984067v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Sepp&#228;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Chase" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103384" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319673v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00754-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrell S Kaufman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas S Mckay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Routson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Erb" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41597-020-0445-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890207v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vachel Carter" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#345;emysl Bobek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna &#352;olcov&#225;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chiverrell" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103264" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506499v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Warren" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Connor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1213-2020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489661v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sommer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2020-14" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844429v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Morales-Molino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15354" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344475v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin D. Burke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Williams" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giesecke" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0218" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279803v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Vincze" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guszt&#225;v Jakab" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Hubay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2019.104112" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280889v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khider" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emile&#8208;geay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Mckay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garijo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003632" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294160v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2019-260" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813530v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clear" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.05.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814634v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Tovar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Willis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-017-0132-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814643v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile L Ersek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1721546115" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814638v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fevre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Orb&#225;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona P&#225;l" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.029" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814636v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Buczk&#243;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.11.015" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHW4V81H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814637v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Birks" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.012" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19QMJ7BC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773392v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A. S. Davis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Wolters" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2016.1197613" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814619v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.056" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G46PCRH6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814620v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683617702227" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Ga&#322;ka" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verushka Valsecchi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Bojovic" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.032" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681629v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leydet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. W. Bradshaw" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12974" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681566v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12731" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814618v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Magyari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef P&#225;lfy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616640039" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814617v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brugger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Gobet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline F.N. van Leeuwen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.11.001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4JZFQ09-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814530v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Leys" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12207" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814614v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitta Ammann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van Der Knaap" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Lang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gaillard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Kaltenrieder" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0431-9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814528v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Oris" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ali" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Asselin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL060984" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814545v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fonville" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliya Kirilova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lami" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Guilizzoni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2014.907" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814538v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Kelly" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614534737" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814525v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2013-0062" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814536v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil a S Davis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-012-0390-y" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814565v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614526902" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814527v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blarquez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12240" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814520v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut dos Santos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.06.003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814519v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Schoning" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Hicks" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#252;cke" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Goslar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2598" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VJ0CQGBK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814522v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065852" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814515v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S. Lane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P.E. Blockley" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lotter" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia Filippi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.10.015" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBH4RDRX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814517v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Genries" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Asnong" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2560" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9L9X990X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845945v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Power" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carri&#243;n" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610384164" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845960v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timme Donders" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jan de Boer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grimm" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dekker" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0702-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845954v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta J. van den Brand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Wagner-Cremer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blockley" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1493" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M55FKNNV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845949v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Bennett" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. John B. Birks" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bjune" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisaveta Bozilova" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.06.014" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRBMHV5D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845860v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Moberg" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1388" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XN9KRBJF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00592200v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Colombaroli" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1402" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599517v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Gagen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rike Wagner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Mccarrol" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Loader" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02273.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845858v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Binney" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bradshaw" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-009-0215-9" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845859v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609105300" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEEB54E0E0273FCB8B1FA8FC6817E64B1A5034BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845751v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608089213" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845800v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Larocque" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.10.021" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845848v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Belis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.03.056" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845846v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Eicher" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Leuenberger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-008-9205-7" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845745v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2007.00313.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845686v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vescovi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Ravazzi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Arpenti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.03.005" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845697v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683607082552" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845231v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-006-0002-x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845206v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.971" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSJHNLB4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845170v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-005-0026-6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845195v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm O. van Der Knaap" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.05.006" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845182v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus St&#228;hli" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Allg&#246;wer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683606hol967rp" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845157v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683605hl808rr" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845149v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.O. van Der Knaap" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2004.06.013" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845140v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2001.1695" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845134v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533808v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94426-1_2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607000v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Bonnici" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000856v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373112v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373063v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hennebelle" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapellegerie" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lestienne" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18739" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338546v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373188v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogu&#233; Bosch" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Benito" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olivia Camara-Br&#252;gger" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627386v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pena P&#233;rez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Juli&#224; Brugu&#233;s" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Riera Mora" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309046v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308913v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179134v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308869v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369261v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Meloni" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158719v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12821" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158698v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heurich" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369264v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledru Marie-Pierre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984083v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sa&#241;a" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506522v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9910" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325019v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323739v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326996v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ordonez" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912049v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Blenckner" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324939v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323797v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325184v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Halsall" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326978v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325128v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325074v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Chiverrell" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683876v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubouloz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179118v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Piraquive-Berm&#250;dez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778035v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325271v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325160v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05165105v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05120169v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>