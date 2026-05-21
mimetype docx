--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,14938 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...14886 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.6890459364px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Walter Finsinger </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Institut des Sciences de l’Evolution de Montpellier (ISEM),place Eugène Bataillon34095 MontpellierFrance</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walter-finsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8297-0574</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">224248308</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.co.uk/citations?user=nk4SulMAAAAJ&hl=en&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene ecosystem and temperature development inferred from invertebrate remains in Zminje Jezero (Dinaric Alps, Montenegro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé R. M. M. Schmidhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Cagliero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Heiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72, pp.343-361. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-024-00334-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest composition and density shaped long-term fire regimes and catchment-lake interactions in the temperate-mixed mountain forests of Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Florescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Tinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Feurdean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Kuneš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 572, pp.122267. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2024.122267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old-growth forests in the Dinaric Alps of Bosnia-Herzegovina and Montenegro: a continental hot-spot for research and biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ascoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Bilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.1371144. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2024.1371144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rates of palaeoecological change can inform ecosystem restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schwörer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Tinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (7), pp.1629-1638. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-1629-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing changes in global fire regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayedeh Sara Sayedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Colombaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42408-023-00237-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting ecological signatures of long-term human activity across an elevational gradient in the Šumava Mountains, Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vachel Kraklow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Dreslerová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei-Cosmin Diaconu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moravcová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kadlec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 344, pp.108944. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-ecological impact of monogenetic volcanism in the La Garrotxa Volcanic Field (NE Iberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Revelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Martí Molist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Burjachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Iriarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.8168. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-35072-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngest Iberian Holocene volcanic eruptions and paleoenvironmental evolution of a barrier-paleolake in the Garrotxa Volcanic Field (NE Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Iriarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Revelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Mesquita-Joanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.939-959. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836231169989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rates of palaeoecological change can inform ecosystem restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schwörer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Tinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGUsphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2023-2623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of fire disturbances, human activities and climate change for long-term forest dynamics in upper-montane forests of the central Dinaric Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Cagliero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolò Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsa Lisztes-Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihály Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (7), pp.827-841. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836231163515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of long-term history of small and fragmented old-growth forests for restoration ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Cagliero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Morresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milic Curovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.8-9. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22498/pages.30.1.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the vegetation and water cycle of the Ecuadorian páramo during the last 5000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Aquino-Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, pp.950-963. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836221101251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legacies of past human activities on one of the largest old-growth forests in the south-east European mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Cagliero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Morresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milić Čurović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velibor Spalevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.415-430. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-021-00862-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon accumulation rates of Holocene peatlands in central-eastern Europe document the driving role of human impact for the past 4000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Longman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Veres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritina Haliuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Ersek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, [preprint], https://doi.org/10.5194/cp-2021-65, in review, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-2021-65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic impacts of anthropogenic fires and aridity on plant diversity in the Western Ghats: Implications for management of ancient social-ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charuta J. Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallavi Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonil Bhagwat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 283, pp.111957. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.111957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of novelty in marine ecosystems: the Baltic Sea case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosr Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susa Niiranen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia A. Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Möllmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.1485-1499. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early to late Holocene vegetation and fire dynamics at the treeline in the Maritime Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Ribolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Tinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.507-524. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-020-00795-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon accumulation rates of Holocene peatlands in central–eastern Europe document the driving role of human impact over the past 4000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Longman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Veres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritina Haliuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Ersek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17, pp.2633 - 2652. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-17-2633-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Holocene landscape and environmental changes at Lago Rogaguado, Bolivian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Giesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65, pp.235-253. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-020-00164-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032720v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on stomata analysis of European conifers 65 years after the pioneering study of Werner Trautmann (1953)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Tinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.393-406. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-019-00754-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen-based climate reconstruction techniques for late Quaternary studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil A.S. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Heiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Seppä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian M. Chase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global database of Holocene paleotemperature records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darrell S Kaufman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas S Mckay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cody Routson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Erb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil A.S. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.115. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/S41597-020-0445-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of climate-fuel feedbacks on Holocene biomass burning in upper-montane Carpathian forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vachel Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Bobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moravcová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Šolcová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chiverrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 193, pp.103264. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2020.103264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire hazard modulation by long-term dynamics in land cover and dominant forest type in eastern and central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Feurdean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (5), pp.1213-1230. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-1213-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Eurasian Modern Pollen Database (EMPD), Version 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil A.S. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vachel Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.2423-2445. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-2020-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire on ice and frozen trees? Inappropriate radiocarbon dating leads to unrealistic reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schwörer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Heiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Morales-Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Ribolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 222, pp.657-662. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoclimate reconstruction and mire development in the Eastern Great Hungarian Plain for the last 20,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Vincze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gusztáv Jakab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihály Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katalin Hubay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 271, pp.104112. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2019.104112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differing climatic mechanisms control transient and accumulated vegetation novelty in Europe and eastern North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin D. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John W. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Giesecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 374 (1788), pp.20190218. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2019.0218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaCTS 1.0: A Crowdsourced Reporting Standard for Paleoclimate Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Khider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emile‐geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P. Mckay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.1570-1596. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019PA003632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire risk modulation by long-term dynamics in land cover and dominant forest type in Eastern and Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Feurdean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-2019-260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene-scale fire dynamics of central European temperate spruce-beech forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vachel Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moravcová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chiverrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Clear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 191, pp.15 - 30. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Ecological History of a Tropical Agroforestry Landscape Using Fossil Pollen and Charcoal Analysis from Four Sites in Western Ghats, India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonil Bhagwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine J. Willis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (1), pp.45 - 55. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-017-0132-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptionally high levels of lead pollution in the Balkans from the Early Bronze Age to the Industrial Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Longman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Veres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile L Ersek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (25), pp.E5661-E5668. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1721546115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene fire-regime changes near the treeline in the Retezat Mts. (Southern Carpathians, Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Orbán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Pál</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Vincze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 477, pp.94 - 105. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial and aquatic ecosystem responses to early Holocene rapid climate change (RCC) events in the South Carpathian Mountains, Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Pál</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Buczkó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Vincze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihály Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 477, pp.79 - 93. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treeline and timberline dynamics on the northern and southern slopes of the Retezat Mountains (Romania) during the late glacial and the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Orbán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Birks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Vincze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Pál</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 477, pp.59 - 78. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Atlantic and Mediterranean: Changes in technology during the Late Glacial in Western Europe and the climate hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 428, pp.33 - 49. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-glacial and Holocene European pollen data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Giesecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil A. S. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Maps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (2), pp.921-928. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445647.2016.1197613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene treeline and timberline changes in the South Carpathians (Romania): Climatic and anthropogenic drivers on the southern slopes of the Retezat Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Vincze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Orbán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Birks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Pál</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (11), pp.1613 - 1630. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683617702227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation and fire dynamics at Crveni Potok, a small mire in the Dinaric Alps (Tara National Park, Serbia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Morales-Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariusz Gałka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verushka Valsecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Bojovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 167, pp.63 - 77. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns and dynamics of European vegetation change over the last 15,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Giesecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Leydet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard H. W. Bradshaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (7), pp.1441-1456. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence patterns of novelty in European vegetation assemblages over the past 15 000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Giesecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Leydet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (3), pp.336-346. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale moisture availability increase during the 8.2-ka climatic event inferred from biotic proxy records in the South Carpathians (SE Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Pál</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enikő Magyari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihály Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Vincze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">József Pálfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (9), pp.1382 - 1396. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683616640039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term man–environment interactions in the Bolivian Amazon: 8000 years of vegetation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline F.N. van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Colombaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 132, pp.114 - 128. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical range of fire frequency is not the Achilles' heel of the Corsican black pine ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangere Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (2), pp.381 - 395. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charcoal dispersion and deposition in boreal lakes from 3 years of monitoring: Differences between local and regional fires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Oris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Asselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (19), pp.6743 - 6752. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GL060984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of stomata analysis in conifers to estimate presence of conifer trees: examples from the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitta Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem van Der Knaap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kaltenrieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.249 - 264. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-014-0431-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guide to screening charcoal peaks in macrocharcoal-area records for fire-episode reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enikő Magyari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (8), pp.1002 - 1008. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683614534737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term multi-proxy record of varved sediments highlights climate-induced mixing-regime shift in a large hard-water lake ~5000 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliya Kirilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Guilizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73 (2), pp.9-20. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/jlimnol.2014.907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of increased fire activity on global warming in the boreal forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Oris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Asselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Reviews -Ottawa- National Research Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (3), pp.206 - 219. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/er-2013-0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards mapping the late Quaternary vegetation change of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Giesecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil a S Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.75 - 86. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-012-0390-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term fire history in northern Quebec: implications for the northern limit of commercial forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Oris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Asselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blarquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (3), pp.675 - 683. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using tree-ring records to calibrate peak detection in fire reconstructions based on sedimentary charcoal records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Oris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Asselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (6), pp.635 - 645. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683614526902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change during the past 1000 years: a high-temporal-resolution multiproxy record from a mire in northern Finland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Schoning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Lücke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Goslar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.152 - 164. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating variation in stomatal frequency at intra-individual, intra-site, and inter-taxonomic levels in populations of the Leonardoxa africana (Fabaceae) complex over environmental gradients in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 345 (7-8), pp.350 - 359. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2013.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Paleo-Biodiversity Using Low Proxy Influx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blarquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e65852. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0065852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regional tephrostratigraphic framework for central and southern European climate archives during the Last Glacial to Interglacial transition: comparisons north and south of the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine S. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon P.E. Blockley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.50 - 58. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local versus regional processes: can soil characteristics overcome climate and fire regimes by modifying vegetation trajectories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Genries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Asnong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (7), pp.745 - 756. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circum-Mediterranean fire activity and climate changes during the mid-Holocene environmental transition (8500-2500 cal. BP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Tinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carrión</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (1), pp.53 - 73. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683610384164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Atlantic Warm Pool on precipitation and temperature in Florida during North Atlantic cold spells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timme Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jan de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Dekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (1-2), pp.109 - 118. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-009-0702-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lateglacial Quercus expansion in the southern European Alps: rapid vegetation response to a late Allerød climate warming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine S. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta J. van den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Wagner-Cremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blockley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (7), pp.694 - 702. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.1493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pace of Holocene vegetation change – testing for synchronous developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Giesecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.D. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. John B. Birks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bjune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisaveta Bozilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (19-20), pp.2805 - 2814. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing growing degree-day changes in the cuticle morphology of Betula nana leaves: a new micro-phenological palaeo-proxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Wagner-Cremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Moberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (6), pp.1008 - 1017. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.1388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early to mid-Holocene climate change at Lago dell'Accesa (central Italy): climate signal or anthropogenic bias?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Colombaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verushka Valsecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (8), pp.1239-1247. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.1402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00592200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of changing intrinsic water use efficiency under rising atmospheric CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; concentrations in Boreal Fennoscandia from subfossil leaves and tree ring δ&amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Gagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rike Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Mccarrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Loader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2), pp.1064. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2010.02273.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Pollen Database: past efforts and current activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Fyfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Binney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.417 - 424. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-009-0215-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal-based inference models for reconstruction of atmospheric CO2 concentration: a method assessment using a calibration and validation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Wagner-Cremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (5), pp.757 - 764. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683609105300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the influence of climate, human impact and fire on the Holocene population expansion of Fagus sylvatica in the southern Prealps (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verushka Valsecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Tinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitta Ammann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.603 - 614. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683608089213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-glacial chironomid-based temperature reconstructions for Lago Piccolo di Avigliana in the southwestern Alps (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Larocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 257 (1-2), pp.207 - 223. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2007.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late glacial–Holocene transition as inferred from ostracod and pollen records in the Lago Piccolo di Avigliana (Northern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitta Ammann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 264 (3-4), pp.306 - 317. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2007.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal patterns in lacustrine stable isotopes as evidence for climate change during the late glacial in the Southern European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon P.E. Blockley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ueli Eicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Leuenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (3), pp.885 - 895. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-008-9205-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern pollen assemblages as climate indicators in southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Heiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verushka Valsecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Tinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lotter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (5), pp.567 - 582. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2007.00313.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between climate and vegetation during the Lateglacial period as recorded by lake and mire sediment archives in Northern Italy and Southern Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vescovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Ravazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Arpenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Pini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (11-12), pp.1650 - 1669. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen and plant macrofossils at Lac de Fully (2135 m a.s.l.): Holocene forest dynamics on a highland plateau in the Valais, Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Tinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (8), pp.1119 - 1127. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683607082552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impacts and eutrophication patterns during the past ~200 years at Lago Grande di Avigliana (N. Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitta Ammann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (1), pp.55 - 67. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-006-0002-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation and land-use changes in response to climatic changes in the forelands of the southwestern Alps, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Tinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (3), pp.243 - 258. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impact during the Bronze Age on the vegetation at Lago Lucone (northern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verushka Valsecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Tinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitta Ammann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (2), pp.99 - 113. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-005-0026-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expansion of hazel (Corylus avellana L.) in the southern Alps: a key for understanding its early Holocene history in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Tinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm O. van Der Knaap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitta Ammann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (5-6), pp.612 - 631. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2005.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildfire history and fire ecology of the Swiss National Park (Central Alps): new evidence from charcoal, pollen and plant macrofossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Stähli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Tinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britta Allgöwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (6), pp.805 - 817. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1191/0959683606hol967rp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum count sums for charcoal concentration estimates in pollen slides: accuracy and potential errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Tinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (2), pp.293-297. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1191/0959683605hl808rr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration and population expansion of Abies, Fagus, Picea, and Quercus since 15000 years in and across the Alps, based on pollen-percentage threshold values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.O. van Der Knaap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline F.N. van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Pini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (5-6), pp.645-680. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2004.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation history and human impact at the Lago del Vei del Bouc (Argentera Massif, Maritime Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (4), pp.223 - 233. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/quate.2001.1695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late glacial to Holocene deglaciation of the Colle del Vei del Bouc – Colle del Sabbione area (Argentera Massif, Maritime Alps, Italy-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Ribolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24, pp.141-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-Cover mapping in the Biogradska Gora National Park with very-high-resolution Pléiades images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Cagliero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Morresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolò Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics and Geospatial Technologies. ASITA 2021. Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1507, Springer, pp.15-27, 2022, 978-3-030-94426-1. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94426-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapas: an R package to perform trend and peaks analysis. Zenodo. https://doi.org/10.5281/zenodo.6344463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iago Bonnici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic impacts of anthropogenic fires and aridity on plant diversity in the Western Ghats: Implications for management of ancient social-ecological systems. EcoEvoRxiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charuta J. Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallavi Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonil Bhagwat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to the study of the human response to climate change in the alpine environment: the case of the San Grato valley, Issime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambra Idone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Sartorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascia Druscovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Thumiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rivolta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ᵗʰ International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Walser legacies on cultural forest landscapes of northwestern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolò Anselmetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Domanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bamberg, Mar 2026, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So close, so far: medieval to present adaptations to marginal landscapes in the Western Alps (DAHU project, NW Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambra Idone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Sartorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascia Druscovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Thumiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rivolta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bamberg, Mar 2026, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological landscape and soil diversity as proxies for land-use change in marginal communities of the Western Italian Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Stefano Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Pintaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Freppaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bamberg, Mar 2026, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire as a key factor in the transition and maintenance of the oak savanna ecosystem in the Cedar Creek Ecosystem Science Reserve, Minnesota, USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Hennebelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lapellegerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lestienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. pp.EGU25-18739, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rates of palaeoecological change can inform ecosystem restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schwörer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Tinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Paleolimnology &amp; Limnogeology International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix-Les-Bains, France. pp.230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rates of palaeoecological change can inform ecosystem restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schwörer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Tinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Paleolimnology &amp; Limnogeology International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research, nature conservation, outreach and education need open, community-curated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Giesecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogué Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Olivia Camara-Brügger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Paleolimnology &amp; Limnogeology International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix-Les-Bains, France. pp.735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impacts, fire, and vegetation change during the neolithization process in the Barcelona Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pena Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julià Brugués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Riera Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting AASP - The Palynological Society 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AASP &amp; The Palynological Society, Jun 2024, Montpellier, France. pp.56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of fire disturbances, human activities and climate change for long-term forest dynamics in European mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference on Regional Climate and Environmental Dynamics (INQUA Regional Meeting; GCBS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Suceava (Romania), Sep 2023, Vatra Dornei, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends and Peaks analysis in R with the ‘tapas’ package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iago Bonnici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Long-term fire-vegetation change: data-based challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Geography, University of Göttingen, Germany, Feb 2023, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of long-term history of small and fragmented old-growth forests for restoration ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Cagliero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Morresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milić Čurović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI INQUA Congress - Time for change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tapas, and R version of CharAnalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES PalaeoSIG R Masterclass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Ecological Society, Nov 2022, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A millennium-long history of an iconic old-growth forest in south-east European mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Cagliero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Morresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolò Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynos2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Modena, Italy. pp.25-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling human-fire-climate linkages at mid-elevations in the Šumava Mountains of central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vachel Kraklow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moravcová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Kuneš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Dreslerová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. pp.EGU21-12821, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene spatio-temporal patterns of biomass burning in the Bohemian-Bavarian Forest Mountains (Central Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Florescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Kuneš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Tinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heurich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. pp.EGU21-13342, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene paleoecological changes in the Ecuadorian páramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Aquino-Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ledru Marie-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynos2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Modena, Italy. pp.139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-ecological impact of last volcanic eruptions in the Iberian Peninsula in the Late Glacial- Early Holocene transition: multi-proxy analysis results from Pla de les Preses palaeolake (Vall d’en Bas, La Garrotxa, NE Iberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Revelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Iriarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Burjachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Saña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso’2020 – Tenth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Toulouse, France. pp.209-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the long-term vegetation and fire-disturbance history of the Biogradska Gora old-growth forest (Montenegro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Cagliero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Morresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolò Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the resilience of the Western Ghats agroforestry landscapes towards anthropogenic fires and monsoonal variability: Implications for sustaining biodiversity in one of its prime hotspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charuta J. Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonil Bhagwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallavi Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Open Science Meeting of the Global Land Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the long-term resilience of the Western Ghats agroforestry landscapes: Implications for sustaining biodiversity in one of its prime hotspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charuta J. Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonil Bhagwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallavi Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGS-IBG Annual International Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Geographic Society; Institute of British Geographers, Aug 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing possible climatic mechanisms of vegetation turnover in North America and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin D. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Giesecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th INQUA 2019 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union for Quaternary Research (INQUA), Jul 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic fires in agroforestry landscapes of India: Lessons from the “burnt” past for future ecological management in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charuta J. Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonil Bhagwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallavi Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th INQUA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of novelty in the Anthropocene: the Baltic Sea case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosr Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susa Niiranen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Blenckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Baltic Sea Science Congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Stockholm, Sweden. pp.219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EARNEST: Examining the agroforestry landscape resilience in India to inform socioecological sustainability in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charuta J. Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shonil Bhagwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallavi Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts, 4th World Congress on Agroforestry. Agroforestry: strengthening links between science, society and policy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial-scale fire dynamics in temperate forest of central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vachel Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moravcová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Halsall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Dreslerová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Possible Climatic Mechanisms of Vegetation Turnover and Novelty in North America and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin D. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Giesecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ordonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic and land-use changes in the South Carpathians: Late Bronze Age alpine grazing and subatlantic timberline shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enikő Magyari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Pál</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Orbán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katalin Hubay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihály Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Palaeobotany and Palynology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene-scale fire dynamics from spruce-beech temperate forests of central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vachel Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moravcová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C. Chiverrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Clear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Palaeobotany and Palynology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent simulations of the trajectory of the LBK Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dubouloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Farmers: the view from Archaeology and Science, University of Cardiff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed Holocene fire history reconstruction from the Araucaria forest and Grassland (Campos) vegetation mosaics in southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Piraquive-Bermúdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Giesecke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI INQUA Congress - Time for change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legacies of past human activities on one of the largest old-growth forests in the south-east European mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Cagliero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Morresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milić Čurović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velibor Spalevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPD Open Science Meeting and workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differing climatic mechanisms control transient and accumulated vegetation novelty in Europe and eastern North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin D. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John W. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Giesecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation and fire dynamics at Crveni Potok, a small mire in the Dinaric Alps (Tara National Park, Serbia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Morales-Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariusz Gałka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verushka Valsecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Bojovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Palaeobotany and Palynology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest dynamics under changing climates: history of vegetation and climate in northwestern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversity and Ecology. Universität Bern, 2004. English. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05165105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term evolution of ecosystems: Insights from late-Quaternary palaeoecological records of vegetation change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Finsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. Universite Montpellier, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05120169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId453"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -14993,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92BFC5B9"/>
+    <w:nsid w:val="6604E09F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15224,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/walter-finsinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8297-0574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224248308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668776v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; R. M. M. Schmidhauser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Finsinger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cagliero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-024-00334-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704871v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Florescu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tinner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Feurdean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kune&#353;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122267" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531911v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bigler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schw&#246;rer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-1629-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Motta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alberti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berretti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Bilic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2024.1371144" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedeh Sara Sayedi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42408-023-00237-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700848v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vachel Kraklow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Dreslerov&#225;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Cosmin Diaconu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moravcov&#225;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kadlec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108944" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101570v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Revelles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mart&#237; Molist" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Burjachs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Iriarte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35072-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Mesquita-Joanes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rodrigo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231169989" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289364v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-2623" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Marchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsa Lisztes-Szab&#243;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#225;ly Braun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231163515" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aquino-Alfonso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836221101251" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602480v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Morresi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milic Curovic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.30.1.8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446641v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mili&#263; &#268;urovi&#263;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velibor Spalevic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-021-00862-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254826v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Longman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritina Haliuc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Ersek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-2021-65" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119233v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charuta J. Kulkarni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Anand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogu&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shonil Bhagwat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.111957" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937486v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vanel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ribolini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00795-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110097v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Ammar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susa Niiranen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia A. Otto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#246;llmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15503" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499421v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-2633-2021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032720v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Giesche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Lombardo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Veit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-020-00164-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984067v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Sepp&#228;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Chase" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103384" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319673v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00754-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrell S Kaufman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas S Mckay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Routson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Erb" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41597-020-0445-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890207v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vachel Carter" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#345;emysl Bobek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna &#352;olcov&#225;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chiverrell" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103264" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506499v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Warren" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Connor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1213-2020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489661v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sommer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2020-14" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844429v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Morales-Molino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15354" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344475v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin D. Burke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Williams" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giesecke" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0218" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279803v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Vincze" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guszt&#225;v Jakab" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Hubay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2019.104112" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280889v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khider" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emile&#8208;geay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Mckay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garijo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003632" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294160v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2019-260" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813530v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clear" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.05.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814634v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Tovar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Willis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-017-0132-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814643v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile L Ersek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1721546115" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814638v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fevre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Orb&#225;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona P&#225;l" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.029" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814636v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Buczk&#243;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.11.015" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHW4V81H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814637v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Birks" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.012" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19QMJ7BC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773392v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A. S. Davis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Wolters" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2016.1197613" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814619v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.056" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G46PCRH6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814620v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683617702227" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Ga&#322;ka" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verushka Valsecchi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Bojovic" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.032" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681629v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leydet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. W. Bradshaw" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12974" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681566v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12731" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814618v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Magyari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef P&#225;lfy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616640039" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814617v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brugger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Gobet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline F.N. van Leeuwen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.11.001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4JZFQ09-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814530v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Leys" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12207" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814614v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitta Ammann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van Der Knaap" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Lang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gaillard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Kaltenrieder" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0431-9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814528v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Oris" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ali" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Asselin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL060984" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814545v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fonville" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliya Kirilova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lami" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Guilizzoni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2014.907" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814538v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Kelly" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614534737" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814525v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2013-0062" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814536v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil a S Davis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-012-0390-y" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814565v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614526902" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814527v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blarquez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12240" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814520v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut dos Santos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.06.003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814519v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Schoning" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Hicks" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#252;cke" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Goslar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2598" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VJ0CQGBK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814522v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065852" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814515v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S. Lane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P.E. Blockley" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lotter" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia Filippi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.10.015" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBH4RDRX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814517v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Genries" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Asnong" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2560" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9L9X990X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845945v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Power" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carri&#243;n" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610384164" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845960v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timme Donders" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jan de Boer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grimm" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dekker" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0702-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845954v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta J. van den Brand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Wagner-Cremer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blockley" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1493" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M55FKNNV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845949v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Bennett" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. John B. Birks" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bjune" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisaveta Bozilova" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.06.014" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRBMHV5D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845860v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Moberg" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1388" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XN9KRBJF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00592200v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Colombaroli" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1402" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599517v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Gagen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rike Wagner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Mccarrol" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Loader" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02273.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845858v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Binney" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bradshaw" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-009-0215-9" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845859v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609105300" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEEB54E0E0273FCB8B1FA8FC6817E64B1A5034BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845751v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608089213" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845800v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Larocque" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.10.021" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845848v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Belis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.03.056" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845846v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Eicher" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Leuenberger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-008-9205-7" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845745v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2007.00313.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845686v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vescovi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Ravazzi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Arpenti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.03.005" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845697v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683607082552" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845231v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-006-0002-x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845206v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.971" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSJHNLB4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845170v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-005-0026-6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845195v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm O. van Der Knaap" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.05.006" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845182v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus St&#228;hli" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Allg&#246;wer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683606hol967rp" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845157v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683605hl808rr" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845149v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.O. van Der Knaap" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2004.06.013" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845140v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2001.1695" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845134v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533808v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94426-1_2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607000v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Bonnici" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000856v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373112v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373063v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hennebelle" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapellegerie" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lestienne" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18739" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338546v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373188v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogu&#233; Bosch" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Benito" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olivia Camara-Br&#252;gger" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627386v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pena P&#233;rez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Juli&#224; Brugu&#233;s" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Riera Mora" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309046v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308913v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179134v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308869v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369261v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Meloni" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158719v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12821" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158698v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heurich" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369264v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledru Marie-Pierre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984083v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sa&#241;a" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506522v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9910" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325019v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323739v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326996v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ordonez" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912049v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Blenckner" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324939v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323797v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325184v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Halsall" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326978v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325128v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325074v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Chiverrell" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683876v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubouloz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179118v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Piraquive-Berm&#250;dez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778035v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325271v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325160v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05165105v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05120169v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/walter-finsinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8297-0574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224248308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.co.uk/citations?user=nk4SulMAAAAJ&amp;hl=en&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668776v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; R. M. M. Schmidhauser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Finsinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cagliero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-024-00334-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704871v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Florescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tinner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Feurdean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kune&#353;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122267" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Motta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alberti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berretti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Bilic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2024.1371144" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531911v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bigler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schw&#246;rer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-1629-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedeh Sara Sayedi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42408-023-00237-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700848v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vachel Kraklow" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Dreslerov&#225;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Cosmin Diaconu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moravcov&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kadlec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108944" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101570v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Revelles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mart&#237; Molist" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Burjachs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Iriarte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35072-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Mesquita-Joanes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rodrigo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231169989" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-2623" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059282v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Marchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsa Lisztes-Szab&#243;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#225;ly Braun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231163515" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602480v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Morresi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milic Curovic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.30.1.8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658523v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aquino-Alfonso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836221101251" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446641v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mili&#263; &#268;urovi&#263;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velibor Spalevic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-021-00862-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Longman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veres" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritina Haliuc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Ersek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-2021-65" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119233v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charuta J. Kulkarni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Anand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogu&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shonil Bhagwat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.111957" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Ammar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susa Niiranen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia A. Otto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#246;llmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15503" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937486v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vanel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ribolini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00795-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499421v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-2633-2021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032720v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Giesche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Lombardo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Veit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-020-00164-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319673v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00754-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984067v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Sepp&#228;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Chase" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103384" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543196v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrell S Kaufman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas S Mckay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Routson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Erb" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41597-020-0445-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890207v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vachel Carter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#345;emysl Bobek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna &#352;olcov&#225;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chiverrell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103264" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506499v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Warren" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Connor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1213-2020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sommer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2020-14" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844429v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Morales-Molino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15354" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279803v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Vincze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guszt&#225;v Jakab" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Hubay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2019.104112" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344475v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin D. Burke" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Williams" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giesecke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0218" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280889v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khider" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emile&#8208;geay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Mckay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garijo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003632" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294160v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2019-260" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813530v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clear" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.05.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814634v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Tovar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Willis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-017-0132-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814643v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile L Ersek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1721546115" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fevre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Orb&#225;n" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona P&#225;l" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.029" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814636v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Buczk&#243;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.11.015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHW4V81H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814637v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Birks" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19QMJ7BC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814619v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.056" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G46PCRH6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773392v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A. S. Davis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Wolters" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2016.1197613" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814620v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683617702227" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814621v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Ga&#322;ka" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verushka Valsecchi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Bojovic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.032" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681629v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leydet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. W. Bradshaw" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12974" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681566v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12731" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814618v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Magyari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef P&#225;lfy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616640039" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814617v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brugger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Gobet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline F.N. van Leeuwen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.11.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4JZFQ09-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814530v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Leys" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12207" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814528v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Oris" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ali" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Asselin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL060984" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814614v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitta Ammann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van Der Knaap" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Lang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gaillard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Kaltenrieder" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0431-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814538v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Kelly" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614534737" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814545v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fonville" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliya Kirilova" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lami" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Guilizzoni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2014.907" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814525v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2013-0062" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814536v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil a S Davis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-012-0390-y" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814527v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blarquez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12240" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814565v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614526902" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814519v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Schoning" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Hicks" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#252;cke" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Goslar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2598" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VJ0CQGBK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814520v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut dos Santos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.06.003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814522v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065852" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814515v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S. Lane" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P.E. Blockley" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lotter" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia Filippi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.10.015" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBH4RDRX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814517v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Genries" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Asnong" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2560" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9L9X990X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845945v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Power" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carri&#243;n" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610384164" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845960v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timme Donders" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jan de Boer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grimm" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dekker" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0702-9" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845954v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta J. van den Brand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Wagner-Cremer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blockley" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1493" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M55FKNNV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845949v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Bennett" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. John B. Birks" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bjune" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisaveta Bozilova" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.06.014" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRBMHV5D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845860v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Moberg" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1388" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XN9KRBJF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00592200v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Colombaroli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1402" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599517v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Gagen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rike Wagner" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Mccarrol" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Loader" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02273.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845858v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Binney" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bradshaw" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-009-0215-9" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845859v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609105300" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEEB54E0E0273FCB8B1FA8FC6817E64B1A5034BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845751v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608089213" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845800v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Larocque" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.10.021" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845848v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Belis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.03.056" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845846v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Eicher" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Leuenberger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-008-9205-7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845745v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2007.00313.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845686v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vescovi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Ravazzi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Arpenti" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pini" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.03.005" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845697v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683607082552" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845231v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-006-0002-x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845206v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.971" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSJHNLB4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845170v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-005-0026-6" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845195v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm O. van Der Knaap" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.05.006" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845182v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus St&#228;hli" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Allg&#246;wer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683606hol967rp" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845157v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683605hl808rr" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845149v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.O. van Der Knaap" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2004.06.013" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845140v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2001.1695" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845134v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533808v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94426-1_2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607000v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Bonnici" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000856v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625012v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Idone" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sartorio" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascia Druscovic" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Thumiger" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rivolta" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624983v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Garbarino" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Anselmetto" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Cavallo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Domanico" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mauri" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624997v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624992v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Stefano Mariani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pintaldi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Freppaz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Amico" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373063v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hennebelle" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapellegerie" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lestienne" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18739" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373112v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338546v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373188v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogu&#233; Bosch" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Benito" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olivia Camara-Br&#252;gger" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627386v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pena P&#233;rez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Juli&#224; Brugu&#233;s" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Riera Mora" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309046v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308913v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179134v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308869v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369261v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Meloni" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158719v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12821" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158698v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heurich" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369264v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledru Marie-Pierre" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984083v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sa&#241;a" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506522v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9910" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323739v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325019v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326996v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ordonez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324939v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912049v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Blenckner" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323797v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325184v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Halsall" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326978v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325128v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325074v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Chiverrell" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683876v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubouloz" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179118v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Piraquive-Berm&#250;dez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778035v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325271v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325160v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05165105v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05120169v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>