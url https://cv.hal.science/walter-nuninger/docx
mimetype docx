--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -902,209 +902,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educational Serious Games Enhance Social Intelligence Through Collective Action</w:t>
+                <w:t xml:space="preserve">Key Processes for the Performance of Work-Integrated Learning in HE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Châtelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research on Operational Quality Assurance in Higher Education for Life-Long Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IGI Global, pp.212-242, 2020, Advances in Higher Education and Professional Development, </w:t>
+              <w:t xml:space="preserve">, IGI Global, pp.101-132, 2020, Advances in Higher Education and Professional Development, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/978-1-7998-1238-8.ch009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/978-1-7998-1238-8.ch005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711897v1</w:t>
+                <w:t xml:space="preserve">hal-03711892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Processes for the Performance of Work-Integrated Learning in HE</w:t>
+                <w:t xml:space="preserve">Educational Serious Games Enhance Social Intelligence Through Collective Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Châtelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research on Operational Quality Assurance in Higher Education for Life-Long Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IGI Global, pp.101-132, 2020, Advances in Higher Education and Professional Development, </w:t>
+              <w:t xml:space="preserve">, IGI Global, pp.212-242, 2020, Advances in Higher Education and Professional Development, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/978-1-7998-1238-8.ch005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/978-1-7998-1238-8.ch009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711892v1</w:t>
+                <w:t xml:space="preserve">hal-03711897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Perspective Concept Mapping in a Digital Integrated Learning Environment</w:t>
               </w:r>
@@ -1201,187 +1201,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common Scenario for an Efficient Use of Online Learning</w:t>
+                <w:t xml:space="preserve">Pedagogical Mini-Games Integrated into Hybrid Course to Improve Understanding of Computer Programming: Skill Building Without the Coding Constraints.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Châtelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Research on Innovative Pedagogies and Technologies for Online Learning in Higher Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gamification-Based E-Learning Strategies for Computer Programming Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711916v1</w:t>
+                <w:t xml:space="preserve">hal-01923156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedagogical Mini-Games Integrated into Hybrid Course to Improve Understanding of Computer Programming: Skill Building Without the Coding Constraints.</w:t>
+                <w:t xml:space="preserve">Common Scenario for an Efficient Use of Online Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Nuninger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Châtelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gamification-Based E-Learning Strategies for Computer Programming Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Handbook of Research on Innovative Pedagogies and Technologies for Online Learning in Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGI Global, pp.331-366, 2017, Advances in Higher Education and Professional Development, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-5225-1851-8.ch015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923156v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Higher Education Efficiency with Vocational Training Based on Alternation</w:t>
               </w:r>
@@ -1452,222 +1452,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap to Ensure the Consistency of WIL with the Projects of Companies and Learners</w:t>
+                <w:t xml:space="preserve">From Quality Assurance to Value Management to Improve Training and Increase All Actors' Competencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Conflant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Châtelet</w:t>
+                <w:t xml:space="preserve">Jean-Marie Chatelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Research on Quality Assurance and Value Management in Higher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGI Global, pp.199-236, 2016, Advances in Educational Marketing, Administration, and Leadership, </w:t>
+              <w:t xml:space="preserve">Impact of Economic Crisis on Education and the Next-Generation Workforce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGI Global, pp.335-360, 2016, Advances in Educational Marketing, Administration, and Leadership, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/978-1-5225-0024-7.ch008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/978-1-4666-9455-2.ch016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711919v1</w:t>
+                <w:t xml:space="preserve">hal-03711924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Quality Assurance to Value Management to Improve Training and Increase All Actors' Competencies</w:t>
+                <w:t xml:space="preserve">Roadmap to Ensure the Consistency of WIL with the Projects of Companies and Learners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Chatelet</w:t>
+                <w:t xml:space="preserve">Bernard Conflant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Châtelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact of Economic Crisis on Education and the Next-Generation Workforce</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGI Global, pp.335-360, 2016, Advances in Educational Marketing, Administration, and Leadership, </w:t>
+              <w:t xml:space="preserve">Handbook of Research on Quality Assurance and Value Management in Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGI Global, pp.199-236, 2016, Advances in Educational Marketing, Administration, and Leadership, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/978-1-4666-9455-2.ch016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/978-1-5225-0024-7.ch008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711924v1</w:t>
+                <w:t xml:space="preserve">hal-03711919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization-Based Courses Consolidated through LMS and PLE Leading to a New Co-Creation of Learning</w:t>
               </w:r>
@@ -2252,51 +2252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineers' Abilities Improved Thanks to a Quality WIL Model in Coordination with the Industry for Two Decades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Chatelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Quality Assurance in Engineering and Technology Education (IJQAETE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (1), pp.15 - 51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3497,234 +3497,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan d’un dispositif hybride et intégré en soutien des apprentissages.</w:t>
+                <w:t xml:space="preserve">Dynamique d’apprentissage par le partage de cartes conceptuelles dans un environnement numérique collaboratif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Nuninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque e-Formation des adultes et des jeunes adultes, 2ème colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711904v1</w:t>
+                <w:t xml:space="preserve">hal-03711905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique d’apprentissage par le partage de cartes conceptuelles dans un environnement numérique collaboratif.</w:t>
+                <w:t xml:space="preserve">Faciliter et renforcer l’accompagnement des alternants grâce au D-FBPM, tableau de bord numérique pour soutenir l’évolution personnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Nuninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque e-Formation des adultes et des jeunes adultes, 2ème colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711905v1</w:t>
+                <w:t xml:space="preserve">hal-03711903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faciliter et renforcer l’accompagnement des alternants grâce au D-FBPM, tableau de bord numérique pour soutenir l’évolution personnelle</w:t>
+                <w:t xml:space="preserve">Bilan d’un dispositif hybride et intégré en soutien des apprentissages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Nuninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque e-Formation des adultes et des jeunes adultes, 2ème colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711903v1</w:t>
+                <w:t xml:space="preserve">hal-03711904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brown Paper Mapping pour accompagner la montée en compétences en situation de travail</w:t>
               </w:r>
@@ -4347,243 +4347,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback on work based learning for engineers as a reply to industrial demands.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Industrials and universities partnership for training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créquis Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Châtelet</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abt Agnes</w:t>
+                <w:t xml:space="preserve">Christophe Vieren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th World Conference on Cooperative Education and Work Integrated Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WAce 2009, Jun 2009, VANCOUVER, Canada</w:t>
+              <w:t xml:space="preserve">Eracon 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nicosi- Cyprus, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527216v1</w:t>
+                <w:t xml:space="preserve">hal-04527224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrials and universities partnership for training</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feedback on work based learning for engineers as a reply to industrial demands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Pauwels</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vieren</w:t>
+                <w:t xml:space="preserve">Abt Agnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eracon 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Nicosi- Cyprus, Cyprus</w:t>
+              <w:t xml:space="preserve">16th World Conference on Cooperative Education and Work Integrated Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAce 2009, Jun 2009, VANCOUVER, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527224v1</w:t>
+                <w:t xml:space="preserve">hal-04527216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online optimisation of fruit drying based on drying curve identification</w:t>
               </w:r>
@@ -5172,330 +5172,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite memory generalised state observer for failure detection in dynamic systems</w:t>
+                <w:t xml:space="preserve">Fault detection for time-delay systems within robust residual based on finite memory observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on on-line-fault detection and supervision in the chemical process industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Lyon, France. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966599v1</w:t>
+                <w:t xml:space="preserve">hal-01002798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault detection for time-delay systems within robust residual based on finite memory observers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault detection for time-delay systems by data reconciliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Nuninger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on on-line-fault detection and supervision in the chemical process industries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Philadelphia, United Kingdom. pp.CDROM, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.1998.703077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002798v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault detection for time-delay systems by data reconciliation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite memory generalised state observer for failure detection in dynamic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1998, Philadelphia, United Kingdom. pp.CDROM, </w:t>
+              <w:t xml:space="preserve">37th Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1998, Tampa, United States. pp.CDROM, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACC.1998.703077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.1998.757689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966600v1</w:t>
+                <w:t xml:space="preserve">hal-00966599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural equivalence between direct residuals based on parity space and indirect residuals based on unknown input observers</w:t>
               </w:r>
@@ -6082,51 +6082,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF18404E"/>
+    <w:nsid w:val="E0D2CF00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6230,51 +6230,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F6573F40"/>
+    <w:nsid w:val="2901CCE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6378,51 +6378,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F609F168"/>
+    <w:nsid w:val="2E0C1E7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6526,51 +6526,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="87A45F6C"/>
+    <w:nsid w:val="0A73C43E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6766,51 +6766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/walter-nuninger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2639-1359" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182890341" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-9350-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751111v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Nuninger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997INPL125N" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711891v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ch&#226;telet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-1238-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711914v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0024-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158250v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hoogstoel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Lancieri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-6684-3537-3.ch001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-6684-3600-4.ch010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-1238-8.ch009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711892v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-1238-8.ch005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Picardi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Goy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Petrone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-6361-7.ch007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-1851-8.ch015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923156v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-1811-2.ch009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711919v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Conflant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0024-7.ch008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711924v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chatelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-9455-2.ch016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711923v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8803-2.ch004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711917v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0024-7.ch013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711925v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Ch&#226;telet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-547-6.ch005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neuhaus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ramalho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDET.2018100106" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921353v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDET.2018010102" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921359v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijqaete.2014010102" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kratz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(97)00027-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711930v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Kratz-Bousghiri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196939v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Boudouri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hoogstoel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321787v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabiron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Hardy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0095" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223655v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2505.13157" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025615v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013361100003932" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570103v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012712800003693" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711909v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711907v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Goy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Gunetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roberti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009321300150025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711908v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711904v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711905v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711937v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711932v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527230v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527232v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527222v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527203v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;quis Anne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthoux Arnaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pauwels" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527216v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abt Agnes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527224v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieren" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711940v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Catiau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525788v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounie Dominique" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Catte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licquet Jean-Claude" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rethor&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525771v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Iung" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Alacoque" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525762v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alacoque J-Cl. Jean-Claude" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525779v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1998.757689" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002798v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966600v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.1998.703077" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971516v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971433v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002730v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967644v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schreier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527211v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/walter-nuninger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2639-1359" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182890341" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-9350-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751111v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Nuninger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997INPL125N" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711891v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ch&#226;telet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-1238-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711914v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0024-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158250v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hoogstoel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Lancieri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-6684-3537-3.ch001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-6684-3600-4.ch010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711892v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-1238-8.ch005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711897v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-1238-8.ch009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Picardi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Goy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Petrone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-6361-7.ch007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923156v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711916v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-1851-8.ch015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-1811-2.ch009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chatelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-9455-2.ch016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Conflant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0024-7.ch008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711923v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8803-2.ch004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711917v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0024-7.ch013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711925v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Ch&#226;telet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-547-6.ch005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neuhaus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ramalho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDET.2018100106" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921353v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDET.2018010102" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921359v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijqaete.2014010102" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kratz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(97)00027-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711930v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Kratz-Bousghiri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196939v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Boudouri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hoogstoel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321787v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabiron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Hardy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0095" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223655v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2505.13157" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025615v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013361100003932" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570103v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012712800003693" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711909v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711907v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Goy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Gunetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roberti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009321300150025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711908v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711905v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711903v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711904v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711937v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711932v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527230v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527232v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527222v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527203v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;quis Anne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthoux Arnaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pauwels" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527224v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieren" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527216v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abt Agnes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711940v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Catiau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525788v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounie Dominique" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Catte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licquet Jean-Claude" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rethor&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525771v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Iung" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Alacoque" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525762v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alacoque J-Cl. Jean-Claude" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525779v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.1998.703077" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966599v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1998.757689" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971516v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971433v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002730v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967644v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schreier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527211v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>